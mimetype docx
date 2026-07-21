--- v0 (2026-06-05)
+++ v1 (2026-07-21)
@@ -1,6209 +1,9640 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w14:paraId="4479ACE7" w14:textId="77777777" w:rsidR="006A2A22" w:rsidRPr="007628A2" w:rsidRDefault="006A2A22" w:rsidP="006A2A22">
+    <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0" w:rsidP="00C612C0">
       <w:pPr>
         <w:pStyle w:val="ShapkaDocumentu"/>
-        <w:keepNext w:val="0"/>
-[...5 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="2835"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007628A2">
-[...5 lines deleted...]
-        <w:t>Органу реєстрації</w:t>
+      <w:r>
+        <w:t>“Додаток 2</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>до Порядку декларування та реєстрації місця проживання (перебування)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t> (в редакції постанови Ка</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA056D">
+        <w:t>бінету Міністрів України</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA056D">
+        <w:br/>
+        <w:t>від 13 травня 2026 р. № 648</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AEB0358" w14:textId="77777777" w:rsidR="006A2A22" w:rsidRPr="007628A2" w:rsidRDefault="006A2A22" w:rsidP="006A2A22">
+    <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0" w:rsidP="00C612C0">
       <w:pPr>
-        <w:pStyle w:val="1"/>
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007628A2">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...145 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:bCs/>
         </w:rPr>
         <w:t>ЗАЯВА</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="215FBDA6" w14:textId="77777777" w:rsidR="006A2A22" w:rsidRPr="007628A2" w:rsidRDefault="006A2A22" w:rsidP="006A2A22">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="aff6"/>
+        <w:tblW w:w="9815" w:type="dxa"/>
+        <w:tblInd w:w="-284" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3686"/>
+        <w:gridCol w:w="284"/>
+        <w:gridCol w:w="283"/>
+        <w:gridCol w:w="284"/>
+        <w:gridCol w:w="277"/>
+        <w:gridCol w:w="6"/>
+        <w:gridCol w:w="284"/>
+        <w:gridCol w:w="283"/>
+        <w:gridCol w:w="284"/>
+        <w:gridCol w:w="283"/>
+        <w:gridCol w:w="284"/>
+        <w:gridCol w:w="425"/>
+        <w:gridCol w:w="3152"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Відомості</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Примітки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9815" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Відомості про реєстраційну дію</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F0FF"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Реєстрація місця проживання (перебування)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F0FF"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Реєстрація місця проживання (перебування) з одночасним зняттям із  задекларованого/ зареєстрованого місця проживання (перебування)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F0FF"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Зняття із задекларованого/зареєстрованого місця проживання (перебування)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Реєстраційна дія здійснюється щодо</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F0FF"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> себе</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F0FF"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>малолітньої дитини</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F0FF"/>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>особи, чиї інтереси представляю</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Найменування органу реєстрації ____________________________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F86C3C" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F86C3C" w:rsidRDefault="00F86C3C">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F86C3C" w:rsidRDefault="00F86C3C">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9815" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007A2644" w:rsidRPr="007A2644" w:rsidRDefault="00C612C0" w:rsidP="007A2644">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Відомості про заявника</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Прізвище ____________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Власне імʼя __________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>По батькові (за наявності) ______________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="007A2644">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>з</w:t>
+            </w:r>
+            <w:r w:rsidR="00C612C0">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>аповнюється у разі здійснення реєстраційної дії щодо малолітньої дитини</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9815" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0" w:rsidP="007A2644">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Відомості </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>про особу, щодо якої здійснюється реєстраційна дія</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:ind w:firstLine="35"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Прізвище ____________________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:ind w:firstLine="35"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Власне імʼя __________________________________    </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:ind w:firstLine="35"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>По батькові (за наявності) ______________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:ind w:firstLine="35"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Стать _______________________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:ind w:firstLine="35"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Дата народження _____________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:ind w:firstLine="35"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Місце народження ____________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:ind w:firstLine="35"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Реєстраційний номер облікової  картки платника податків (за наявності) _________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:ind w:firstLine="35"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Унікальний номер запису в Єдиному державному демографічному реєстрі (за наявності) ___________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007A2644" w:rsidRDefault="00C612C0" w:rsidP="007A2644">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="240"/>
+              <w:ind w:firstLine="34"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Громадянство ________________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0" w:rsidP="00FF4AC5">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Паспортний документ особи, свідоцтво про народження дитини або документ про реєстрацію народження, виданий компетентним органом іноземної держави</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF4AC5">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>_______________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="007A2644" w:rsidP="007A2644">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>з</w:t>
+            </w:r>
+            <w:r w:rsidR="00C612C0">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>аповн</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF0C45">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>юю</w:t>
+            </w:r>
+            <w:r w:rsidR="00C612C0">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ться </w:t>
+            </w:r>
+            <w:r w:rsidR="00FF4AC5">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>дані щодо свідоцтва</w:t>
+            </w:r>
+            <w:r w:rsidR="00C612C0">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> про народження дитини або документ</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF4AC5">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>а</w:t>
+            </w:r>
+            <w:r w:rsidR="00C612C0">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> про </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>реєстрацію народження у разі здійснення</w:t>
+            </w:r>
+            <w:r w:rsidR="00C612C0">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> реєстраційної дії щодо малолітньої дитини</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:ind w:firstLine="35"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Серія та/або номер ___________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:ind w:firstLine="35"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Дата видачі __________________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:ind w:firstLine="35"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Строк дії (за наявності) ________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:ind w:firstLine="35"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Орган, що видав ______________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:ind w:firstLine="35"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Номер телефону ______________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:firstLine="34"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Адреса електронної пошти (за наявності) ________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F86C3C" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F86C3C" w:rsidRDefault="00F86C3C">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:firstLine="34"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F86C3C" w:rsidRDefault="00F86C3C">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F86C3C" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F86C3C" w:rsidRDefault="00F86C3C">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:firstLine="34"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F86C3C" w:rsidRDefault="00F86C3C">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9815" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRPr="007A2644" w:rsidRDefault="00C612C0" w:rsidP="007A2644">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Відомості про військовий облік особи, </w:t>
+            </w:r>
+            <w:r w:rsidR="007A2644">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>щодо якої здійснюється</w:t>
+            </w:r>
+            <w:r w:rsidR="007A2644">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>реєстраційна дія</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4814" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:ind w:firstLine="35"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Військовозобовʼязаний/ військовозобовʼязана, підлягаю або перебуваю на військовому обліку</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1849" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:ind w:firstLine="35"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F0FF"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> так </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F0FF"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="007A2644" w:rsidP="007A2644">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>О</w:t>
+            </w:r>
+            <w:r w:rsidR="00C612C0">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>кремий номер запису в Єдиному державному реєстрі призовників, військовозобов’язаних та резервістів (за наявності)</w:t>
+            </w:r>
+            <w:r w:rsidR="00F86C3C">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> _______________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="007A2644">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="9071"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>В</w:t>
+            </w:r>
+            <w:r w:rsidR="00C612C0">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ідомості військово-облікового документа </w:t>
+            </w:r>
+            <w:r w:rsidR="00F86C3C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9815" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007A2644" w:rsidRPr="007A2644" w:rsidRDefault="00C612C0" w:rsidP="007A2644">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Відомості про місце проживання (перебування) особи, </w:t>
+            </w:r>
+            <w:r w:rsidR="007A2644">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>щодо якої здійснюється реєстраційна дія</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F86C3C" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F86C3C" w:rsidRDefault="00F86C3C">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Адреса задекларованого/зареєстрованого місця проживання (перебування) на дату звернення </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F86C3C" w:rsidRDefault="00F86C3C">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">заповнюється у разі здійснення реєстрації місця проживання (перебування) з одночасним зняттям із задекларованого/ зареєстрованого місця проживання (перебування) або зняття із задекларованого/ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>зареєстрованого місця проживання (перебування)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F86C3C" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F86C3C" w:rsidRDefault="00F86C3C" w:rsidP="00F86C3C">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:ind w:firstLine="34"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F0FF"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Автономна Республіка Крим </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F86C3C" w:rsidRDefault="00F86C3C">
+            <w:pPr>
+              <w:ind w:firstLine="34"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F0FF"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> область</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F86C3C" w:rsidRDefault="00F86C3C">
+            <w:pPr>
+              <w:ind w:firstLine="34"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F0FF"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> м. Київ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F86C3C" w:rsidRDefault="00F86C3C">
+            <w:pPr>
+              <w:ind w:firstLine="34"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F0FF"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> м. Севастополь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00F86C3C" w:rsidRDefault="00F86C3C">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>назва області _________________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>назва району _________________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>назва територіальної громади ___________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>назва населеного пункту _______________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>назва району міста (за наявності) ________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>назва вулиці, площі, проспекту тощо (за наявності) ___________________________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>номер будинку (за наявності) ____________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>номер корпусу, секції (за наявності) ______________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>номер квартири, приміщення тощо (за наявності) ___</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:trPr>
+          <w:trHeight w:val="108"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">дата </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>декларування/ реєстрації місця</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>проживання (перебування) особи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:trPr>
+          <w:trHeight w:val="102"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F86C3C" w:rsidTr="007A2644">
+        <w:trPr>
+          <w:trHeight w:val="102"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F86C3C" w:rsidRDefault="00F86C3C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F86C3C" w:rsidRDefault="00F86C3C">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F86C3C" w:rsidRDefault="00F86C3C">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F86C3C" w:rsidRDefault="00F86C3C">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F86C3C" w:rsidRDefault="00F86C3C">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F86C3C" w:rsidRDefault="00F86C3C">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F86C3C" w:rsidRDefault="00F86C3C">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F86C3C" w:rsidRDefault="00F86C3C">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F86C3C" w:rsidRDefault="00F86C3C">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F86C3C" w:rsidRDefault="00F86C3C">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F86C3C" w:rsidRDefault="00F86C3C">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F86C3C" w:rsidRDefault="00F86C3C">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:trPr>
+          <w:trHeight w:val="102"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9815" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007A2644" w:rsidRPr="007A2644" w:rsidRDefault="00C612C0" w:rsidP="007A2644">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Адреса, за якою реєструється місце проживання (перебування) особи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007A2644" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007A2644" w:rsidRDefault="007A2644">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F0FF"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Автономна Республіка Крим </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="007A2644" w:rsidRDefault="007A2644">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F0FF"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> область</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="007A2644" w:rsidRDefault="007A2644">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F0FF"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> м. Київ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="007A2644" w:rsidRDefault="007A2644">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F0FF"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> м. Севастополь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007A2644" w:rsidRDefault="007A2644">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>заповнюється у разі здійснення реєстрації місця проживання (перебування) або реєстрації місця проживання (перебування) з одночасним зняттям із задекларованого/ зареєстрованого місця проживання (перебування)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007A2644" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007A2644" w:rsidRDefault="007A2644">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>назва області _________________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007A2644" w:rsidRDefault="007A2644">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007A2644" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007A2644" w:rsidRDefault="007A2644">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>назва району _________________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="007A2644" w:rsidRDefault="007A2644">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>назва територіальної громади ___________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>назва населеного пункту _______________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>назва району міста (за наявності) ________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>назва вулиці, площі, проспекту тощо (за наявності) ___________________________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>номер будинку (за наявності) ____________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>номер корпусу, секції (за наявності) ______________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>номер квартири, приміщення тощо (за наявності) ___</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9815" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+          </w:tcPr>
+          <w:p w:rsidR="007A2644" w:rsidRPr="007A2644" w:rsidRDefault="00C612C0" w:rsidP="007A2644">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Адреса вибуття</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:sym w:font="Symbol" w:char="F0FF"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Автономна Республіка Крим </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F0FF"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> область</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F0FF"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> м. Київ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F0FF"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> м. Севастополь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRPr="00F86C3C" w:rsidRDefault="007A2644" w:rsidP="00F86C3C">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>з</w:t>
+            </w:r>
+            <w:r w:rsidR="00C612C0">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>аповнюється у разі здійснення реєстраційної дії щодо зняття із задекларованого/</w:t>
+            </w:r>
+            <w:r w:rsidR="00F86C3C">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C612C0">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>зареєстрованого місця проживання (перебування)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>назва області _________________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>назва району _________________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>назва територіальної громади ___________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>назва населеного пункту _______________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>назва району міста (за наявності) ________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>назва вулиці, площі, проспекту тощо (за наявності) ___________________________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>номер будинку (за наявності) ____________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>номер корпусу, секції (за наявності) ______________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>номер квартири, приміщення тощо (за наявності) ___</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F86C3C" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F86C3C" w:rsidRDefault="00F86C3C">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F86C3C" w:rsidRDefault="00F86C3C">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F86C3C" w:rsidTr="00F86C3C">
+        <w:trPr>
+          <w:trHeight w:val="961"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F86C3C" w:rsidRDefault="00F86C3C" w:rsidP="00F86C3C">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Вибуття </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>на постійне проживання до іншої країни</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F86C3C" w:rsidRPr="00F86C3C" w:rsidRDefault="00F86C3C" w:rsidP="00F86C3C">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>назва країни _______________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F86C3C" w:rsidRPr="007A2644" w:rsidRDefault="00F86C3C" w:rsidP="00F86C3C">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">заповнюється у разі здійснення реєстраційної дії зняття із задекларованого/ зареєстрованого місця проживання </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">особи у зв’язку з оформленням документів для </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>виїзду за кордон на постійне проживання/залишення на постійне проживання за кордоном</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Дата                         ___________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Підпис                     ___________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0" w:rsidP="007A2644">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9815" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0" w:rsidP="007A2644">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Підстави для реєстрації місця проживання (перебування)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F0FF"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FF4AC5">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Д</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>окумент, що підтверджує право власності</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F0FF"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FF4AC5">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Д</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>оговір найму (піднайму, оренди)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:ind w:left="236" w:hanging="236"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F0FF"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FF4AC5">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Д</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>овідка про прийняття на обслуговування в спеціалізованій установі, закладі для бездомних осіб, іншого надавача соціальних послуг, копія    посвідчення про взяття на облік бездомної особи</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:ind w:left="236" w:hanging="236"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F0FF"/>
+            </w:r>
+            <w:r w:rsidR="00FF4AC5">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Р</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>еєстрація місця проживання дитини за а</w:t>
+            </w:r>
+            <w:r w:rsidR="00F86C3C">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>дресою задекларованого/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>зареєстрованого місця проживання батьків або законних представників дитини чи одного з них</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:sym w:font="Symbol" w:char="F0FF"/>
+            </w:r>
+            <w:r w:rsidR="00FF4AC5">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> І</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>нші документи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9815" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007A2644" w:rsidRPr="007A2644" w:rsidRDefault="00C612C0" w:rsidP="007A2644">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Реквізити документа, який є підставою для реєстрації </w:t>
+            </w:r>
+            <w:r w:rsidR="007A2644">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>місця проживання (перебування)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007A2644" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007A2644" w:rsidRDefault="007A2644">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Назва документа ______________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007A2644" w:rsidRDefault="007A2644" w:rsidP="007A2644">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>заповнюються відповідні поля додатково у разі необхідності зазначення більшої кількості документів</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007A2644" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007A2644" w:rsidRDefault="007A2644">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Серія та/або номер ____________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="007A2644" w:rsidRDefault="007A2644">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007A2644" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007A2644" w:rsidRDefault="007A2644">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Дата видачі (складення) ________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="007A2644" w:rsidRDefault="007A2644">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Строк дії (за наявності) ________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Суб’єкт, що видав _____________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9815" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Чи перебуває майно в іпотечній/довірчій власності?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F0FF"/>
+            </w:r>
+            <w:r w:rsidR="00FF4AC5">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Т</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ак </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F0FF"/>
+            </w:r>
+            <w:r w:rsidR="00FF4AC5">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Н</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>і</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9815" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007A2644" w:rsidRPr="007A2644" w:rsidRDefault="00C612C0" w:rsidP="007A2644">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Відомості про згоду на реєстрацію місця проживання (перебування)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F0FF"/>
+            </w:r>
+            <w:r w:rsidR="00FF4AC5">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Власник</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> житла </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F0FF"/>
+            </w:r>
+            <w:r w:rsidR="00FF4AC5">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Співвласник (співвласники</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>) житла</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0" w:rsidP="00F86C3C">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="217" w:hanging="217"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F0FF"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BF0C45">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>У</w:t>
+            </w:r>
+            <w:r w:rsidR="00F86C3C" w:rsidRPr="00F86C3C">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>повноважен</w:t>
+            </w:r>
+            <w:r w:rsidR="00F86C3C">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>а</w:t>
+            </w:r>
+            <w:r w:rsidR="00F86C3C" w:rsidRPr="00F86C3C">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> особ</w:t>
+            </w:r>
+            <w:r w:rsidR="00F86C3C">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>а</w:t>
+            </w:r>
+            <w:r w:rsidR="00F86C3C" w:rsidRPr="00F86C3C">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> з управління (утримання) гуртожитку, що належить до сфери управління підприємств, установ, організацій незалежно від форми власності</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F0FF"/>
+            </w:r>
+            <w:r w:rsidR="00FF4AC5">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Наймач та члени</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> його сімʼї</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F0FF"/>
+            </w:r>
+            <w:r w:rsidR="00FF4AC5">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Законний представник (законні представники</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="007A2644">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>заповнюються відповідні поля додатково у разі необхідності зазначення більшої кількості осіб</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9815" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0" w:rsidP="007A2644">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Відомості про надавача (надавачів) згоди</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F86C3C" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F86C3C" w:rsidRDefault="00F86C3C">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:ind w:firstLine="35"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Прізвище _____________________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F86C3C" w:rsidRDefault="00F86C3C" w:rsidP="00F86C3C">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>заповнюються відповідні поля додатково у разі необхідності зазначення більшої кількості осіб</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F86C3C" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F86C3C" w:rsidRDefault="00F86C3C">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:ind w:firstLine="35"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Власне імʼя ___________________________________    </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00F86C3C" w:rsidRDefault="00F86C3C">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F86C3C" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F86C3C" w:rsidRDefault="00F86C3C">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:ind w:firstLine="35"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>По батькові (за наявності) _______________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00F86C3C" w:rsidRDefault="00F86C3C">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:ind w:firstLine="35"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Дата народження ______________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:ind w:firstLine="35"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Реєстраційний номер облікової  картки платника податків (за наявності) __________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:ind w:firstLine="35"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Унікальний номер запису в Єдиному державному демографічному реєстрі (за наявності) ____________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:ind w:firstLine="35"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Номер телефону ______________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:ind w:firstLine="35"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Адреса електронної пошти (за наявності) _________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:ind w:firstLine="35"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Підпис надавача (надавачів) згоди _______________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9815" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0" w:rsidP="007A2644">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Відомості про законного представника дитини</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F86C3C" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F86C3C" w:rsidRDefault="00F86C3C">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Прізвище _____________________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F86C3C" w:rsidRDefault="00F86C3C" w:rsidP="00F86C3C">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>заповнюються відповідні поля додатково у разі необхідності зазначення більшої кількості осіб;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F86C3C" w:rsidRPr="00F86C3C" w:rsidRDefault="00F86C3C" w:rsidP="00F86C3C">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86C3C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>заповнюється у разі надання згоди на реєстрацію місця проживання законним представником дитини</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F86C3C" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F86C3C" w:rsidRDefault="00F86C3C">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Власне імʼя ___________________________________    </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00F86C3C" w:rsidRDefault="00F86C3C">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F86C3C" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F86C3C" w:rsidRDefault="00F86C3C">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">По батькові (за наявності) _______________________ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00F86C3C" w:rsidRDefault="00F86C3C">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F86C3C" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F86C3C" w:rsidRDefault="00F86C3C">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Реєстраційний номер облікової  картки платника податків (за наявності) _________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00F86C3C" w:rsidRDefault="00F86C3C">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Унікальний номер запису в Єдиному державному демографічному реєстрі (за наявності) ____________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Тип документа, що посвідчує особу ______________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Серія та/або номер _____________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Дата видачі ___________________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Строк дії (за наявності) _________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Орган, що видав _______________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Номер телефону _______________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F86C3C" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F86C3C" w:rsidRDefault="00F86C3C">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F86C3C" w:rsidRDefault="00F86C3C">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Адреса електронної пошти (за наявності) __________ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9815" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007A2644" w:rsidRPr="007A2644" w:rsidRDefault="00C612C0" w:rsidP="0036573C">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Реквізити документа, що підтверджує повноваження </w:t>
+            </w:r>
+            <w:r w:rsidR="007A2644">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>законного представника дитини:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F86C3C" w:rsidTr="00554D1E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F86C3C" w:rsidRDefault="00F86C3C">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>назва документа _______________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F86C3C" w:rsidRDefault="00F86C3C">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F86C3C" w:rsidTr="00554D1E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F86C3C" w:rsidRDefault="00F86C3C">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>серія та/або номер _____________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F86C3C" w:rsidRDefault="00F86C3C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F86C3C" w:rsidTr="00554D1E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F86C3C" w:rsidRDefault="00F86C3C">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>дата видачі ___________________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F86C3C" w:rsidRDefault="00F86C3C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F86C3C" w:rsidTr="00554D1E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F86C3C" w:rsidRDefault="00F86C3C">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>строк дії (за наявності) _________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F86C3C" w:rsidRDefault="00F86C3C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F86C3C" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F86C3C" w:rsidRDefault="00F86C3C">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>орган, що видав _______________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00F86C3C" w:rsidRDefault="00F86C3C">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="007A2644">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:r w:rsidR="00C612C0">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ідпис законного представника дитини____________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9815" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0" w:rsidP="007A2644">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Відомості про представника особи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Прізвище _____________________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Власне імʼя ___________________________________   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>По батькові (за наявності) _______________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Дата народження _______________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Тип документа, що посвідчує особу _______________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Серія та/або номер _____________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Дата видачі ___________________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Строк дії (за наявності) _________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Орган, що видав _______________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Номер телефону _______________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Адреса електронної пошти (за наявності) __________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9815" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0" w:rsidP="0036573C">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Реквізити документа, що підтверджує</w:t>
+            </w:r>
+            <w:r w:rsidR="007A2644">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>повноваження особи як представника</w:t>
+            </w:r>
+            <w:r w:rsidR="007A2644">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="007A2644">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>н</w:t>
+            </w:r>
+            <w:r w:rsidR="00C612C0">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>азва документа _______________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="007A2644">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>с</w:t>
+            </w:r>
+            <w:r w:rsidR="00C612C0">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ерія та/або номер _____________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="007A2644">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>д</w:t>
+            </w:r>
+            <w:r w:rsidR="00C612C0">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ата видачі (складання) _________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="007A2644">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>с</w:t>
+            </w:r>
+            <w:r w:rsidR="00C612C0">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>трок дії (за наявності) _________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="007A2644">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>с</w:t>
+            </w:r>
+            <w:r w:rsidR="00C612C0">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>уб’єкт, що видав ______________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="007A2644">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>підпис представника особи за довіреністю</w:t>
+            </w:r>
+            <w:r w:rsidR="00C612C0">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>__________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F86C3C" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F86C3C" w:rsidRDefault="00F86C3C">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F86C3C" w:rsidRDefault="00F86C3C">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F86C3C" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F86C3C" w:rsidRDefault="00F86C3C">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F86C3C" w:rsidRDefault="00F86C3C">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9815" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Службові відмітки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Заяву прийняв, наявність та правильність необхідних документів перевірив</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF4AC5">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00FF4AC5">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:ind w:right="35"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:r w:rsidR="00C612C0">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>осада працівника _____________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00FF4AC5">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:ind w:right="35"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:r w:rsidR="00C612C0">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>різвище та ініціали ___________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00FF4AC5">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>д</w:t>
+            </w:r>
+            <w:r w:rsidR="00C612C0">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ата _________________________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00FF4AC5">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:r w:rsidR="00C612C0">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ідпис та печатка ______________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:ind w:right="35"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F0FF"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Зареєстровано місце проживання (перебування)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:ind w:right="35"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F0FF"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Знято із задекларованого/зареєстрованого місця проживання (перебування)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:ind w:right="35"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F0FF"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Відмовлено у наданні послуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0" w:rsidP="007A2644">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:ind w:right="35"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Підстави </w:t>
+            </w:r>
+            <w:r w:rsidR="007A2644">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">для </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>відмови ______________________________</w:t>
+            </w:r>
+            <w:r w:rsidR="00F86C3C">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>_______________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:ind w:right="35"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>_____________________________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:ind w:right="35"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Посада працівника</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> _____________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:ind w:right="35"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Прізвище та ініціали</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ___________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:ind w:right="35"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Дата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C612C0" w:rsidTr="007A2644">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:ind w:right="35"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Підпис та печатка</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>____________________________”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C612C0" w:rsidRDefault="00C612C0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00DC64C3" w:rsidRPr="00C612C0" w:rsidRDefault="00DC64C3" w:rsidP="00247F60">
       <w:pPr>
-        <w:pStyle w:val="1"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:right="-143" w:firstLine="567"/>
+        <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="007628A2">
-[...6 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="70FB40F9" w14:textId="77777777" w:rsidR="006A2A22" w:rsidRPr="007628A2" w:rsidRDefault="006A2A22" w:rsidP="006A2A22">
-[...5652 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+    <w:sectPr w:rsidR="00DC64C3" w:rsidRPr="00C612C0" w:rsidSect="00BA056D">
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+      <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1701" w:header="567" w:footer="567" w:gutter="0"/>
+      <w:pgNumType w:start="1"/>
+      <w:cols w:space="720"/>
+      <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="00862FFF" w:rsidRDefault="00862FFF">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="00862FFF" w:rsidRDefault="00862FFF">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-[...1 lines deleted...]
-    <w:charset w:val="CC"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="00862FFF" w:rsidRDefault="00862FFF">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="00862FFF" w:rsidRDefault="00862FFF">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00525BBB" w:rsidRDefault="00525BBB">
+    <w:pPr>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
+    </w:pPr>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText xml:space="preserve">PAGE  </w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w:rsidR="00525BBB" w:rsidRDefault="00525BBB"/>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00525BBB" w:rsidRDefault="00525BBB">
+    <w:pPr>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
+    </w:pPr>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText xml:space="preserve">PAGE  </w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00247F60">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>8</w:t>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w:rsidR="00525BBB" w:rsidRDefault="00525BBB"/>
+</w:hdr>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="01926903"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D9D2F786"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="12D524C0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="92E0083C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:u w:val="none"/>
+        <w:effect w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:u w:val="none"/>
+        <w:effect w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:u w:val="none"/>
+        <w:effect w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:u w:val="none"/>
+        <w:effect w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:u w:val="none"/>
+        <w:effect w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:u w:val="none"/>
+        <w:effect w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:u w:val="none"/>
+        <w:effect w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:u w:val="none"/>
+        <w:effect w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:u w:val="none"/>
+        <w:effect w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="18EF465B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3E0A6272"/>
+    <w:lvl w:ilvl="0" w:tplc="BD4CC2D0">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="927" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04220019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1647" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0422001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2367" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0422000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3087" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04220019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3807" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0422001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4527" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0422000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5247" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04220019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5967" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0422001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6687" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1A846BCC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F9FE45E6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="386B243A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C1E61488"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1211" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1931" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2651" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3371" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4091" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4811" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5531" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6251" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6971" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A12041D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="ED6CDC12"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4117484B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="40767370"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:u w:val="none"/>
+        <w:effect w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:u w:val="none"/>
+        <w:effect w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:u w:val="none"/>
+        <w:effect w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:u w:val="none"/>
+        <w:effect w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:u w:val="none"/>
+        <w:effect w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:u w:val="none"/>
+        <w:effect w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:u w:val="none"/>
+        <w:effect w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:u w:val="none"/>
+        <w:effect w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:u w:val="none"/>
+        <w:effect w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B743517"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3FCABB60"/>
+    <w:lvl w:ilvl="0" w:tplc="EE96B300">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1215" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04220019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1935" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0422001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2655" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0422000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3375" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04220019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4095" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0422001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4815" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0422000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5535" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04220019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6255" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0422001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6975" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D041DC9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6AB64548"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:u w:val="none"/>
+        <w:effect w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:u w:val="none"/>
+        <w:effect w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:u w:val="none"/>
+        <w:effect w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:u w:val="none"/>
+        <w:effect w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:u w:val="none"/>
+        <w:effect w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:u w:val="none"/>
+        <w:effect w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:u w:val="none"/>
+        <w:effect w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:u w:val="none"/>
+        <w:effect w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:u w:val="none"/>
+        <w:effect w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="4"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="1"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="8"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="6"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="708"/>
+  <w:embedSystemFonts/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="0"/>
+  <w:doNotUseMarginsForDrawingGridOrigin/>
+  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
+    <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:docVars>
+    <w:docVar w:name="StepHandle" w:val="262696"/>
+  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="002724F9"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00A4521D"/>
+    <w:rsidRoot w:val="001A5FC5"/>
+    <w:rsid w:val="00025735"/>
+    <w:rsid w:val="00055AEC"/>
+    <w:rsid w:val="00097866"/>
+    <w:rsid w:val="000A2F27"/>
+    <w:rsid w:val="00110248"/>
+    <w:rsid w:val="001A5CD6"/>
+    <w:rsid w:val="001A5FC5"/>
+    <w:rsid w:val="00210F96"/>
+    <w:rsid w:val="00215A47"/>
+    <w:rsid w:val="00247F60"/>
+    <w:rsid w:val="00267E19"/>
+    <w:rsid w:val="0036573C"/>
+    <w:rsid w:val="003B74C1"/>
+    <w:rsid w:val="00444608"/>
+    <w:rsid w:val="004C29EB"/>
+    <w:rsid w:val="00525BBB"/>
+    <w:rsid w:val="0063408E"/>
+    <w:rsid w:val="00666349"/>
+    <w:rsid w:val="006A0CDC"/>
+    <w:rsid w:val="00715CE8"/>
+    <w:rsid w:val="0079484A"/>
+    <w:rsid w:val="007A2644"/>
+    <w:rsid w:val="007A4E68"/>
+    <w:rsid w:val="007D7BAD"/>
+    <w:rsid w:val="00813211"/>
+    <w:rsid w:val="0082243F"/>
+    <w:rsid w:val="00862FFF"/>
+    <w:rsid w:val="00893231"/>
+    <w:rsid w:val="009175E2"/>
+    <w:rsid w:val="00A2570E"/>
+    <w:rsid w:val="00BA056D"/>
+    <w:rsid w:val="00BF0C45"/>
+    <w:rsid w:val="00C612C0"/>
+    <w:rsid w:val="00C77927"/>
+    <w:rsid w:val="00CF3AB5"/>
+    <w:rsid w:val="00D62814"/>
+    <w:rsid w:val="00DC64C3"/>
+    <w:rsid w:val="00E14E67"/>
+    <w:rsid w:val="00F51678"/>
+    <w:rsid w:val="00F600A5"/>
+    <w:rsid w:val="00F8273A"/>
+    <w:rsid w:val="00F86C3C"/>
+    <w:rsid w:val="00FC6F7B"/>
+    <w:rsid w:val="00FF4AC5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="uk-UA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="24D4E482"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{295F6E45-658E-471C-91D9-EC9DD7685FB7}"/>
+  <w15:docId w15:val="{9C00ADF2-21F2-4DF0-910D-8D5C03AFB8E9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:lang w:val="uk-UA" w:eastAsia="uk-UA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...53 lines deleted...]
-    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="footnote text" w:uiPriority="99"/>
+    <w:lsdException w:name="annotation text" w:uiPriority="99"/>
+    <w:lsdException w:name="header" w:uiPriority="99"/>
+    <w:lsdException w:name="footer" w:uiPriority="99"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="footnote reference" w:uiPriority="99"/>
+    <w:lsdException w:name="annotation reference" w:uiPriority="99"/>
+    <w:lsdException w:name="line number" w:uiPriority="99"/>
+    <w:lsdException w:name="endnote reference" w:uiPriority="99"/>
+    <w:lsdException w:name="endnote text" w:uiPriority="99"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
-    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...9 lines deleted...]
-    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
-    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...28 lines deleted...]
-    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:uiPriority="99"/>
+    <w:lsdException w:name="FollowedHyperlink" w:uiPriority="99"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Normal (Web)" w:uiPriority="99"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...4 lines deleted...]
-    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:uiPriority="99"/>
+    <w:lsdException w:name="No List" w:uiPriority="99"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:uiPriority="99"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -6352,143 +9783,2736 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="10"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240"/>
+      <w:ind w:left="567"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:smallCaps/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="20"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="120"/>
+      <w:ind w:left="567"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="30"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="120"/>
+      <w:ind w:left="567"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="40"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="120"/>
+      <w:ind w:left="567"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="50"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00097866"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="220" w:after="40" w:line="247" w:lineRule="auto"/>
+      <w:ind w:left="5994" w:firstLine="841"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="60"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00097866"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="40" w:line="247" w:lineRule="auto"/>
+      <w:ind w:left="5994" w:firstLine="841"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a3">
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a4"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a5">
     <w:name w:val="Нормальний текст"/>
     <w:basedOn w:val="a"/>
-    <w:rsid w:val="006A2A22"/>
     <w:pPr>
-      <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="120"/>
       <w:ind w:firstLine="567"/>
     </w:pPr>
-    <w:rPr>
-[...18 lines deleted...]
-    <w:name w:val="Shapka Documentu"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a6">
+    <w:name w:val="Шапка документу"/>
     <w:basedOn w:val="a"/>
-    <w:rsid w:val="006A2A22"/>
+    <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
-      <w:ind w:left="3969"/>
+      <w:spacing w:after="240"/>
+      <w:ind w:left="4536"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a7">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a8"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11">
+    <w:name w:val="Підпис1"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="2268"/>
+        <w:tab w:val="left" w:pos="6804"/>
+      </w:tabs>
+      <w:spacing w:before="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:position w:val="-48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a9">
+    <w:name w:val="Глава документу"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="aa">
+    <w:name w:val="Герб"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Antiqua" w:eastAsia="Times New Roman" w:hAnsi="Antiqua" w:cs="Times New Roman"/>
+      <w:sz w:val="144"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ab">
+    <w:name w:val="Установа"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="120"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ac">
+    <w:name w:val="Вид документа"/>
+    <w:basedOn w:val="ab"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:before="360" w:after="240"/>
+    </w:pPr>
+    <w:rPr>
+      <w:spacing w:val="20"/>
       <w:sz w:val="26"/>
-      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ad">
+    <w:name w:val="Час та місце"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="120" w:after="240"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ae">
+    <w:name w:val="Назва документа"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="240"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalText">
+    <w:name w:val="Normal Text"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:ind w:firstLine="567"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ShapkaDocumentu">
+    <w:name w:val="Shapka Documentu"/>
+    <w:basedOn w:val="NormalText"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="240"/>
+      <w:ind w:left="3969" w:firstLine="0"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="50">
+    <w:name w:val="Заголовок 5 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00097866"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="60">
+    <w:name w:val="Заголовок 6 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00097866"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+    <w:name w:val="Заголовок 1 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00097866"/>
+    <w:rPr>
+      <w:b/>
+      <w:smallCaps/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="20">
+    <w:name w:val="Заголовок 2 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00097866"/>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="30">
+    <w:name w:val="Заголовок 3 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="3"/>
+    <w:rsid w:val="00097866"/>
+    <w:rPr>
+      <w:b/>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="40">
+    <w:name w:val="Заголовок 4 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00097866"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="af">
+    <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00097866"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="af0">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00097866"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="msonormal0">
+    <w:name w:val="msonormal"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00097866"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af1">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00097866"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af2">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af3"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00097866"/>
+    <w:pPr>
+      <w:ind w:left="5994" w:firstLine="841"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af3">
+    <w:name w:val="Текст виноски Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00097866"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af4">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af5"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00097866"/>
+    <w:pPr>
+      <w:spacing w:after="264"/>
+      <w:ind w:left="5994" w:firstLine="841"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af5">
+    <w:name w:val="Текст примітки Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af4"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00097866"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
+    <w:name w:val="Верхній колонтитул Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a7"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00097866"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
+    <w:name w:val="Нижній колонтитул Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00097866"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af6">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af7"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00097866"/>
+    <w:pPr>
+      <w:ind w:left="5994" w:firstLine="841"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af7">
+    <w:name w:val="Текст кінцевої виноски Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af6"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00097866"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af8">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="af9"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00097866"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="120" w:line="247" w:lineRule="auto"/>
+      <w:ind w:left="5994" w:firstLine="841"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="72"/>
+      <w:szCs w:val="72"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af9">
+    <w:name w:val="Назва Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af8"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00097866"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="72"/>
+      <w:szCs w:val="72"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="afa">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="afb"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00097866"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80" w:line="247" w:lineRule="auto"/>
+      <w:ind w:left="5994" w:firstLine="841"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="afb">
+    <w:name w:val="Підзаголовок Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="afa"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00097866"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="afc">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="af4"/>
+    <w:next w:val="af4"/>
+    <w:link w:val="afd"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00097866"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:lang w:eastAsia="uk-UA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="afd">
+    <w:name w:val="Тема примітки Знак"/>
+    <w:basedOn w:val="af5"/>
+    <w:link w:val="afc"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00097866"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="afe">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="aff"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00097866"/>
+    <w:pPr>
+      <w:ind w:left="5994" w:firstLine="841"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="aff">
+    <w:name w:val="Текст у виносці Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="afe"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00097866"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="aff0">
+    <w:name w:val="Revision"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00097866"/>
+    <w:rPr>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="aff1">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00097866"/>
+    <w:pPr>
+      <w:spacing w:after="264" w:line="247" w:lineRule="auto"/>
+      <w:ind w:left="720" w:firstLine="841"/>
+      <w:contextualSpacing/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="aff2">
+    <w:name w:val="footnote reference"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00097866"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="aff3">
+    <w:name w:val="annotation reference"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00097866"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="aff4">
+    <w:name w:val="line number"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00097866"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="aff5">
+    <w:name w:val="endnote reference"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00097866"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="12">
+    <w:name w:val="Верхній колонтитул Знак1"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00097866"/>
+    <w:rPr>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="13">
+    <w:name w:val="Нижній колонтитул Знак1"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00097866"/>
+    <w:rPr>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="14">
+    <w:name w:val="Тема примітки Знак1"/>
+    <w:basedOn w:val="af5"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00097866"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="15">
+    <w:name w:val="Table Simple 1"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00097866"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="aff6">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00097866"/>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
+    <w:name w:val="TableNormal"/>
+    <w:rsid w:val="00097866"/>
+    <w:pPr>
+      <w:spacing w:after="264" w:line="247" w:lineRule="auto"/>
+      <w:ind w:left="5994" w:firstLine="841"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal1">
+    <w:name w:val="TableNormal1"/>
+    <w:rsid w:val="00097866"/>
+    <w:pPr>
+      <w:spacing w:after="264" w:line="247" w:lineRule="auto"/>
+      <w:ind w:left="5994" w:firstLine="841"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal10">
+    <w:name w:val="Table Normal1"/>
+    <w:rsid w:val="00097866"/>
+    <w:pPr>
+      <w:spacing w:after="264" w:line="247" w:lineRule="auto"/>
+      <w:ind w:left="5994" w:firstLine="841"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal2">
+    <w:name w:val="Table Normal2"/>
+    <w:rsid w:val="00097866"/>
+    <w:pPr>
+      <w:spacing w:after="264" w:line="247" w:lineRule="auto"/>
+      <w:ind w:left="5994" w:firstLine="841"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal3">
+    <w:name w:val="Table Normal3"/>
+    <w:rsid w:val="00097866"/>
+    <w:pPr>
+      <w:spacing w:after="264" w:line="247" w:lineRule="auto"/>
+      <w:ind w:left="5994" w:firstLine="841"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal4">
+    <w:name w:val="Table Normal4"/>
+    <w:rsid w:val="00097866"/>
+    <w:pPr>
+      <w:spacing w:after="264" w:line="247" w:lineRule="auto"/>
+      <w:ind w:left="5994" w:firstLine="841"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="aff7">
+    <w:name w:val="Стиль"/>
+    <w:basedOn w:val="TableNormal10"/>
+    <w:rsid w:val="00097866"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="16">
+    <w:name w:val="1"/>
+    <w:basedOn w:val="TableNormal10"/>
+    <w:rsid w:val="00097866"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="21">
+    <w:name w:val="2"/>
+    <w:basedOn w:val="TableNormal10"/>
+    <w:rsid w:val="00097866"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="31">
+    <w:name w:val="3"/>
+    <w:basedOn w:val="TableNormal10"/>
+    <w:rsid w:val="00097866"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="41">
+    <w:name w:val="4"/>
+    <w:basedOn w:val="TableNormal10"/>
+    <w:rsid w:val="00097866"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="51">
+    <w:name w:val="5"/>
+    <w:basedOn w:val="TableNormal10"/>
+    <w:rsid w:val="00097866"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="61">
+    <w:name w:val="6"/>
+    <w:basedOn w:val="TableNormal10"/>
+    <w:rsid w:val="00097866"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="7">
+    <w:name w:val="7"/>
+    <w:basedOn w:val="TableNormal10"/>
+    <w:rsid w:val="00097866"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="8">
+    <w:name w:val="8"/>
+    <w:basedOn w:val="TableNormal10"/>
+    <w:rsid w:val="00097866"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="9">
+    <w:name w:val="9"/>
+    <w:basedOn w:val="TableNormal10"/>
+    <w:rsid w:val="00097866"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="100">
+    <w:name w:val="10"/>
+    <w:basedOn w:val="TableNormal10"/>
+    <w:rsid w:val="00097866"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="110">
+    <w:name w:val="11"/>
+    <w:basedOn w:val="TableNormal10"/>
+    <w:rsid w:val="00097866"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="120">
+    <w:name w:val="12"/>
+    <w:basedOn w:val="TableNormal10"/>
+    <w:rsid w:val="00097866"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="130">
+    <w:name w:val="13"/>
+    <w:basedOn w:val="TableNormal10"/>
+    <w:rsid w:val="00097866"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="140">
+    <w:name w:val="14"/>
+    <w:basedOn w:val="TableNormal10"/>
+    <w:rsid w:val="00097866"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="150">
+    <w:name w:val="15"/>
+    <w:basedOn w:val="TableNormal10"/>
+    <w:rsid w:val="00097866"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="160">
+    <w:name w:val="16"/>
+    <w:basedOn w:val="TableNormal10"/>
+    <w:rsid w:val="00097866"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="17">
+    <w:name w:val="17"/>
+    <w:basedOn w:val="TableNormal10"/>
+    <w:rsid w:val="00097866"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="18">
+    <w:name w:val="18"/>
+    <w:basedOn w:val="TableNormal10"/>
+    <w:rsid w:val="00097866"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="19">
+    <w:name w:val="19"/>
+    <w:basedOn w:val="TableNormal10"/>
+    <w:rsid w:val="00097866"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="200">
+    <w:name w:val="20"/>
+    <w:basedOn w:val="TableNormal10"/>
+    <w:rsid w:val="00097866"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="210">
+    <w:name w:val="21"/>
+    <w:basedOn w:val="TableNormal10"/>
+    <w:rsid w:val="00097866"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="22">
+    <w:name w:val="22"/>
+    <w:basedOn w:val="TableNormal10"/>
+    <w:rsid w:val="00097866"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="23">
+    <w:name w:val="23"/>
+    <w:basedOn w:val="TableNormal10"/>
+    <w:rsid w:val="00097866"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="24">
+    <w:name w:val="24"/>
+    <w:basedOn w:val="TableNormal10"/>
+    <w:rsid w:val="00097866"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="25">
+    <w:name w:val="25"/>
+    <w:basedOn w:val="TableNormal1"/>
+    <w:rsid w:val="00097866"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="26">
+    <w:name w:val="26"/>
+    <w:basedOn w:val="TableNormal1"/>
+    <w:rsid w:val="00097866"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="27">
+    <w:name w:val="27"/>
+    <w:basedOn w:val="TableNormal1"/>
+    <w:rsid w:val="00097866"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="28">
+    <w:name w:val="28"/>
+    <w:basedOn w:val="TableNormal1"/>
+    <w:rsid w:val="00097866"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="29">
+    <w:name w:val="29"/>
+    <w:basedOn w:val="TableNormal1"/>
+    <w:rsid w:val="00097866"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="300">
+    <w:name w:val="30"/>
+    <w:basedOn w:val="TableNormal1"/>
+    <w:rsid w:val="00097866"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="310">
+    <w:name w:val="31"/>
+    <w:basedOn w:val="TableNormal1"/>
+    <w:rsid w:val="00097866"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="32">
+    <w:name w:val="32"/>
+    <w:basedOn w:val="TableNormal1"/>
+    <w:rsid w:val="00097866"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="33">
+    <w:name w:val="33"/>
+    <w:basedOn w:val="TableNormal1"/>
+    <w:rsid w:val="00097866"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="34">
+    <w:name w:val="34"/>
+    <w:basedOn w:val="TableNormal1"/>
+    <w:rsid w:val="00097866"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="35">
+    <w:name w:val="35"/>
+    <w:basedOn w:val="TableNormal1"/>
+    <w:rsid w:val="00097866"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="36">
+    <w:name w:val="36"/>
+    <w:basedOn w:val="TableNormal1"/>
+    <w:rsid w:val="00097866"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="37">
+    <w:name w:val="37"/>
+    <w:basedOn w:val="TableNormal1"/>
+    <w:rsid w:val="00097866"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="38">
+    <w:name w:val="38"/>
+    <w:basedOn w:val="TableNormal1"/>
+    <w:rsid w:val="00097866"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="39">
+    <w:name w:val="39"/>
+    <w:basedOn w:val="TableNormal1"/>
+    <w:rsid w:val="00097866"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="400">
+    <w:name w:val="40"/>
+    <w:basedOn w:val="TableNormal1"/>
+    <w:rsid w:val="00097866"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="410">
+    <w:name w:val="41"/>
+    <w:basedOn w:val="TableNormal1"/>
+    <w:rsid w:val="00097866"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="42">
+    <w:name w:val="42"/>
+    <w:basedOn w:val="TableNormal1"/>
+    <w:rsid w:val="00097866"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="43">
+    <w:name w:val="43"/>
+    <w:basedOn w:val="TableNormal1"/>
+    <w:rsid w:val="00097866"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="44">
+    <w:name w:val="44"/>
+    <w:basedOn w:val="TableNormal1"/>
+    <w:rsid w:val="00097866"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="45">
+    <w:name w:val="45"/>
+    <w:basedOn w:val="TableNormal1"/>
+    <w:rsid w:val="00097866"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="46">
+    <w:name w:val="46"/>
+    <w:basedOn w:val="TableNormal1"/>
+    <w:rsid w:val="00097866"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="47">
+    <w:name w:val="47"/>
+    <w:basedOn w:val="TableNormal1"/>
+    <w:rsid w:val="00097866"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="48">
+    <w:name w:val="48"/>
+    <w:basedOn w:val="TableNormal1"/>
+    <w:rsid w:val="00097866"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="49">
+    <w:name w:val="49"/>
+    <w:basedOn w:val="TableNormal1"/>
+    <w:rsid w:val="00097866"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="500">
+    <w:name w:val="50"/>
+    <w:basedOn w:val="TableNormal1"/>
+    <w:rsid w:val="00097866"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="510">
+    <w:name w:val="51"/>
+    <w:basedOn w:val="TableNormal1"/>
+    <w:rsid w:val="00097866"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="52">
+    <w:name w:val="52"/>
+    <w:basedOn w:val="TableNormal1"/>
+    <w:rsid w:val="00097866"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="53">
+    <w:name w:val="53"/>
+    <w:basedOn w:val="TableNormal1"/>
+    <w:rsid w:val="00097866"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="54">
+    <w:name w:val="54"/>
+    <w:basedOn w:val="TableNormal1"/>
+    <w:rsid w:val="00097866"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="55">
+    <w:name w:val="55"/>
+    <w:basedOn w:val="TableNormal1"/>
+    <w:rsid w:val="00097866"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="56">
+    <w:name w:val="56"/>
+    <w:basedOn w:val="TableNormal1"/>
+    <w:rsid w:val="00097866"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="57">
+    <w:name w:val="57"/>
+    <w:basedOn w:val="TableNormal1"/>
+    <w:rsid w:val="00097866"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="58">
+    <w:name w:val="58"/>
+    <w:basedOn w:val="TableNormal1"/>
+    <w:rsid w:val="00097866"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="59">
+    <w:name w:val="59"/>
+    <w:basedOn w:val="TableNormal1"/>
+    <w:rsid w:val="00097866"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="600">
+    <w:name w:val="60"/>
+    <w:basedOn w:val="TableNormal1"/>
+    <w:rsid w:val="00097866"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="610">
+    <w:name w:val="61"/>
+    <w:basedOn w:val="TableNormal1"/>
+    <w:rsid w:val="00097866"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="62">
+    <w:name w:val="62"/>
+    <w:basedOn w:val="TableNormal1"/>
+    <w:rsid w:val="00097866"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="63">
+    <w:name w:val="63"/>
+    <w:basedOn w:val="TableNormal1"/>
+    <w:rsid w:val="00097866"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="64">
+    <w:name w:val="64"/>
+    <w:basedOn w:val="TableNormal1"/>
+    <w:rsid w:val="00097866"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="65">
+    <w:name w:val="65"/>
+    <w:basedOn w:val="TableNormal1"/>
+    <w:rsid w:val="00097866"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="66">
+    <w:name w:val="66"/>
+    <w:basedOn w:val="TableNormal1"/>
+    <w:rsid w:val="00097866"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="67">
+    <w:name w:val="67"/>
+    <w:basedOn w:val="TableNormal1"/>
+    <w:rsid w:val="00097866"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="68">
+    <w:name w:val="68"/>
+    <w:basedOn w:val="TableNormal1"/>
+    <w:rsid w:val="00097866"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="69">
+    <w:name w:val="69"/>
+    <w:basedOn w:val="TableNormal1"/>
+    <w:rsid w:val="00097866"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="70">
+    <w:name w:val="70"/>
+    <w:basedOn w:val="TableNormal1"/>
+    <w:rsid w:val="00097866"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="71">
+    <w:name w:val="71"/>
+    <w:basedOn w:val="TableNormal1"/>
+    <w:rsid w:val="00097866"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="72">
+    <w:name w:val="72"/>
+    <w:basedOn w:val="TableNormal1"/>
+    <w:rsid w:val="00097866"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="73">
+    <w:name w:val="73"/>
+    <w:basedOn w:val="TableNormal1"/>
+    <w:rsid w:val="00097866"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="74">
+    <w:name w:val="74"/>
+    <w:basedOn w:val="TableNormal1"/>
+    <w:rsid w:val="00097866"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="75">
+    <w:name w:val="75"/>
+    <w:basedOn w:val="TableNormal1"/>
+    <w:rsid w:val="00097866"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="76">
+    <w:name w:val="76"/>
+    <w:basedOn w:val="TableNormal1"/>
+    <w:rsid w:val="00097866"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="77">
+    <w:name w:val="77"/>
+    <w:basedOn w:val="TableNormal1"/>
+    <w:rsid w:val="00097866"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="78">
+    <w:name w:val="78"/>
+    <w:basedOn w:val="TableNormal1"/>
+    <w:rsid w:val="00097866"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="79">
+    <w:name w:val="79"/>
+    <w:basedOn w:val="TableNormal1"/>
+    <w:rsid w:val="00097866"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="80">
+    <w:name w:val="80"/>
+    <w:basedOn w:val="TableNormal1"/>
+    <w:rsid w:val="00097866"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="81">
+    <w:name w:val="81"/>
+    <w:basedOn w:val="TableNormal1"/>
+    <w:rsid w:val="00097866"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="82">
+    <w:name w:val="82"/>
+    <w:basedOn w:val="TableNormal1"/>
+    <w:rsid w:val="00097866"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="83">
+    <w:name w:val="83"/>
+    <w:basedOn w:val="TableNormal1"/>
+    <w:rsid w:val="00097866"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="84">
+    <w:name w:val="84"/>
+    <w:basedOn w:val="TableNormal1"/>
+    <w:rsid w:val="00097866"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="85">
+    <w:name w:val="85"/>
+    <w:basedOn w:val="TableNormal1"/>
+    <w:rsid w:val="00097866"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="86">
+    <w:name w:val="86"/>
+    <w:basedOn w:val="TableNormal1"/>
+    <w:rsid w:val="00097866"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="87">
+    <w:name w:val="87"/>
+    <w:basedOn w:val="TableNormal1"/>
+    <w:rsid w:val="00097866"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="88">
+    <w:name w:val="88"/>
+    <w:basedOn w:val="TableNormal1"/>
+    <w:rsid w:val="00097866"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="89">
+    <w:name w:val="89"/>
+    <w:basedOn w:val="TableNormal1"/>
+    <w:rsid w:val="00097866"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="90">
+    <w:name w:val="90"/>
+    <w:basedOn w:val="TableNormal1"/>
+    <w:rsid w:val="00097866"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="91">
+    <w:name w:val="91"/>
+    <w:basedOn w:val="TableNormal1"/>
+    <w:rsid w:val="00097866"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:divs>
+    <w:div w:id="523906781">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="594217520">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="649209296">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1031882374">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1137380840">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1532573723">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1821146938">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
-  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Офіс">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -6712,356 +12736,94 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...238 lines deleted...]
-</ct:contentTypeSchema>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{696A01C1-5038-43F8-849F-29C0D3271A08}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7091E53E-DE67-42FB-BFF9-AB59DC432E19}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-[...29 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>5495</Characters>
+  <Pages>8</Pages>
+  <Words>6882</Words>
+  <Characters>3924</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>45</Lines>
-  <Paragraphs>30</Paragraphs>
+  <Lines>32</Lines>
+  <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Назва</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Название</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr/>
+      <vt:lpstr>£</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15104</CharactersWithSpaces>
+  <CharactersWithSpaces>10785</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Registrator4</dc:creator>
+  <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>