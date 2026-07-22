--- v0 (2026-06-04)
+++ v1 (2026-07-22)
@@ -1,289 +1,275 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00F71873" w:rsidP="2898F01E" w:rsidRDefault="00F71873" w14:paraId="7D577CD9" w14:textId="1353304C">
-[...1 lines deleted...]
-        <w:pStyle w:val="a"/>
+    <w:p w14:paraId="7D577CD9" w14:textId="1353304C" w:rsidR="00F71873" w:rsidRDefault="13084E91" w:rsidP="2898F01E">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4956"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-[...13 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2898F01E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Директору офісу охорони культурної спадщини Львівської міської ради</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F71873" w:rsidP="00F71873" w:rsidRDefault="00F71873" w14:paraId="3D645C8B" w14:textId="35866D99">
+    <w:p w14:paraId="3D645C8B" w14:textId="35866D99" w:rsidR="00F71873" w:rsidRDefault="00F71873" w:rsidP="00F71873">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4956"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="2898F01E" w:rsidR="00F71873">
+      <w:r w:rsidRPr="2898F01E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>______________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F71873" w:rsidP="00F71873" w:rsidRDefault="00F71873" w14:paraId="4E3F02E2" w14:textId="77777777">
+    <w:p w14:paraId="4E3F02E2" w14:textId="77777777" w:rsidR="00F71873" w:rsidRDefault="00F71873" w:rsidP="00F71873">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5664" w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(ім’я, прізвище)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F71873" w:rsidP="00F71873" w:rsidRDefault="00F71873" w14:paraId="625E6F64" w14:textId="77777777">
+    <w:p w14:paraId="625E6F64" w14:textId="77777777" w:rsidR="00F71873" w:rsidRDefault="00F71873" w:rsidP="00F71873">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4956"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F71873" w:rsidP="00F71873" w:rsidRDefault="00F71873" w14:paraId="5BE4409E" w14:textId="77777777">
+    <w:p w14:paraId="5BE4409E" w14:textId="77777777" w:rsidR="00F71873" w:rsidRDefault="00F71873" w:rsidP="00F71873">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5220"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>(П.І.П./ назва юридичної особи)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F71873" w:rsidP="00F71873" w:rsidRDefault="00F71873" w14:paraId="5E8FDFD0" w14:textId="77777777">
+    <w:p w14:paraId="5E8FDFD0" w14:textId="77777777" w:rsidR="00F71873" w:rsidRDefault="00F71873" w:rsidP="00F71873">
       <w:pPr>
         <w:pStyle w:val="a3"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
-      </w:r>
-      <w:r>
         <w:t>___________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F71873" w:rsidP="00F71873" w:rsidRDefault="00F71873" w14:paraId="508A166A" w14:textId="77777777">
+    <w:p w14:paraId="508A166A" w14:textId="77777777" w:rsidR="00F71873" w:rsidRDefault="00F71873" w:rsidP="00F71873">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4956" w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(адреса проживання заявника)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F71873" w:rsidP="00F71873" w:rsidRDefault="00F71873" w14:paraId="5C8AB0E8" w14:textId="77777777">
+    <w:p w14:paraId="5C8AB0E8" w14:textId="77777777" w:rsidR="00F71873" w:rsidRDefault="00F71873" w:rsidP="00F71873">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4956"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>___________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F71873" w:rsidP="00F71873" w:rsidRDefault="00F71873" w14:paraId="4FB18A4C" w14:textId="77777777">
+    <w:p w14:paraId="4FB18A4C" w14:textId="77777777" w:rsidR="00F71873" w:rsidRDefault="00F71873" w:rsidP="00F71873">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4956" w:hanging="489"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">              (телефон)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F71873" w:rsidP="00F71873" w:rsidRDefault="00F71873" w14:paraId="69137387" w14:textId="77777777">
+    <w:p w14:paraId="69137387" w14:textId="77777777" w:rsidR="00F71873" w:rsidRDefault="00F71873" w:rsidP="00F71873">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
@@ -293,673 +279,720 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00F71873">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Заява</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F71873" w:rsidP="49C0DA93" w:rsidRDefault="00F71873" w14:textId="74FEDF40" w14:paraId="5D7DCFC9">
-[...1 lines deleted...]
-        <w:keepNext w:val="1"/>
+    <w:p w14:paraId="5D7DCFC9" w14:textId="74FEDF40" w:rsidR="00F71873" w:rsidRDefault="00F71873" w:rsidP="49C0DA93">
+      <w:pPr>
+        <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F71873" w:rsidP="49C0DA93" w:rsidRDefault="00F71873" w14:paraId="0B063FDE" w14:textId="31934C2E">
-[...2 lines deleted...]
-        <w:keepNext w:val="1"/>
+    <w:p w14:paraId="74EB7E4A" w14:textId="61B4B706" w:rsidR="001C52E8" w:rsidRPr="00400C79" w:rsidRDefault="001C52E8" w:rsidP="001C52E8">
+      <w:pPr>
+        <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...45 lines deleted...]
-        <w:tab/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00400C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Прошу укласти охоронний договір на пам’ятку архітектури, історії або науки і техніки (у разі коли пам’ятка становить собою споруду (будівлю), комплекс (ансамбль) споруд чи її частину),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E5536A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(крім пам’яток, які перебувають у державній власності та передані до сфери управління райдержадміністрації (військової адміністрації) або належать до комунальної власності відповідної територіальної громади)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00400C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>позначені у технічному паспорті індексами (літерою) __________________________, розташовані у пам’ятці місцевого</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/національного</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00400C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> значення</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E5536A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(необхідне підкреслити)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00400C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> будинку</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00400C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ ____________ на вул.(пл.) _________________________ у м. Львові. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F71873" w:rsidP="00F71873" w:rsidRDefault="00F71873" w14:paraId="09CCE731" w14:textId="77777777">
+    <w:p w14:paraId="09CCE731" w14:textId="77777777" w:rsidR="00F71873" w:rsidRDefault="00F71873" w:rsidP="00F71873">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F71873" w:rsidP="00F71873" w:rsidRDefault="00F71873" w14:paraId="14CDF77A" w14:textId="77777777">
+    <w:p w14:paraId="14CDF77A" w14:textId="77777777" w:rsidR="00F71873" w:rsidRDefault="00F71873" w:rsidP="00F71873">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F71873" w:rsidP="00F71873" w:rsidRDefault="00F71873" w14:paraId="3C9BD165" w14:textId="77777777">
+    <w:p w14:paraId="3C9BD165" w14:textId="77777777" w:rsidR="00F71873" w:rsidRDefault="00F71873" w:rsidP="00F71873">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Зобов’язання заявника:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F71873" w:rsidP="00F71873" w:rsidRDefault="00F71873" w14:paraId="40BCF3DF" w14:textId="77777777">
+    <w:p w14:paraId="40BCF3DF" w14:textId="77777777" w:rsidR="00F71873" w:rsidRDefault="00F71873" w:rsidP="00F71873">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Забезпечення доступу до приміщень пам’ятки працівників управління охорони історичного середовища, згідно зі ст.9 Закону України “Про охорону культурної спадщини“,  для обстеження та фотофіксації протягом 15 календарних днів. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F71873" w:rsidP="00F71873" w:rsidRDefault="00F71873" w14:paraId="2BE4863C" w14:textId="77777777">
+    <w:p w14:paraId="2BE4863C" w14:textId="77777777" w:rsidR="00F71873" w:rsidRDefault="00F71873" w:rsidP="00F71873">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Код доступу брами (дверей) будинку (за наявності)__________. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F71873" w:rsidP="00F71873" w:rsidRDefault="00F71873" w14:paraId="78FE6590" w14:textId="77777777">
+    <w:p w14:paraId="78FE6590" w14:textId="77777777" w:rsidR="00F71873" w:rsidRDefault="00F71873" w:rsidP="00F71873">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Бажаний спосіб отримання результату:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="2516"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F71873" w:rsidTr="00F71873" w14:paraId="5125DB93" w14:textId="77777777">
+      <w:tr w:rsidR="00F71873" w14:paraId="5125DB93" w14:textId="77777777" w:rsidTr="00F71873">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F71873" w:rsidRDefault="00F71873" w14:paraId="528B473D" w14:textId="77777777">
+          <w:p w14:paraId="528B473D" w14:textId="77777777" w:rsidR="00F71873" w:rsidRDefault="00F71873">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> особисто </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00F71873" w:rsidRDefault="00F71873" w14:paraId="4438C7CD" w14:textId="77777777">
+          <w:p w14:paraId="4438C7CD" w14:textId="77777777" w:rsidR="00F71873" w:rsidRDefault="00F71873">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F71873" w:rsidRDefault="00F71873" w14:paraId="5155D8BE" w14:textId="77777777">
+          <w:p w14:paraId="5155D8BE" w14:textId="77777777" w:rsidR="00F71873" w:rsidRDefault="00F71873">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> поштою</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00F71873" w:rsidRDefault="00F71873" w14:paraId="6568BF9F" w14:textId="77777777">
+          <w:p w14:paraId="6568BF9F" w14:textId="77777777" w:rsidR="00F71873" w:rsidRDefault="00F71873">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F71873" w:rsidRDefault="00F71873" w14:paraId="7E8C255A" w14:textId="77777777">
+          <w:p w14:paraId="7E8C255A" w14:textId="77777777" w:rsidR="00F71873" w:rsidRDefault="00F71873">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> інше</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2516" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00F71873" w:rsidRDefault="00F71873" w14:paraId="6181F1CB" w14:textId="77777777">
+          <w:p w14:paraId="6181F1CB" w14:textId="77777777" w:rsidR="00F71873" w:rsidRDefault="00F71873">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F71873" w:rsidP="00F71873" w:rsidRDefault="00F71873" w14:paraId="346586A5" w14:textId="77777777">
+    <w:p w14:paraId="346586A5" w14:textId="77777777" w:rsidR="00F71873" w:rsidRDefault="00F71873" w:rsidP="00F71873">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F71873" w:rsidP="00F71873" w:rsidRDefault="00F71873" w14:paraId="35EB4587" w14:textId="77777777">
+    <w:p w14:paraId="35EB4587" w14:textId="77777777" w:rsidR="00F71873" w:rsidRDefault="00F71873" w:rsidP="00F71873">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Заявник</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F71873" w:rsidP="00F71873" w:rsidRDefault="00F71873" w14:paraId="1DD720DD" w14:textId="77777777">
+    <w:p w14:paraId="1DD720DD" w14:textId="77777777" w:rsidR="00F71873" w:rsidRDefault="00F71873" w:rsidP="00F71873">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>____________________________   __________   ______________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F71873" w:rsidP="00F71873" w:rsidRDefault="00F71873" w14:paraId="61148970" w14:textId="77777777">
+    <w:p w14:paraId="61148970" w14:textId="6D29C3EE" w:rsidR="00F71873" w:rsidRDefault="00F71873" w:rsidP="00F71873">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(для юридичної особи – посада керівника;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:t>(підпис)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>(підпис)</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:tab/>
+        <w:t xml:space="preserve">   (прізвище, ім’я, по батькові)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BE96EA4" w14:textId="77777777" w:rsidR="00F71873" w:rsidRDefault="00F71873" w:rsidP="00F71873">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:tab/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">      (прізвище, ім’я, по батькові)</w:t>
+        <w:t>фізична особа)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F71873" w:rsidP="00F71873" w:rsidRDefault="00F71873" w14:paraId="6BE96EA4" w14:textId="77777777">
+    <w:p w14:paraId="75468B6D" w14:textId="77777777" w:rsidR="00F71873" w:rsidRDefault="00F71873" w:rsidP="00F71873">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...11 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F71873" w:rsidP="00F71873" w:rsidRDefault="00F71873" w14:paraId="75468B6D" w14:textId="77777777">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="2E5FCC8F" w14:textId="77777777" w:rsidR="00F71873" w:rsidRDefault="00F71873" w:rsidP="00F71873">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“____“____________ 20___ року</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00F71873" w:rsidP="00F71873" w:rsidRDefault="00F71873" w14:paraId="2E5FCC8F" w14:textId="77777777">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+    <w:p w14:paraId="2C375C72" w14:textId="77777777" w:rsidR="00F71873" w:rsidRDefault="00F71873" w:rsidP="00F71873">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>М.П.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00362548" w:rsidP="001F27C4" w:rsidRDefault="00362548" w14:paraId="65AC2806" w14:textId="77777777">
-[...2 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="65AC2806" w14:textId="77777777" w:rsidR="00362548" w:rsidRDefault="00362548" w:rsidP="001F27C4"/>
     <w:sectPr w:rsidR="00362548" w:rsidSect="004402AF">
-      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4EA96052"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5324009C"/>
     <w:lvl w:ilvl="0" w:tplc="3CCA7312">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="405" w:hanging="405"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04220019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -1094,99 +1127,100 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04220019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0422001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1442384911">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1133450863">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se wp14">
-[...1 lines deleted...]
-  <w:trackRevisions w:val="false"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="84"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0010134F"/>
     <w:rsid w:val="00032C79"/>
     <w:rsid w:val="00037A7B"/>
     <w:rsid w:val="00047E0A"/>
     <w:rsid w:val="000531ED"/>
     <w:rsid w:val="000533D5"/>
     <w:rsid w:val="000760D5"/>
     <w:rsid w:val="00077E19"/>
     <w:rsid w:val="000B28D3"/>
     <w:rsid w:val="000C11A5"/>
     <w:rsid w:val="000E144B"/>
     <w:rsid w:val="000E3122"/>
     <w:rsid w:val="0010134F"/>
     <w:rsid w:val="00113377"/>
     <w:rsid w:val="00121047"/>
     <w:rsid w:val="00133BCD"/>
     <w:rsid w:val="00133C19"/>
     <w:rsid w:val="00136729"/>
     <w:rsid w:val="00136738"/>
     <w:rsid w:val="00145080"/>
     <w:rsid w:val="00165706"/>
     <w:rsid w:val="00167CA9"/>
     <w:rsid w:val="00170C55"/>
     <w:rsid w:val="00182C07"/>
     <w:rsid w:val="001904D9"/>
     <w:rsid w:val="001A299D"/>
     <w:rsid w:val="001A4079"/>
     <w:rsid w:val="001C1357"/>
     <w:rsid w:val="001C3132"/>
+    <w:rsid w:val="001C52E8"/>
     <w:rsid w:val="001C62BB"/>
     <w:rsid w:val="001F14B7"/>
     <w:rsid w:val="001F27C4"/>
     <w:rsid w:val="001F2F6E"/>
     <w:rsid w:val="002062B3"/>
     <w:rsid w:val="002225D1"/>
     <w:rsid w:val="0022725C"/>
     <w:rsid w:val="00251198"/>
     <w:rsid w:val="00276815"/>
     <w:rsid w:val="0028061A"/>
     <w:rsid w:val="00294A5B"/>
     <w:rsid w:val="0029565A"/>
     <w:rsid w:val="002971D5"/>
     <w:rsid w:val="002A269E"/>
     <w:rsid w:val="002A7ED2"/>
     <w:rsid w:val="002D7F4A"/>
     <w:rsid w:val="00300EA5"/>
     <w:rsid w:val="00300FBD"/>
     <w:rsid w:val="003113ED"/>
     <w:rsid w:val="0031265F"/>
     <w:rsid w:val="00326083"/>
     <w:rsid w:val="00327C88"/>
     <w:rsid w:val="00360B85"/>
     <w:rsid w:val="00362548"/>
     <w:rsid w:val="00367096"/>
@@ -1256,50 +1290,51 @@
     <w:rsid w:val="006E76BC"/>
     <w:rsid w:val="00703C3D"/>
     <w:rsid w:val="0070544F"/>
     <w:rsid w:val="007253A3"/>
     <w:rsid w:val="007315B9"/>
     <w:rsid w:val="00733759"/>
     <w:rsid w:val="00734F75"/>
     <w:rsid w:val="00753525"/>
     <w:rsid w:val="00776FA4"/>
     <w:rsid w:val="007B093E"/>
     <w:rsid w:val="007B41AC"/>
     <w:rsid w:val="007D2ACB"/>
     <w:rsid w:val="00810BCE"/>
     <w:rsid w:val="008405CC"/>
     <w:rsid w:val="00844544"/>
     <w:rsid w:val="00853630"/>
     <w:rsid w:val="00860EDC"/>
     <w:rsid w:val="00861E9C"/>
     <w:rsid w:val="00863110"/>
     <w:rsid w:val="00885FCC"/>
     <w:rsid w:val="0089407A"/>
     <w:rsid w:val="008B4C2E"/>
     <w:rsid w:val="008D2D30"/>
     <w:rsid w:val="008E443F"/>
     <w:rsid w:val="008F7651"/>
+    <w:rsid w:val="00902C74"/>
     <w:rsid w:val="00906435"/>
     <w:rsid w:val="00925E25"/>
     <w:rsid w:val="0093000E"/>
     <w:rsid w:val="00933D4D"/>
     <w:rsid w:val="009354F2"/>
     <w:rsid w:val="00950F53"/>
     <w:rsid w:val="00951D99"/>
     <w:rsid w:val="00961A97"/>
     <w:rsid w:val="0096213D"/>
     <w:rsid w:val="00963E06"/>
     <w:rsid w:val="00970DF3"/>
     <w:rsid w:val="00970E80"/>
     <w:rsid w:val="00971D3E"/>
     <w:rsid w:val="009750FB"/>
     <w:rsid w:val="00982405"/>
     <w:rsid w:val="009A380D"/>
     <w:rsid w:val="009A4993"/>
     <w:rsid w:val="009A4D3D"/>
     <w:rsid w:val="009A55F4"/>
     <w:rsid w:val="009C174D"/>
     <w:rsid w:val="009C2E86"/>
     <w:rsid w:val="009C5D93"/>
     <w:rsid w:val="009C7AE4"/>
     <w:rsid w:val="00A564EB"/>
     <w:rsid w:val="00A57244"/>
@@ -1397,133 +1432,133 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4159414E"/>
   <w15:docId w15:val="{CFBC876D-8441-4DA7-B4B5-B9474B1982E5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se wp14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1679,52 +1714,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -1785,158 +1820,164 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="a" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="0010134F"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="a0" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="a1" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="a2" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="0010134F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003B6F8E"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="a5" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
     <w:name w:val="Текст у виносці Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="003B6F8E"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:eastAsiaTheme="minorEastAsia"/>
+      <w:rFonts w:ascii="Segoe UI" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="2004359476">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2191,50 +2232,70 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="449da6bd-3cf6-4391-beb9-d748a183586c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d1c40876-727a-42b7-b4ed-b74899b53b05" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010016DCD4CB4814C54081296BAF4B7FA34D" ma:contentTypeVersion="15" ma:contentTypeDescription="Створення нового документа." ma:contentTypeScope="" ma:versionID="7c7c973905b18a1e142ec0ccaaee6cf3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="449da6bd-3cf6-4391-beb9-d748a183586c" xmlns:ns3="d1c40876-727a-42b7-b4ed-b74899b53b05" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ec59e829704eba4f25b3293fb7a640f2" ns2:_="" ns3:_="">
     <xsd:import namespace="449da6bd-3cf6-4391-beb9-d748a183586c"/>
     <xsd:import namespace="d1c40876-727a-42b7-b4ed-b74899b53b05"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -2425,96 +2486,109 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C10DB9C1-461C-41C6-9FDB-250E85CE672B}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3A30785B-8A44-4471-A9F6-169886C9B1D4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="449da6bd-3cf6-4391-beb9-d748a183586c"/>
+    <ds:schemaRef ds:uri="d1c40876-727a-42b7-b4ed-b74899b53b05"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{932262A9-8AC7-4AE0-BD4A-F3D7FBC62809}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{932262A9-8AC7-4AE0-BD4A-F3D7FBC62809}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3A30785B-8A44-4471-A9F6-169886C9B1D4}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C10DB9C1-461C-41C6-9FDB-250E85CE672B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="449da6bd-3cf6-4391-beb9-d748a183586c"/>
+    <ds:schemaRef ds:uri="d1c40876-727a-42b7-b4ed-b74899b53b05"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal.dotm</Template>
+  <TotalTime></TotalTime>
+  <Pages>1</Pages>
+  <Words>991</Words>
+  <Characters>566</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>4</Lines>
+  <Paragraphs>3</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>1554</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>sarabaha.oksana</dc:creator>
-  <keywords/>
+  <cp:keywords/>
   <dc:description/>
-  <lastModifiedBy>Панюца Ірина</lastModifiedBy>
-[...1 lines deleted...]
-  <lastPrinted>2021-10-05T08:26:00.0000000Z</lastPrinted>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010016DCD4CB4814C54081296BAF4B7FA34D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>