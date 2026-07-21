--- v0 (2026-06-04)
+++ v1 (2026-07-21)
@@ -4,2810 +4,494 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="504526A8" w14:textId="32CB04A9" w:rsidR="003B72BC" w:rsidRDefault="003B72BC" w:rsidP="003B72BC">
-[...3 lines deleted...]
-        <w:ind w:firstLine="0"/>
+    <w:p w14:paraId="52E5ECC8" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637" w:rsidP="00944637">
+      <w:pPr>
+        <w:ind w:left="6946"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Додаток 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>до Порядку</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59B9A499" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637" w:rsidP="00944637">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41EC69A8" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637" w:rsidP="00944637">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Міністерству у справах ветеранів України</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07E8D566" w14:textId="77777777" w:rsidR="003B72BC" w:rsidRDefault="003B72BC" w:rsidP="003B72BC">
-[...10 lines deleted...]
-    <w:p w14:paraId="0A4F5FC8" w14:textId="77777777" w:rsidR="003B72BC" w:rsidRDefault="003B72BC" w:rsidP="003B72BC">
+    <w:p w14:paraId="259E3756" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637" w:rsidP="00944637">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41BDA7E6" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637" w:rsidP="00944637">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ЗАЯВА</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="221A3833" w14:textId="77777777" w:rsidR="003B72BC" w:rsidRDefault="003B72BC" w:rsidP="003B72BC">
+    <w:p w14:paraId="23DEEB3D" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637" w:rsidP="00944637">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:spacing w:before="0"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">про призначення та виплату одноразової грошової допомоги </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="62EACD60" w14:textId="77777777" w:rsidR="003B72BC" w:rsidRDefault="003B72BC" w:rsidP="003B72BC">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>у зв’язку з встановленням інвалідності</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39F33DFB" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637" w:rsidP="00944637">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Я, _____________________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="439D9036" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637" w:rsidP="00944637">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:spacing w:before="0"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="64D5B556" w14:textId="77777777" w:rsidR="003B72BC" w:rsidRDefault="003B72BC" w:rsidP="003B72BC">
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(прізвище, власне ім’я, по батькові (за наявності) особи, яка подає заяву*)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EB25325" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637" w:rsidP="00944637">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Я, _____________________________________________________________, </w:t>
-[...45 lines deleted...]
-        <w:t>дата народження___________________, номер телефону ________________, задеклароване/зареєстроване місце проживання або фактичне місце проживання (для внутрішньо переміщених осіб) (</w:t>
+        <w:t xml:space="preserve">дата народження ______________, номер телефону ____________________, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>задеклароване/зареєстроване місце проживання або фактичне місце проживання (для внутрішньо переміщених осіб</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>) (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>підкреслити потрібне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>) ______________________________________________, паспорт громадянина України/тимчасове посвідчення громадянина України (для громадян України), паспортний документ іноземця або документ, що посвідчує особу без громадянства, посвідка на постійне проживання, посвідка на тимчасове проживання, посвідчення біженця, посвідчення особи, яка потребує додаткового захисту, або інший документ, що підтверджує законність перебування іноземця або особи без громадянства на території України, крім довідки про звернення за захистом в Україні та довідки про звернення за визнанням особою без громадянства</w:t>
-[...309 lines deleted...]
-    <w:p w14:paraId="09B5B57F" w14:textId="77777777" w:rsidR="003B72BC" w:rsidRDefault="003B72BC" w:rsidP="003B72BC">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A2C58A7" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637" w:rsidP="00944637">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">реєстраційний номер облікової картки платника податків або серія (за наявності) та номер паспорта громадянина України (для фізичних осіб, які через свої релігійні переконання відмовляються від прийняття реєстраційного номера облікової картки платника податків та повідомили про це відповідному контролюючому органу і мають відмітку в паспорті громадянина України) </w:t>
-[...1212 lines deleted...]
-        <w:t>До заяви додано копії документів**:</w:t>
+        <w:t>________________________________________________________________, паспорт громадянина України/тимчасове посвідчення громадянина України (для громадян України), паспортний документ іноземця або документ, що посвідчує особу без громадянства, посвідка на постійне проживання, посвідка на тимчасове проживання, посвідчення біженця, посвідчення особи, яка потребує додаткового захисту, або інший документ, що підтверджує законність перебування іноземця або особи без громадянства на території України, крім довідки про звернення за захистом в Україні та довідки про звернення за визнанням особою без громадянств (для іноземців та осіб без громадянства):</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1574"/>
-[...775 lines deleted...]
-        <w:gridCol w:w="981"/>
+        <w:gridCol w:w="1845"/>
+        <w:gridCol w:w="1380"/>
+        <w:gridCol w:w="985"/>
         <w:gridCol w:w="2046"/>
         <w:gridCol w:w="1844"/>
-        <w:gridCol w:w="967"/>
+        <w:gridCol w:w="971"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00944637" w14:paraId="08470C22" w14:textId="77777777" w:rsidTr="003B72BC">
+      <w:tr w:rsidR="00944637" w14:paraId="75B17F4A" w14:textId="77777777" w:rsidTr="00944637">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1510" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="03422ED7" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637">
+          <w:p w14:paraId="4251F0EF" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Найменування  документа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1510" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1D0B9705" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637">
+          <w:p w14:paraId="5C94DABD" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Серія (за наявності)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1510" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="60AD5509" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637">
+          <w:p w14:paraId="55985D4D" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Номер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1510" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="74A43047" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637">
+          <w:p w14:paraId="5140283E" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Унікальний номер запису в Єдиному державному демографічному реєстрі (за наявності)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1510" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="59DD1737" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637">
+          <w:p w14:paraId="2554A120" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Найменування органу, який видав документ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1511" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="11D089E7" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637">
+          <w:p w14:paraId="3AB610DB" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Дата видачі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B72BC" w14:paraId="674BE465" w14:textId="77777777" w:rsidTr="003B72BC">
-[...99 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="28A92415" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637" w:rsidP="00944637">
+    <w:p w14:paraId="356D4301" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637" w:rsidP="00944637">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>реєстраційний номер облікової картки платника податків або серія (за наявності) та номер паспорта громадянина України (для фізичних осіб, які через свої релігійні переконання відмовляються від прийняття реєстраційного номера облікової картки платника податків та повідомили про це відповідному контролюючому органу і мають відмітку в паспорті громадянина України)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpX="68" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="3194" w:type="pct"/>
         <w:tblBorders>
@@ -2815,662 +499,662 @@
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="528"/>
         <w:gridCol w:w="528"/>
         <w:gridCol w:w="528"/>
         <w:gridCol w:w="528"/>
         <w:gridCol w:w="527"/>
         <w:gridCol w:w="526"/>
         <w:gridCol w:w="527"/>
         <w:gridCol w:w="526"/>
         <w:gridCol w:w="526"/>
         <w:gridCol w:w="525"/>
         <w:gridCol w:w="522"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00944637" w14:paraId="0B9E09C9" w14:textId="77777777" w:rsidTr="00944637">
+      <w:tr w:rsidR="00944637" w14:paraId="5C655F37" w14:textId="77777777" w:rsidTr="00944637">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="456" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="68" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="68" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7BDA0827" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637">
+          <w:p w14:paraId="3BB0406D" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="456" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7677A7CA" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637">
+          <w:p w14:paraId="73A45EE0" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="456" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="68" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="68" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="676CF8AD" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637">
+          <w:p w14:paraId="03D8A9F2" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="456" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5A8CEE45" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637">
+          <w:p w14:paraId="29FC520D" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="68" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="68" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6B9DBCB5" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637">
+          <w:p w14:paraId="4FE48BD9" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1D5D5E52" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637">
+          <w:p w14:paraId="0DD5D67B" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="21F83F4A" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637">
+          <w:p w14:paraId="5F91ED92" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4BA0C902" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637">
+          <w:p w14:paraId="7C53DF6A" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="68" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="68" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="724C245F" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637">
+          <w:p w14:paraId="38AEDC7F" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="453" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E1C37C3" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637">
+          <w:p w14:paraId="274DB8B3" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="453" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4B94195E" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637">
+          <w:p w14:paraId="6BB36638" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="48EA274E" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637" w:rsidP="00944637">
+    <w:p w14:paraId="380297F9" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637" w:rsidP="00944637">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59F2B985" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637" w:rsidP="00944637">
+    <w:p w14:paraId="568D00E0" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637" w:rsidP="00944637">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4FC40985" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637" w:rsidP="00944637">
+    <w:p w14:paraId="7A676DE8" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637" w:rsidP="00944637">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>прошу призначити ________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EAE03DE" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637" w:rsidP="00944637">
+    <w:p w14:paraId="6CF069FF" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637" w:rsidP="00944637">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:spacing w:before="0"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>(прізвище, власне ім’я, по батькові (за наявності) особи, якій призначається</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64D7193D" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637" w:rsidP="00944637">
+    <w:p w14:paraId="5E1F3A45" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637" w:rsidP="00944637">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:spacing w:before="0"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                          одноразова грошова допомога)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AF01ED7" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637" w:rsidP="00944637">
+    <w:p w14:paraId="6F0B52CA" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637" w:rsidP="00944637">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>відповідно до Порядку призначення та виплати одноразової грошової допомоги в разі загибелі (смерті) або інвалідності деяких категорій осіб відповідно до Закону України “Про статус ветеранів війни, гарантії їх соціального захисту”, затвердженого постановою Кабінету Міністрів України від 29 квітня 2016 р. № 336, одноразову грошову допомогу як особі з інвалідністю внаслідок війни (зазначити потрібне):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58DBE43D" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637" w:rsidP="00B23B5E">
+    <w:p w14:paraId="2073F48A" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637" w:rsidP="00B23B5E">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:spacing w:before="60"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="348"/>
         <w:gridCol w:w="1597"/>
         <w:gridCol w:w="354"/>
         <w:gridCol w:w="1597"/>
         <w:gridCol w:w="354"/>
         <w:gridCol w:w="1774"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00944637" w14:paraId="26B0DBB0" w14:textId="77777777" w:rsidTr="00944637">
+      <w:tr w:rsidR="00944637" w14:paraId="425365C8" w14:textId="77777777" w:rsidTr="00944637">
         <w:trPr>
           <w:trHeight w:val="335"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="06CFD29A" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637">
+          <w:p w14:paraId="1B790E01" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9071"/>
               </w:tabs>
               <w:spacing w:line="228" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1597" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6DCF1AA2" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637">
+          <w:p w14:paraId="0E1AF4DD" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9071"/>
               </w:tabs>
               <w:spacing w:line="228" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>І групи;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3D3DBE00" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637">
+          <w:p w14:paraId="3B30741D" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9071"/>
               </w:tabs>
               <w:spacing w:line="228" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1597" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="04AED74D" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637">
+          <w:p w14:paraId="4CE34E5B" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9071"/>
               </w:tabs>
               <w:spacing w:line="228" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>ІІ групи;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="42865B85" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637">
+          <w:p w14:paraId="4741E062" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9071"/>
               </w:tabs>
               <w:spacing w:line="228" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1774" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3771E026" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637">
+          <w:p w14:paraId="4549FBF3" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9071"/>
               </w:tabs>
               <w:spacing w:line="228" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>ІІІ групи.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="69E8A628" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637" w:rsidP="00944637">
+    <w:p w14:paraId="14746E98" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637" w:rsidP="00944637">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Одноразова грошова допомога </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">як особі з інвалідністю внаслідок війни </w:t>
@@ -3488,117 +1172,117 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(підкреслити потрібне) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>______________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D3B47B7" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637" w:rsidP="00944637">
+    <w:p w14:paraId="51C374E4" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637" w:rsidP="00944637">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:spacing w:before="0"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                            (найменування органу яким призначалась)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="063B02A3" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637" w:rsidP="00944637">
+    <w:p w14:paraId="52682718" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637" w:rsidP="00944637">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Документи, що дають право на призначення одноразової грошової допомоги:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20E0E1D0" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637" w:rsidP="00944637">
+    <w:p w14:paraId="00B09C83" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637" w:rsidP="00944637">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>посвідчення особи з інвалідністю внаслідок війни: серія (за наявності) _______, номер (за наявності) ________________________, видане ________________________________, дата видачі __________________, пункт ___ статті ___ Закону України “Про статус ветеранів війни, гарантії їх соціального захисту”, відповідно до якого надано статус;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E439DAF" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00F33115" w:rsidP="00944637">
+    <w:p w14:paraId="12710A6F" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00F33115" w:rsidP="00944637">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F33115">
         <w:rPr>
           <w:rStyle w:val="st42"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="x-none" w:eastAsia="uk-UA"/>
         </w:rPr>
@@ -3631,51 +1315,51 @@
       <w:r w:rsidR="00C84041">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>______________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
       <w:r w:rsidR="00944637">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>____, видана ________________________, дата видачі __________________;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33053A76" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637" w:rsidP="00944637">
+    <w:p w14:paraId="15AA0AB0" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637" w:rsidP="00944637">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>документ, який надає повноваження законному представнику або уповноваженій особі представляти особу з інвалідністю внаслідок війни,</w:t>
@@ -3701,918 +1385,926 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> оформлений відповідно до законодавства (у разі звернення законного представника або уповноваженої особи)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AA08C51" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637" w:rsidP="00944637">
+    <w:p w14:paraId="3768B00F" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637" w:rsidP="00944637">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>довідка з реквізитами рахунка в банку.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C33FC42" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637" w:rsidP="00944637">
+    <w:p w14:paraId="4636EE6D" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637" w:rsidP="00944637">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Одноразову грошову допомогу прошу виплатити на рахунок, відкритий у</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>_____________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61613AFA" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637" w:rsidP="00944637">
+    <w:p w14:paraId="4465ABF5" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637" w:rsidP="00944637">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:spacing w:before="0"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>(найменування банку)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A208234" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637" w:rsidP="00944637">
+    <w:p w14:paraId="0B82A01D" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637" w:rsidP="00944637">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:spacing w:before="0"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>номер рахунка (за стандартом IBAN)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>________________________________.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C2FE89E" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637" w:rsidP="00944637">
+    <w:p w14:paraId="2D451E4D" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637" w:rsidP="00944637">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>До заяви додано копії документів**:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1469"/>
-        <w:gridCol w:w="4696"/>
-        <w:gridCol w:w="2896"/>
+        <w:gridCol w:w="4702"/>
+        <w:gridCol w:w="2900"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00944637" w14:paraId="36AB9C2F" w14:textId="77777777" w:rsidTr="003B72BC">
+      <w:tr w:rsidR="00944637" w14:paraId="7EA813E6" w14:textId="77777777" w:rsidTr="00944637">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1469" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="54FBEC89" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637">
+          <w:p w14:paraId="4FA8386D" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:ind w:hanging="105"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Порядковий номер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4797" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5FAE166A" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637">
+          <w:p w14:paraId="0389A03E" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:ind w:hanging="105"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Найменування документа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2948" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="349EC7C3" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637">
+          <w:p w14:paraId="51D51A8D" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:ind w:hanging="105"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Номер документа</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A6242DB" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637">
+          <w:p w14:paraId="77687D9E" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:ind w:hanging="105"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>(за наявності)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B72BC" w14:paraId="6394A94F" w14:textId="77777777" w:rsidTr="003B72BC">
-[...298 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="70937BA2" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637" w:rsidP="00944637">
+    <w:p w14:paraId="1110685A" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637" w:rsidP="00944637">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>___________________                                                                       ______________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64FAD768" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637" w:rsidP="00944637">
+    <w:p w14:paraId="3D7FF9AC" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637" w:rsidP="00944637">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">        (дата)                                                                                                                        (підпис)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06269DCE" w14:textId="77777777" w:rsidR="0037514C" w:rsidRDefault="0037514C" w:rsidP="000A3253">
+    <w:p w14:paraId="7199FF11" w14:textId="77777777" w:rsidR="0037514C" w:rsidRDefault="0037514C" w:rsidP="000A3253">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1280A654" w14:textId="77777777" w:rsidR="0037514C" w:rsidRDefault="0037514C" w:rsidP="000A3253">
+    <w:p w14:paraId="3BDB293C" w14:textId="77777777" w:rsidR="0037514C" w:rsidRDefault="0037514C" w:rsidP="000A3253">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C79AAB9" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637" w:rsidP="000A3253">
+    <w:p w14:paraId="61C9B897" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637" w:rsidP="000A3253">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>___________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12975C9E" w14:textId="77777777" w:rsidR="00944637" w:rsidRPr="003B72BC" w:rsidRDefault="00944637" w:rsidP="00B23B5E">
+    <w:p w14:paraId="12BB51E0" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637" w:rsidP="00B23B5E">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003B72BC">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>* Заява подається особою особисто або через законного представника чи уповноважену особу.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="010E4D8C" w14:textId="4BE8EDE8" w:rsidR="00C84041" w:rsidRPr="003B72BC" w:rsidRDefault="00944637" w:rsidP="00F33115">
+    <w:p w14:paraId="3740A9C2" w14:textId="77777777" w:rsidR="00944637" w:rsidRDefault="00944637" w:rsidP="00944637">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:spacing w:before="0"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="18"/>
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>** Копії документів додаються у разі неможливості отримання зазначених у заяві відомостей шляхом доступу до відповідних інформаційно-комунікаційних систем або в автоматичному режимі шляхом електронної інформаційної взаємодії інформаційно-комунікаційних систем через систему електронної взаємодії таких систем.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00C84041" w:rsidRPr="003B72BC">
+    <w:p w14:paraId="46BD57D6" w14:textId="77777777" w:rsidR="0037514C" w:rsidRDefault="0037514C" w:rsidP="00944637">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68DF76D8" w14:textId="77777777" w:rsidR="0037514C" w:rsidRDefault="0037514C" w:rsidP="00944637">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FDF2EF5" w14:textId="77777777" w:rsidR="0037514C" w:rsidRDefault="0037514C" w:rsidP="00944637">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10195BD3" w14:textId="77777777" w:rsidR="0037514C" w:rsidRDefault="0037514C" w:rsidP="00944637">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37E479EE" w14:textId="77777777" w:rsidR="0037514C" w:rsidRDefault="0037514C" w:rsidP="00944637">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="532675DA" w14:textId="77777777" w:rsidR="0037514C" w:rsidRDefault="0037514C" w:rsidP="00944637">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05841699" w14:textId="77777777" w:rsidR="0037514C" w:rsidRDefault="0037514C" w:rsidP="00944637">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37639C5C" w14:textId="77777777" w:rsidR="0037514C" w:rsidRDefault="0037514C" w:rsidP="00944637">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="037258C8" w14:textId="77777777" w:rsidR="0037514C" w:rsidRDefault="0037514C" w:rsidP="00944637">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54C49E96" w14:textId="77777777" w:rsidR="0037514C" w:rsidRDefault="0037514C" w:rsidP="00944637">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1604C799" w14:textId="77777777" w:rsidR="0037514C" w:rsidRDefault="0037514C" w:rsidP="00944637">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5069E9A9" w14:textId="77777777" w:rsidR="0037514C" w:rsidRDefault="0037514C" w:rsidP="00944637">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A35D143" w14:textId="77777777" w:rsidR="0037514C" w:rsidRDefault="0037514C" w:rsidP="00944637">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DA9BB26" w14:textId="77777777" w:rsidR="0037514C" w:rsidRDefault="0037514C" w:rsidP="00944637">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="037D8969" w14:textId="77777777" w:rsidR="00C84041" w:rsidRPr="00F33115" w:rsidRDefault="00F33115" w:rsidP="00F33115">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F33115">
+        <w:rPr>
+          <w:rStyle w:val="st46"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">{Додаток 2 із змінами, внесеними згідно з Постановою КМ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F33115">
+        <w:rPr>
+          <w:rStyle w:val="st131"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>№ 299 від 27.03.2019</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F33115">
+        <w:rPr>
+          <w:rStyle w:val="st46"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; в редакції Постанов КМ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F33115">
+        <w:rPr>
+          <w:rStyle w:val="st131"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>№ 239 від 17.03.2023</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F33115">
+        <w:rPr>
+          <w:rStyle w:val="st46"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F33115">
+        <w:rPr>
+          <w:rStyle w:val="st131"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>№ 1090 від 24.09.2024</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F33115">
+        <w:rPr>
+          <w:rStyle w:val="st46"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; із змінами, внесеними згідно з Постановою КМ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F33115">
+        <w:rPr>
+          <w:rStyle w:val="st131"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>№ 1338 від 15.11.2024</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F33115">
+        <w:rPr>
+          <w:rStyle w:val="st46"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>}</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00C84041" w:rsidRPr="00F33115">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1701" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="725C74F0" w14:textId="77777777" w:rsidR="00D05ABE" w:rsidRDefault="00D05ABE">
+    <w:p w14:paraId="0E98409C" w14:textId="77777777" w:rsidR="009D0F25" w:rsidRDefault="009D0F25">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5612FC5F" w14:textId="77777777" w:rsidR="00D05ABE" w:rsidRDefault="00D05ABE">
+    <w:p w14:paraId="70B912E9" w14:textId="77777777" w:rsidR="009D0F25" w:rsidRDefault="009D0F25">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
+    <w:altName w:val="Symbol"/>
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
+    <w:altName w:val="Courier"/>
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
+    <w:altName w:val="Wingdings 2"/>
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Antiqua">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000005" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7ACD9F50" w14:textId="77777777" w:rsidR="00D05ABE" w:rsidRDefault="00D05ABE">
+    <w:p w14:paraId="2915AE30" w14:textId="77777777" w:rsidR="009D0F25" w:rsidRDefault="009D0F25">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="00CAA245" w14:textId="77777777" w:rsidR="00D05ABE" w:rsidRDefault="00D05ABE">
+    <w:p w14:paraId="7FF5F88A" w14:textId="77777777" w:rsidR="009D0F25" w:rsidRDefault="009D0F25">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="52430453" w14:textId="77777777" w:rsidR="00525BBB" w:rsidRDefault="00525BBB">
+  <w:p w14:paraId="6FE32523" w14:textId="77777777" w:rsidR="00525BBB" w:rsidRDefault="00525BBB">
     <w:pPr>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7009D5D1" w14:textId="77777777" w:rsidR="00525BBB" w:rsidRDefault="00525BBB"/>
+  <w:p w14:paraId="7814AF17" w14:textId="77777777" w:rsidR="00525BBB" w:rsidRDefault="00525BBB"/>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="30B8C889" w14:textId="77777777" w:rsidR="00525BBB" w:rsidRPr="00AA0F06" w:rsidRDefault="00525BBB">
+  <w:p w14:paraId="7E419EA9" w14:textId="77777777" w:rsidR="00525BBB" w:rsidRPr="00AA0F06" w:rsidRDefault="00525BBB">
     <w:pPr>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00AA0F06">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="28"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00AA0F06">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="28"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00AA0F06">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="28"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="0037514C">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
         <w:sz w:val="28"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidRPr="00AA0F06">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="28"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3BF2020B" w14:textId="77777777" w:rsidR="00525BBB" w:rsidRDefault="00525BBB"/>
+  <w:p w14:paraId="3670B0D5" w14:textId="77777777" w:rsidR="00525BBB" w:rsidRDefault="00525BBB"/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E972F62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0F5EE884"/>
     <w:lvl w:ilvl="0" w:tplc="24309FF8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="20000003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
@@ -4913,66 +2605,66 @@
     <w:lvl w:ilvl="7" w:tplc="04220003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04220005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="342558385">
+  <w:num w:numId="1" w16cid:durableId="1035886176">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1819959052">
+  <w:num w:numId="2" w16cid:durableId="1473059165">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="498620337">
+  <w:num w:numId="3" w16cid:durableId="1161698959">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="126970804">
+  <w:num w:numId="4" w16cid:durableId="1189221281">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="994378297">
+  <w:num w:numId="5" w16cid:durableId="1005282404">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="22948771">
+  <w:num w:numId="6" w16cid:durableId="1974361903">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
@@ -4986,133 +2678,133 @@
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="StepHandle" w:val="262696"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="001A5FC5"/>
     <w:rsid w:val="000A3253"/>
     <w:rsid w:val="00101BE4"/>
     <w:rsid w:val="00133866"/>
     <w:rsid w:val="0016260F"/>
     <w:rsid w:val="00170D7D"/>
     <w:rsid w:val="00181291"/>
     <w:rsid w:val="001A5FC5"/>
     <w:rsid w:val="00210F96"/>
     <w:rsid w:val="0022692F"/>
     <w:rsid w:val="002D33C7"/>
     <w:rsid w:val="003215CD"/>
     <w:rsid w:val="003601DD"/>
     <w:rsid w:val="0037514C"/>
     <w:rsid w:val="00391462"/>
     <w:rsid w:val="00397D50"/>
     <w:rsid w:val="003A10BB"/>
-    <w:rsid w:val="003B72BC"/>
     <w:rsid w:val="003B7406"/>
     <w:rsid w:val="003D16DC"/>
     <w:rsid w:val="0040070A"/>
     <w:rsid w:val="004237B7"/>
     <w:rsid w:val="0043138B"/>
     <w:rsid w:val="00433C8A"/>
+    <w:rsid w:val="004C0011"/>
     <w:rsid w:val="004C29EB"/>
     <w:rsid w:val="00525BBB"/>
+    <w:rsid w:val="00540E94"/>
     <w:rsid w:val="005A4367"/>
     <w:rsid w:val="005B5D71"/>
     <w:rsid w:val="0063408E"/>
     <w:rsid w:val="00655B9A"/>
     <w:rsid w:val="006B04BA"/>
     <w:rsid w:val="006D19A2"/>
     <w:rsid w:val="006F2BFC"/>
     <w:rsid w:val="007318C2"/>
     <w:rsid w:val="007D7BAD"/>
     <w:rsid w:val="00813211"/>
     <w:rsid w:val="00836BE4"/>
     <w:rsid w:val="009175E2"/>
     <w:rsid w:val="00944637"/>
-    <w:rsid w:val="0094540A"/>
     <w:rsid w:val="009A5CDA"/>
     <w:rsid w:val="009A645A"/>
     <w:rsid w:val="009C7583"/>
+    <w:rsid w:val="009D0F25"/>
     <w:rsid w:val="00A21CA6"/>
     <w:rsid w:val="00AA0F06"/>
     <w:rsid w:val="00B23B5E"/>
     <w:rsid w:val="00B61A19"/>
     <w:rsid w:val="00B66240"/>
     <w:rsid w:val="00B70203"/>
     <w:rsid w:val="00B7755A"/>
     <w:rsid w:val="00BE2549"/>
     <w:rsid w:val="00BE396D"/>
     <w:rsid w:val="00C0420D"/>
     <w:rsid w:val="00C10B5E"/>
     <w:rsid w:val="00C463D4"/>
     <w:rsid w:val="00C47095"/>
     <w:rsid w:val="00C5299D"/>
     <w:rsid w:val="00C7371F"/>
     <w:rsid w:val="00C84041"/>
-    <w:rsid w:val="00D05ABE"/>
     <w:rsid w:val="00D62814"/>
     <w:rsid w:val="00DC64C3"/>
     <w:rsid w:val="00E05031"/>
     <w:rsid w:val="00E14E67"/>
     <w:rsid w:val="00E157EE"/>
     <w:rsid w:val="00E25A42"/>
     <w:rsid w:val="00E321FD"/>
     <w:rsid w:val="00E405A1"/>
     <w:rsid w:val="00F00AD2"/>
     <w:rsid w:val="00F33115"/>
     <w:rsid w:val="00FC5B83"/>
     <w:rsid w:val="00FE0279"/>
     <w:rsid w:val="00FE134F"/>
     <w:rsid w:val="00FF5F0A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="uk-UA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="76D6F2C9"/>
+  <w14:docId w14:val="43BE95D7"/>
   <w15:docId w15:val="{79C036EE-DDAB-44F6-8BEC-E93C2B21619E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="uk-UA" w:eastAsia="uk-UA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6345,74 +4037,74 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>4204</Characters>
+  <Pages>3</Pages>
+  <Words>3229</Words>
+  <Characters>1842</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>35</Lines>
-  <Paragraphs>23</Paragraphs>
+  <Lines>15</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Назва</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11554</CharactersWithSpaces>
+  <CharactersWithSpaces>5061</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Веретюк Ольга Іванівна</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>