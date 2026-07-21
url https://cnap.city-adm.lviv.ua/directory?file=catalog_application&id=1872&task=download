--- v0 (2026-06-04)
+++ v1 (2026-07-21)
@@ -1,50 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3ED78B4E" w14:textId="77777777" w:rsidR="00DE3C94" w:rsidRPr="000537B9" w:rsidRDefault="00DE3C94" w:rsidP="00DE3C94">
+    <w:p w14:paraId="29ABEB4C" w14:textId="77777777" w:rsidR="00DE3C94" w:rsidRPr="000537B9" w:rsidRDefault="00DE3C94" w:rsidP="00DE3C94">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="5670"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000537B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>Додаток 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000537B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>до Порядку</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="436E7A35" w14:textId="77777777" w:rsidR="00DE3C94" w:rsidRPr="000537B9" w:rsidRDefault="00DE3C94" w:rsidP="00DE3C94">
       <w:pPr>
         <w:spacing w:before="240" w:line="228" w:lineRule="auto"/>
         <w:ind w:left="2268"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000537B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Міжвідомчій комісії з питань встановлення факту отримання особами поранень чи інших ушкоджень здоров’я, одержаних від вибухових предметів на території проведення антитерористичної операції, здійснення заходів із забезпечення національної безпеки і оборони, відсічі і стримування збройної агресії Російської Федерації у Донецькій та Луганській областях, заходів, необхідних для забезпечення оборони України, захисту безпеки населення та інтересів держави у зв’язку з військовою агресією Російської Федерації проти України _______________________________________________</w:t>
       </w:r>
       <w:r w:rsidRPr="000537B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
@@ -138,1434 +173,1521 @@
           <w:szCs w:val="28"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">________________________________________________ </w:t>
       </w:r>
       <w:r w:rsidRPr="000537B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="000537B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>(контактний номер телефону)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E0803B4" w14:textId="77777777" w:rsidR="00DE3C94" w:rsidRPr="000537B9" w:rsidRDefault="00DE3C94" w:rsidP="00DE3C94">
+    <w:p w14:paraId="0053148E" w14:textId="77777777" w:rsidR="00DE3C94" w:rsidRPr="000537B9" w:rsidRDefault="00DE3C94" w:rsidP="00DE3C94">
       <w:pPr>
         <w:spacing w:line="228" w:lineRule="auto"/>
         <w:ind w:left="2268"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000537B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">________________________________________________ </w:t>
       </w:r>
       <w:r w:rsidRPr="000537B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="000537B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>(адреса електронної пошти)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4482FE76" w14:textId="77777777" w:rsidR="00DE3C94" w:rsidRPr="000537B9" w:rsidRDefault="00DE3C94" w:rsidP="00DE3C94">
+    <w:p w14:paraId="0E484223" w14:textId="77777777" w:rsidR="00DE3C94" w:rsidRPr="000537B9" w:rsidRDefault="00DE3C94" w:rsidP="00DE3C94">
       <w:pPr>
         <w:spacing w:before="360" w:after="120" w:line="228" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000537B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>ЗАЯВА</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7068C842" w14:textId="77777777" w:rsidR="00DE3C94" w:rsidRPr="000537B9" w:rsidRDefault="00DE3C94" w:rsidP="00DE3C94">
+    <w:p w14:paraId="051DF530" w14:textId="77777777" w:rsidR="00DE3C94" w:rsidRPr="000537B9" w:rsidRDefault="00DE3C94" w:rsidP="00DE3C94">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="228" w:lineRule="auto"/>
         <w:ind w:right="-1" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000537B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Я, ______________________________________________________________,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ED7928B" w14:textId="77777777" w:rsidR="00DE3C94" w:rsidRPr="000537B9" w:rsidRDefault="00DE3C94" w:rsidP="00DE3C94">
+    <w:p w14:paraId="6953E452" w14:textId="77777777" w:rsidR="00DE3C94" w:rsidRPr="000537B9" w:rsidRDefault="00DE3C94" w:rsidP="00DE3C94">
       <w:pPr>
         <w:spacing w:line="228" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000537B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>(прізвище, власне ім’я, по батькові (за наявності)</w:t>
       </w:r>
       <w:r w:rsidRPr="000537B9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:noProof/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000537B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>постраждалої особи)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F1DE764" w14:textId="77777777" w:rsidR="00DE3C94" w:rsidRPr="000537B9" w:rsidRDefault="00DE3C94" w:rsidP="00DE3C94">
+    <w:p w14:paraId="526AFE6D" w14:textId="77777777" w:rsidR="00DE3C94" w:rsidRPr="000537B9" w:rsidRDefault="00DE3C94" w:rsidP="00DE3C94">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9071"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="228" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000537B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>одержав (одержала) ___________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2942BBC6" w14:textId="77777777" w:rsidR="00DE3C94" w:rsidRPr="000537B9" w:rsidRDefault="00DE3C94" w:rsidP="00DE3C94">
+    <w:p w14:paraId="6DAF8971" w14:textId="77777777" w:rsidR="00DE3C94" w:rsidRPr="000537B9" w:rsidRDefault="00DE3C94" w:rsidP="00DE3C94">
       <w:pPr>
         <w:spacing w:line="228" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000537B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>(вид ушкодження здоров’я)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="002A699C" w14:textId="77777777" w:rsidR="00DE3C94" w:rsidRPr="000537B9" w:rsidRDefault="00DE3C94" w:rsidP="00DE3C94">
+    <w:p w14:paraId="023898D5" w14:textId="77777777" w:rsidR="00DE3C94" w:rsidRPr="000537B9" w:rsidRDefault="00DE3C94" w:rsidP="00DE3C94">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9071"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="228" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000537B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>на території проведення антитерористичної операції, здійснення заходів із забезпечення національної безпеки і оборони, відсічі і стримування збройної агресії Російської Федерації у Донецькій та Луганській областях, заходів, необхідних для забезпечення оборони України, захисту безпеки населення та інтересів держави у зв’язку з військовою агресією Російської Федерації проти України _____________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76222E81" w14:textId="77777777" w:rsidR="00DE3C94" w:rsidRPr="000537B9" w:rsidRDefault="00DE3C94" w:rsidP="00DE3C94">
+    <w:p w14:paraId="504BE2B1" w14:textId="77777777" w:rsidR="00DE3C94" w:rsidRPr="000537B9" w:rsidRDefault="00DE3C94" w:rsidP="00DE3C94">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9071"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="228" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000537B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>____________________________________________________________________.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="185F0AD8" w14:textId="77777777" w:rsidR="00DE3C94" w:rsidRPr="000537B9" w:rsidRDefault="00DE3C94" w:rsidP="00DE3C94">
+    <w:p w14:paraId="0A448CCE" w14:textId="77777777" w:rsidR="00DE3C94" w:rsidRPr="000537B9" w:rsidRDefault="00DE3C94" w:rsidP="00DE3C94">
       <w:pPr>
         <w:spacing w:line="228" w:lineRule="auto"/>
         <w:ind w:firstLine="1701"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000537B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">                              (дата і місце одержання ушкодження)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="112FCBA0" w14:textId="77777777" w:rsidR="00DE3C94" w:rsidRPr="000537B9" w:rsidRDefault="00DE3C94" w:rsidP="00DE3C94">
+    <w:p w14:paraId="02DA5F8E" w14:textId="77777777" w:rsidR="00DE3C94" w:rsidRPr="000537B9" w:rsidRDefault="00DE3C94" w:rsidP="00DE3C94">
       <w:pPr>
         <w:spacing w:before="120" w:line="228" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000537B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Я звертався (зверталася) кілька разів за медичною допомогою і лікуванням до закладів охорони здоров’я/не звертався (не зверталася) </w:t>
       </w:r>
       <w:r w:rsidRPr="000537B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>(необхідне підкреслити)</w:t>
       </w:r>
       <w:r w:rsidRPr="000537B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71A373B7" w14:textId="77777777" w:rsidR="00DE3C94" w:rsidRPr="000537B9" w:rsidRDefault="00DE3C94" w:rsidP="00DE3C94">
+    <w:p w14:paraId="0E907E37" w14:textId="77777777" w:rsidR="00DE3C94" w:rsidRPr="000537B9" w:rsidRDefault="00DE3C94" w:rsidP="00DE3C94">
       <w:pPr>
         <w:spacing w:before="120" w:line="228" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000537B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">За фактом ушкодження здоров’я у ____________________________ 20__ р. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="269B3555" w14:textId="77777777" w:rsidR="00DE3C94" w:rsidRPr="000537B9" w:rsidRDefault="00DE3C94" w:rsidP="00DE3C94">
+    <w:p w14:paraId="5846BD3A" w14:textId="77777777" w:rsidR="00DE3C94" w:rsidRPr="000537B9" w:rsidRDefault="00DE3C94" w:rsidP="00DE3C94">
       <w:pPr>
         <w:ind w:firstLine="5103"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000537B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">        (календарний місяць)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B59CF7A" w14:textId="77777777" w:rsidR="00DE3C94" w:rsidRPr="000537B9" w:rsidRDefault="00DE3C94" w:rsidP="00DE3C94">
+    <w:p w14:paraId="2CD64239" w14:textId="77777777" w:rsidR="00DE3C94" w:rsidRPr="000537B9" w:rsidRDefault="00DE3C94" w:rsidP="00DE3C94">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000537B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F794DBE" w14:textId="77777777" w:rsidR="00DE3C94" w:rsidRPr="000537B9" w:rsidRDefault="00DE3C94" w:rsidP="00DE3C94">
+    <w:p w14:paraId="32B74A9E" w14:textId="77777777" w:rsidR="00DE3C94" w:rsidRPr="000537B9" w:rsidRDefault="00DE3C94" w:rsidP="00DE3C94">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000537B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>(найменування правоохоронного органу)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BA8445E" w14:textId="77777777" w:rsidR="00DE3C94" w:rsidRPr="000537B9" w:rsidRDefault="00DE3C94" w:rsidP="00DE3C94">
+    <w:p w14:paraId="3CB654EF" w14:textId="77777777" w:rsidR="00DE3C94" w:rsidRPr="000537B9" w:rsidRDefault="00DE3C94" w:rsidP="00DE3C94">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000537B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>порушено кримінальне провадження, що підтверджує витяг з Єдиного реєстру досудових розслідувань.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6153BBE3" w14:textId="77777777" w:rsidR="00DE3C94" w:rsidRPr="00092BA9" w:rsidRDefault="00092BA9" w:rsidP="00DE3C94">
+    <w:p w14:paraId="39E51DE1" w14:textId="77777777" w:rsidR="00DE3C94" w:rsidRPr="00092BA9" w:rsidRDefault="00092BA9" w:rsidP="00DE3C94">
       <w:pPr>
         <w:spacing w:before="120" w:line="228" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00092BA9">
         <w:rPr>
           <w:rStyle w:val="st42"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">За результатами медико-соціальної експертизи або оцінювання повсякденного функціонування особи мені встановлено I/II/III групу інвалідності </w:t>
       </w:r>
       <w:r w:rsidRPr="007F5049">
         <w:rPr>
           <w:rStyle w:val="st42"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(необхідне підкреслити)</w:t>
       </w:r>
       <w:r w:rsidRPr="00092BA9">
         <w:rPr>
           <w:rStyle w:val="st42"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, що підтверджує довідка медико-соціальної експертної комісії або витяг з рішення експертної команди з оцінювання повсякденного функціонування особи, що формується в електронній системі щодо оцінювання повсякденного функціонування особи</w:t>
+        <w:t xml:space="preserve">, що підтверджує довідка медико-соціальної </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00092BA9">
+        <w:rPr>
+          <w:rStyle w:val="st42"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>експертної комісії або витяг з рішення експертної команди з оцінювання повсякденного функціонування особи, що формується в електронній системі щодо оцінювання повсякденного функціонування особи</w:t>
       </w:r>
       <w:r w:rsidR="00DE3C94" w:rsidRPr="00092BA9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="645BE953" w14:textId="77777777" w:rsidR="00DE3C94" w:rsidRPr="000537B9" w:rsidRDefault="00DE3C94" w:rsidP="00DE3C94">
+    <w:p w14:paraId="25B81E67" w14:textId="77777777" w:rsidR="00DE3C94" w:rsidRPr="000537B9" w:rsidRDefault="00DE3C94" w:rsidP="00DE3C94">
       <w:pPr>
         <w:spacing w:before="120" w:line="228" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000537B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Ураховуючи зазначене, прошу встановити факт отримання мною поранень чи інших ушкоджень здоров’я від вибухонебезпечних предметів на території проведення антитерористичної операції та здійснення заходів із забезпечення національної безпеки і оборони, відсічі і стримування збройної агресії Російської Федерації у Донецькій та Луганській областях, заходів, необхідних для забезпечення оборони України, захисту безпеки населення та інтересів держави у зв’язку з військовою агресією Російської Федерації проти України </w:t>
       </w:r>
       <w:r w:rsidRPr="000537B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>(необхідне підкреслити)</w:t>
       </w:r>
       <w:r w:rsidRPr="000537B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35130AA4" w14:textId="77777777" w:rsidR="00DE3C94" w:rsidRPr="000537B9" w:rsidRDefault="00DE3C94" w:rsidP="00DE3C94">
+    <w:p w14:paraId="23730AD8" w14:textId="77777777" w:rsidR="00DE3C94" w:rsidRPr="000537B9" w:rsidRDefault="00DE3C94" w:rsidP="00DE3C94">
       <w:pPr>
         <w:spacing w:line="228" w:lineRule="auto"/>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5108" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1670"/>
         <w:gridCol w:w="207"/>
         <w:gridCol w:w="7763"/>
         <w:gridCol w:w="207"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DE3C94" w:rsidRPr="000537B9" w14:paraId="4E9BF162" w14:textId="77777777" w:rsidTr="00072826">
+      <w:tr w:rsidR="00DE3C94" w:rsidRPr="000537B9" w14:paraId="4CDE7558" w14:textId="77777777" w:rsidTr="00072826">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="953" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="368C083A" w14:textId="77777777" w:rsidR="00DE3C94" w:rsidRPr="000537B9" w:rsidRDefault="00DE3C94" w:rsidP="00072826">
+          <w:p w14:paraId="0F73C781" w14:textId="77777777" w:rsidR="00DE3C94" w:rsidRPr="000537B9" w:rsidRDefault="00DE3C94" w:rsidP="00072826">
             <w:pPr>
               <w:spacing w:before="120" w:line="228" w:lineRule="auto"/>
               <w:ind w:left="567" w:right="-248" w:firstLine="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000537B9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Додаток:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4047" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="352459F6" w14:textId="77777777" w:rsidR="00DE3C94" w:rsidRPr="000537B9" w:rsidRDefault="00DE3C94" w:rsidP="00072826">
+          <w:p w14:paraId="67B95AD4" w14:textId="77777777" w:rsidR="00DE3C94" w:rsidRPr="000537B9" w:rsidRDefault="00DE3C94" w:rsidP="00072826">
             <w:pPr>
               <w:spacing w:before="120" w:line="228" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000537B9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>1. Копія документа, що посвідчує особу, на ___ арк.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE3C94" w:rsidRPr="000537B9" w14:paraId="37B9B80C" w14:textId="77777777" w:rsidTr="00072826">
+      <w:tr w:rsidR="00DE3C94" w:rsidRPr="000537B9" w14:paraId="345D7AA0" w14:textId="77777777" w:rsidTr="00072826">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="105" w:type="pct"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="848" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4F880D39" w14:textId="77777777" w:rsidR="00DE3C94" w:rsidRPr="000537B9" w:rsidRDefault="00DE3C94" w:rsidP="00072826">
+          <w:p w14:paraId="0D489441" w14:textId="77777777" w:rsidR="00DE3C94" w:rsidRPr="000537B9" w:rsidRDefault="00DE3C94" w:rsidP="00072826">
             <w:pPr>
               <w:spacing w:before="120" w:line="228" w:lineRule="auto"/>
               <w:ind w:left="567" w:firstLine="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000537B9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4047" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="31702EA2" w14:textId="77777777" w:rsidR="00DE3C94" w:rsidRPr="000537B9" w:rsidRDefault="00DE3C94" w:rsidP="00072826">
+          <w:p w14:paraId="346C2894" w14:textId="77777777" w:rsidR="00DE3C94" w:rsidRPr="000537B9" w:rsidRDefault="00DE3C94" w:rsidP="00072826">
             <w:pPr>
               <w:spacing w:before="60" w:line="228" w:lineRule="auto"/>
               <w:ind w:left="567" w:hanging="334"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000537B9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>2. Копія документа, який засвідчує реєстрацію у Державному реєстрі фізичних осіб платників податків, на ___ арк.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE3C94" w:rsidRPr="000537B9" w14:paraId="177F9221" w14:textId="77777777" w:rsidTr="00072826">
+      <w:tr w:rsidR="00DE3C94" w:rsidRPr="000537B9" w14:paraId="797B68DA" w14:textId="77777777" w:rsidTr="00072826">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="105" w:type="pct"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="848" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6AD66ADD" w14:textId="77777777" w:rsidR="00DE3C94" w:rsidRPr="000537B9" w:rsidRDefault="00DE3C94" w:rsidP="00072826">
+          <w:p w14:paraId="01362332" w14:textId="77777777" w:rsidR="00DE3C94" w:rsidRPr="000537B9" w:rsidRDefault="00DE3C94" w:rsidP="00072826">
             <w:pPr>
               <w:spacing w:before="120" w:line="228" w:lineRule="auto"/>
               <w:ind w:left="567" w:firstLine="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000537B9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4047" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3ECE9D91" w14:textId="77777777" w:rsidR="00DE3C94" w:rsidRPr="000537B9" w:rsidRDefault="00DE3C94" w:rsidP="00072826">
+          <w:p w14:paraId="14F0EB31" w14:textId="77777777" w:rsidR="00DE3C94" w:rsidRPr="000537B9" w:rsidRDefault="00DE3C94" w:rsidP="00072826">
             <w:pPr>
               <w:spacing w:before="60" w:line="228" w:lineRule="auto"/>
               <w:ind w:left="567" w:hanging="334"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000537B9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>3. Копія висновку судово-медичної експертизи, що засвідчує факт отримання поранень чи інших ушкоджень здоров’я від вибухонебезпечних предметів, на ___ арк.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE3C94" w:rsidRPr="000537B9" w14:paraId="0D36D05C" w14:textId="77777777" w:rsidTr="00072826">
+      <w:tr w:rsidR="00DE3C94" w:rsidRPr="000537B9" w14:paraId="6DB5A128" w14:textId="77777777" w:rsidTr="00072826">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="105" w:type="pct"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="848" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1415B649" w14:textId="77777777" w:rsidR="00DE3C94" w:rsidRPr="000537B9" w:rsidRDefault="00DE3C94" w:rsidP="00072826">
+          <w:p w14:paraId="0E72656D" w14:textId="77777777" w:rsidR="00DE3C94" w:rsidRPr="000537B9" w:rsidRDefault="00DE3C94" w:rsidP="00072826">
             <w:pPr>
               <w:spacing w:before="120" w:line="228" w:lineRule="auto"/>
               <w:ind w:left="567" w:firstLine="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000537B9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4047" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1FFECE23" w14:textId="77777777" w:rsidR="007F5049" w:rsidRPr="000537B9" w:rsidRDefault="007F5049" w:rsidP="007F5049">
+          <w:p w14:paraId="55A9C9F5" w14:textId="77777777" w:rsidR="007F5049" w:rsidRPr="000537B9" w:rsidRDefault="007F5049" w:rsidP="0099581E">
             <w:pPr>
               <w:spacing w:before="60" w:line="228" w:lineRule="auto"/>
               <w:ind w:left="567" w:hanging="334"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="st42"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="007F5049">
               <w:rPr>
                 <w:rStyle w:val="st42"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
-              <w:t>. Копія довідки медико-соціальної експертної комісії та/або витягу з рішення експертної команди з оцінювання повсякденного функціонування особи про групу та прич</w:t>
+              <w:t>. Копія довідки медико-соціальної експертної комісії або витягу з рішення експертної команди з оцінювання повсякденного функціонування особи про групу та прич</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="st42"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">ину інвалідності на _____ </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="st42"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>арк</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="st42"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE3C94" w:rsidRPr="000537B9" w14:paraId="188692A9" w14:textId="77777777" w:rsidTr="00072826">
+      <w:tr w:rsidR="00DE3C94" w:rsidRPr="000537B9" w14:paraId="6AD81761" w14:textId="77777777" w:rsidTr="00072826">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="105" w:type="pct"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="848" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0AE42361" w14:textId="77777777" w:rsidR="00DE3C94" w:rsidRPr="000537B9" w:rsidRDefault="00DE3C94" w:rsidP="00072826">
+          <w:p w14:paraId="6BF45D9C" w14:textId="77777777" w:rsidR="00DE3C94" w:rsidRPr="000537B9" w:rsidRDefault="00DE3C94" w:rsidP="00072826">
             <w:pPr>
               <w:spacing w:before="120" w:line="228" w:lineRule="auto"/>
               <w:ind w:left="567" w:firstLine="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4047" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6D2DFE6D" w14:textId="77777777" w:rsidR="00DE3C94" w:rsidRPr="000537B9" w:rsidRDefault="00DE3C94" w:rsidP="00072826">
+          <w:p w14:paraId="18B82109" w14:textId="77777777" w:rsidR="00DE3C94" w:rsidRPr="000537B9" w:rsidRDefault="00DE3C94" w:rsidP="00072826">
             <w:pPr>
               <w:spacing w:before="60" w:line="228" w:lineRule="auto"/>
               <w:ind w:left="567" w:hanging="334"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000537B9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Копія висновку лікарсько-консультативної комісії </w:t>
             </w:r>
             <w:r w:rsidRPr="000537B9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:br/>
               <w:t>лікувально-профілактичного закладу про встановлення особі віком до 18 років категорії “дитина з інвалідністю” на ___ арк.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE3C94" w:rsidRPr="000537B9" w14:paraId="5C659FC1" w14:textId="77777777" w:rsidTr="00072826">
+      <w:tr w:rsidR="00DE3C94" w:rsidRPr="000537B9" w14:paraId="7C5C19A8" w14:textId="77777777" w:rsidTr="00072826">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="105" w:type="pct"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="848" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7DB528FE" w14:textId="77777777" w:rsidR="00DE3C94" w:rsidRPr="000537B9" w:rsidRDefault="00DE3C94" w:rsidP="00072826">
+          <w:p w14:paraId="7F05DE85" w14:textId="77777777" w:rsidR="00DE3C94" w:rsidRPr="000537B9" w:rsidRDefault="00DE3C94" w:rsidP="00072826">
             <w:pPr>
               <w:spacing w:before="120" w:line="228" w:lineRule="auto"/>
               <w:ind w:left="567" w:firstLine="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000537B9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4047" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="29F2A30B" w14:textId="77777777" w:rsidR="00DE3C94" w:rsidRPr="000537B9" w:rsidRDefault="00DE3C94" w:rsidP="00072826">
+          <w:p w14:paraId="1F367EF1" w14:textId="77777777" w:rsidR="00DE3C94" w:rsidRDefault="00DE3C94" w:rsidP="00072826">
             <w:pPr>
               <w:spacing w:before="60" w:line="228" w:lineRule="auto"/>
               <w:ind w:left="567" w:hanging="334"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000537B9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>6. Копія витягу з інформаційно-аналітичної системи “Облік відомостей про притягнення особи до кримінальної відповідальності та наявності судимості” на ___ арк.</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="08B0A950" w14:textId="77777777" w:rsidR="0099581E" w:rsidRPr="0099581E" w:rsidRDefault="0099581E" w:rsidP="0099581E">
+            <w:pPr>
+              <w:spacing w:before="60" w:line="228" w:lineRule="auto"/>
+              <w:ind w:left="567" w:hanging="334"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0099581E">
+              <w:rPr>
+                <w:rStyle w:val="st42"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0099581E">
+              <w:rPr>
+                <w:rStyle w:val="st30"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0099581E">
+              <w:rPr>
+                <w:rStyle w:val="st42"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="st42"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0099581E">
+              <w:rPr>
+                <w:rStyle w:val="st42"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Витяг з Єдиного реєстру досудових розслідувань про відкриття кримінального провадження стосовно факту одержання постраждалою особою ушкоджень здоров’я, одержаних від вибухонебезпечних предметів та/або інших документів, які підтверджують залучення особи до кримінального провадження як потерпілої, на ___ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0099581E">
+              <w:rPr>
+                <w:rStyle w:val="st42"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>арк</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0099581E">
+              <w:rPr>
+                <w:rStyle w:val="st42"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE3C94" w:rsidRPr="000537B9" w14:paraId="5D927F54" w14:textId="77777777" w:rsidTr="00072826">
+      <w:tr w:rsidR="00DE3C94" w:rsidRPr="000537B9" w14:paraId="22F39265" w14:textId="77777777" w:rsidTr="00072826">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="105" w:type="pct"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="848" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="41AEA93F" w14:textId="77777777" w:rsidR="00DE3C94" w:rsidRPr="000537B9" w:rsidRDefault="00DE3C94" w:rsidP="00072826">
+          <w:p w14:paraId="745139B0" w14:textId="77777777" w:rsidR="00DE3C94" w:rsidRPr="000537B9" w:rsidRDefault="00DE3C94" w:rsidP="00072826">
             <w:pPr>
               <w:spacing w:before="120" w:line="228" w:lineRule="auto"/>
               <w:ind w:left="567" w:firstLine="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000537B9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4047" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="649FB292" w14:textId="77777777" w:rsidR="00DE3C94" w:rsidRPr="000537B9" w:rsidRDefault="00DE3C94" w:rsidP="00072826">
+          <w:p w14:paraId="6B1F1849" w14:textId="77777777" w:rsidR="00DE3C94" w:rsidRPr="000537B9" w:rsidRDefault="00DE3C94" w:rsidP="00072826">
             <w:pPr>
               <w:spacing w:before="60" w:line="228" w:lineRule="auto"/>
               <w:ind w:left="567" w:hanging="334"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000537B9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>7. Копії інших документів на ___ арк.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="582B8FC2" w14:textId="77777777" w:rsidR="00DE3C94" w:rsidRPr="000537B9" w:rsidRDefault="00DE3C94" w:rsidP="00DE3C94">
+    <w:p w14:paraId="7543F97D" w14:textId="77777777" w:rsidR="00DE3C94" w:rsidRPr="000537B9" w:rsidRDefault="00DE3C94" w:rsidP="00DE3C94">
       <w:pPr>
         <w:spacing w:line="228" w:lineRule="auto"/>
         <w:ind w:left="567" w:firstLine="1"/>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9464" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3369"/>
         <w:gridCol w:w="6095"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DE3C94" w:rsidRPr="000537B9" w14:paraId="33D82AA5" w14:textId="77777777" w:rsidTr="00072826">
+      <w:tr w:rsidR="00DE3C94" w:rsidRPr="000537B9" w14:paraId="49D518FA" w14:textId="77777777" w:rsidTr="00072826">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1780" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1A36E1F1" w14:textId="77777777" w:rsidR="00DE3C94" w:rsidRPr="000537B9" w:rsidRDefault="00DE3C94" w:rsidP="00072826">
+          <w:p w14:paraId="4BC73795" w14:textId="77777777" w:rsidR="00DE3C94" w:rsidRPr="000537B9" w:rsidRDefault="00DE3C94" w:rsidP="00072826">
             <w:pPr>
               <w:spacing w:line="228" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000537B9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>______________________</w:t>
             </w:r>
             <w:r w:rsidRPr="000537B9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="000537B9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>(дата)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3220" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="46869392" w14:textId="77777777" w:rsidR="00DE3C94" w:rsidRPr="000537B9" w:rsidRDefault="00DE3C94" w:rsidP="00072826">
+          <w:p w14:paraId="34AC1CAE" w14:textId="77777777" w:rsidR="00DE3C94" w:rsidRPr="000537B9" w:rsidRDefault="00DE3C94" w:rsidP="00072826">
             <w:pPr>
               <w:spacing w:line="228" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000537B9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>__________________________</w:t>
             </w:r>
             <w:r w:rsidRPr="000537B9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="000537B9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>(підпис)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="06E8D748" w14:textId="77777777" w:rsidR="00DE3C94" w:rsidRPr="000537B9" w:rsidRDefault="00DE3C94" w:rsidP="00DE3C94">
+    <w:p w14:paraId="0F2BF987" w14:textId="77777777" w:rsidR="00DE3C94" w:rsidRPr="000537B9" w:rsidRDefault="00DE3C94" w:rsidP="00DE3C94">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="966"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="228" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000537B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>__________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D97A8BE" w14:textId="77777777" w:rsidR="00DE3C94" w:rsidRPr="000537B9" w:rsidRDefault="00DE3C94" w:rsidP="00DE3C94">
+    <w:p w14:paraId="25106731" w14:textId="77777777" w:rsidR="00DE3C94" w:rsidRPr="000537B9" w:rsidRDefault="00DE3C94" w:rsidP="00DE3C94">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="966"/>
         </w:tabs>
         <w:spacing w:before="60" w:line="228" w:lineRule="auto"/>
         <w:ind w:left="1036" w:hanging="1036"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000537B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Примітка. Заява подається постраждалою особою особисто чи її законним представником або уповноваженою особою.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E3154B8" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000" w:rsidP="00DE3C94">
-[...56 lines deleted...]
-      <w:r w:rsidRPr="00092BA9">
+    <w:p w14:paraId="015390A8" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000" w:rsidP="00DE3C94">
+      <w:pPr>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DE125F0" w14:textId="77777777" w:rsidR="00B228BC" w:rsidRDefault="00B228BC" w:rsidP="00DE3C94">
+      <w:pPr>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41796F23" w14:textId="77777777" w:rsidR="00B228BC" w:rsidRPr="0099581E" w:rsidRDefault="0099581E" w:rsidP="0099581E">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0099581E">
         <w:rPr>
           <w:rStyle w:val="st46"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">{Додаток 1 в редакції Постанови КМ </w:t>
       </w:r>
-      <w:r w:rsidRPr="00092BA9">
+      <w:r w:rsidRPr="0099581E">
         <w:rPr>
           <w:rStyle w:val="st131"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>№ 1186 від 15.10.2024</w:t>
       </w:r>
-      <w:r w:rsidRPr="00092BA9">
+      <w:r w:rsidRPr="0099581E">
         <w:rPr>
           <w:rStyle w:val="st46"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00092BA9">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; із змінами, внесеними згідно з Постановами КМ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0099581E">
         <w:rPr>
           <w:rStyle w:val="st131"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>№ 1338 від 15.11.2024</w:t>
       </w:r>
-      <w:r w:rsidRPr="00092BA9">
+      <w:r w:rsidRPr="0099581E">
         <w:rPr>
           <w:rStyle w:val="st46"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0099581E">
+        <w:rPr>
+          <w:rStyle w:val="st131"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>№ 792 від 02.07.2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0099581E">
+        <w:rPr>
+          <w:rStyle w:val="st46"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>}</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00B228BC" w:rsidRPr="00092BA9">
+    <w:sectPr w:rsidR="00B228BC" w:rsidRPr="0099581E">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="850" w:right="850" w:bottom="850" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Antiqua">
-    <w:altName w:val="Microsoft YaHei"/>
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DE3C94"/>
     <w:rsid w:val="000537B9"/>
     <w:rsid w:val="00092BA9"/>
     <w:rsid w:val="0040538F"/>
+    <w:rsid w:val="00540E94"/>
     <w:rsid w:val="00566F37"/>
-    <w:rsid w:val="00690A12"/>
     <w:rsid w:val="00755F81"/>
     <w:rsid w:val="007F5049"/>
-    <w:rsid w:val="008D1003"/>
+    <w:rsid w:val="0090150C"/>
+    <w:rsid w:val="0099581E"/>
     <w:rsid w:val="00A06ADD"/>
     <w:rsid w:val="00AF1D8A"/>
     <w:rsid w:val="00B228BC"/>
+    <w:rsid w:val="00C26B5C"/>
     <w:rsid w:val="00DE3C94"/>
     <w:rsid w:val="00F52429"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="uk-UA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="504D16E2"/>
+  <w14:docId w14:val="5FB30B0D"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{86C11B77-2C08-42A6-946E-5DF1942420A4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -1991,50 +2113,63 @@
     <w:rsid w:val="00B228BC"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0000FF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="st46">
     <w:name w:val="st46"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B228BC"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="st42">
     <w:name w:val="st42"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00092BA9"/>
     <w:rPr>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="st30">
+    <w:name w:val="st30"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0099581E"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Офіс">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -2275,81 +2410,81 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BAE49675-FC2A-44B1-AC9A-453C70995F75}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7EF028F8-BE1D-4555-974E-A6AFA4D26CA5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>2813</Words>
-  <Characters>1604</Characters>
+  <Words>3036</Words>
+  <Characters>1731</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>13</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>14</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Назва</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4409</CharactersWithSpaces>
+  <CharactersWithSpaces>4758</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Веретюк Ольга Іванівна</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>