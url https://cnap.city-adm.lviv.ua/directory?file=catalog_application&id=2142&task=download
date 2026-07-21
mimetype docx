--- v0 (2026-06-04)
+++ v1 (2026-07-21)
@@ -3,228 +3,373 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="020CE1C9" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="00DE518E" w:rsidRDefault="00186B87" w:rsidP="00186B87">
+    <w:p w14:paraId="2138FC4A" w14:textId="77777777" w:rsidR="007A7CB7" w:rsidRPr="00186B87" w:rsidRDefault="007A7CB7" w:rsidP="007A7CB7">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="2977"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00186B87">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Додаток</w:t>
+      </w:r>
+      <w:r w:rsidR="005C27A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00186B87">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>до Порядку</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">(в редакції постанови Кабінету Міністрів України </w:t>
+      </w:r>
+      <w:r w:rsidR="00B41EF8" w:rsidRPr="00140A76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">від </w:t>
+      </w:r>
+      <w:r w:rsidR="00B41EF8" w:rsidRPr="00B41EF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15 </w:t>
+      </w:r>
+      <w:r w:rsidR="00B41EF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жовтня</w:t>
+      </w:r>
+      <w:r w:rsidR="00B41EF8" w:rsidRPr="00140A76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00B41EF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00B41EF8" w:rsidRPr="00B41EF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00B41EF8" w:rsidRPr="00140A76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> р. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B41EF8" w:rsidRPr="00140A76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ </w:t>
+      </w:r>
+      <w:r w:rsidR="00B41EF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>1171</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="223353E3" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="00DE518E" w:rsidRDefault="00186B87" w:rsidP="00186B87">
       <w:pPr>
         <w:pStyle w:val="ShapkaDocumentu"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="2121"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE518E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>_____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="433E7BDD" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="00DE518E" w:rsidRDefault="00186B87" w:rsidP="00186B87">
+    <w:p w14:paraId="2625FD5D" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="00DE518E" w:rsidRDefault="00186B87" w:rsidP="00186B87">
       <w:pPr>
         <w:pStyle w:val="ShapkaDocumentu"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="2121"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE518E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE518E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>найменування структурного підрозділу, на який покладено функції з питань ветеранської політики, районної, районної у мм. Києві та Севастополі держадміністрації, виконавчого органу міської, районної у місті ради)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F22AEB2" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="00DE518E" w:rsidRDefault="00186B87" w:rsidP="00186B87">
+    <w:p w14:paraId="1A75A0B8" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="00DE518E" w:rsidRDefault="00186B87" w:rsidP="00186B87">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0094B23E" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="003A1035" w:rsidRDefault="00186B87" w:rsidP="00186B87">
+    <w:p w14:paraId="2DA374B5" w14:textId="77777777" w:rsidR="00186B87" w:rsidRDefault="00186B87" w:rsidP="00186B87">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A1035">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ЗАЯВА</w:t>
       </w:r>
       <w:r w:rsidRPr="003A1035">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
         <w:t>про надання статусу члена сім’ї загиблого (померлого)</w:t>
       </w:r>
       <w:r w:rsidRPr="003A1035">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
         <w:t>Захисника чи Захисниці України</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6386A440" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="003A1035" w:rsidRDefault="00186B87" w:rsidP="008729F1">
+    <w:p w14:paraId="72C110A1" w14:textId="77777777" w:rsidR="00A54794" w:rsidRPr="003A1035" w:rsidRDefault="00A54794" w:rsidP="00186B87">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73A7D843" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="003A1035" w:rsidRDefault="00186B87" w:rsidP="008729F1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9071"/>
         </w:tabs>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A1035">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Я, </w:t>
       </w:r>
       <w:r w:rsidR="008729F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="003A1035">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F582024" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="003A1035" w:rsidRDefault="00186B87" w:rsidP="00186B87">
+    <w:p w14:paraId="09207236" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="003A1035" w:rsidRDefault="00186B87" w:rsidP="00186B87">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A1035">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>(прізвище, власне ім’я, по батькові (за наявності) особи, яка подає заяву</w:t>
       </w:r>
       <w:r w:rsidRPr="003A1035">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="003A1035">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32D5D1CE" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="003A1035" w:rsidRDefault="00186B87" w:rsidP="008729F1">
+    <w:p w14:paraId="3CCA3C70" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="003A1035" w:rsidRDefault="00186B87" w:rsidP="008729F1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9071"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A1035">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>д</w:t>
       </w:r>
       <w:r w:rsidR="003A1035">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
@@ -285,781 +430,808 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>адреса електронної пошти __________________, задеклароване/</w:t>
       </w:r>
       <w:r w:rsidR="003A1035">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003A1035">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>зареєстроване місце проживання (перебування) або фактичне місце проживання (для внутрішньо переміщених осіб) (підкреслити необхідне) ________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FDEA5AD" w14:textId="77777777" w:rsidR="00186B87" w:rsidRDefault="00186B87" w:rsidP="003A1035">
+    <w:p w14:paraId="357D5EB8" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="00B13426" w:rsidRDefault="00186B87" w:rsidP="003A1035">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="4762"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="9566"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A1035">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">________________________________________________________________, довідка про взяття на облік внутрішньо переміщеної особи: номер (за наявності) _____________________, видана ______________________, </w:t>
       </w:r>
       <w:r w:rsidR="003A1035">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="003A1035">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
-        <w:t>дата видачі __________________ (для внутрішньо переміщених осіб), паспорт громадянина України/тимчасове посвідчення громадянина України (для громадян України), паспортний документ іноземця або документ, що посвідчує особу без громадянства, посвідка на постійне проживання, посвідка на тимчасове проживання, посвідчення біженця, посвідчення особи, яка потребує додаткового захисту, або інший документ, що підтверджує законність перебування іноземця або особи без громадянства на території України, крім довідки про звернення за захистом в Україні (для іноземців та осіб без громадянства):</w:t>
+        <w:t xml:space="preserve">дата видачі __________________ (для внутрішньо переміщених осіб), паспорт громадянина України/тимчасове посвідчення громадянина України (для громадян України), паспортний документ іноземця або документ, що посвідчує особу без громадянства, посвідка на постійне проживання, посвідка на тимчасове проживання, посвідчення біженця, посвідчення особи, яка потребує додаткового захисту, або інший документ, що підтверджує законність перебування іноземця або особи без громадянства на території </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B13426">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>України, крім довідки про звернення за захистом в Україні</w:t>
+      </w:r>
+      <w:r w:rsidR="00B13426" w:rsidRPr="00B13426">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B13426" w:rsidRPr="00B13426">
+        <w:rPr>
+          <w:rStyle w:val="st42"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>та довідки про звернення за визнанням особою без громадянства</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B13426">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (для іноземців та осіб без громадянства):</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1532"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="964"/>
+        <w:gridCol w:w="1550"/>
+        <w:gridCol w:w="1457"/>
+        <w:gridCol w:w="1094"/>
+        <w:gridCol w:w="2194"/>
+        <w:gridCol w:w="1903"/>
+        <w:gridCol w:w="976"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00186B87" w:rsidRPr="003A1035" w14:paraId="298D63C9" w14:textId="77777777" w:rsidTr="00CB6930">
+      <w:tr w:rsidR="00186B87" w:rsidRPr="003A1035" w14:paraId="76EA60B4" w14:textId="77777777" w:rsidTr="00D142CF">
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2B86AF85" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="003A1035" w:rsidRDefault="00186B87" w:rsidP="00696489">
+          <w:p w14:paraId="25A77E01" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="003A1035" w:rsidRDefault="00186B87" w:rsidP="00696489">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A1035">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>Найменування документа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="69085AB4" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="003A1035" w:rsidRDefault="00186B87" w:rsidP="00696489">
+          <w:p w14:paraId="2599B8F1" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="003A1035" w:rsidRDefault="00186B87" w:rsidP="00696489">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A1035">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>Серія (за наявності)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="596" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="008C9FFC" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="003A1035" w:rsidRDefault="00186B87" w:rsidP="00696489">
+          <w:p w14:paraId="1558C175" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="003A1035" w:rsidRDefault="00186B87" w:rsidP="00696489">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A1035">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>Номер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1196" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2DE22BF0" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="003A1035" w:rsidRDefault="00186B87" w:rsidP="00696489">
+          <w:p w14:paraId="0902590F" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="003A1035" w:rsidRDefault="00186B87" w:rsidP="00696489">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A1035">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>Унікальний номер запису в Єдиному державному демографічному реєстрі (за наявності)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1037" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="58BC622A" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="003A1035" w:rsidRDefault="00186B87" w:rsidP="00696489">
+          <w:p w14:paraId="3A1F46BA" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="003A1035" w:rsidRDefault="00186B87" w:rsidP="00696489">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A1035">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>Найменування органу, який видав документ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="532" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4E0ED1A4" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="003A1035" w:rsidRDefault="00186B87" w:rsidP="00696489">
+          <w:p w14:paraId="5CE922D6" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="003A1035" w:rsidRDefault="00186B87" w:rsidP="00696489">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A1035">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>Дата видачі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB6930" w:rsidRPr="003A1035" w14:paraId="4FC42827" w14:textId="77777777" w:rsidTr="00CB6930">
+      <w:tr w:rsidR="00D142CF" w:rsidRPr="003A1035" w14:paraId="39E40920" w14:textId="77777777" w:rsidTr="00D142CF">
         <w:trPr>
-          <w:trHeight w:val="1096"/>
+          <w:trHeight w:val="2161"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34CB2C26" w14:textId="77777777" w:rsidR="00CB6930" w:rsidRPr="003A1035" w:rsidRDefault="00CB6930" w:rsidP="00696489">
+          <w:p w14:paraId="0C0B0311" w14:textId="77777777" w:rsidR="00D142CF" w:rsidRPr="003A1035" w:rsidRDefault="00D142CF" w:rsidP="00696489">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71697D27" w14:textId="77777777" w:rsidR="00CB6930" w:rsidRPr="003A1035" w:rsidRDefault="00CB6930" w:rsidP="00696489">
+          <w:p w14:paraId="1D814FD6" w14:textId="77777777" w:rsidR="00D142CF" w:rsidRPr="003A1035" w:rsidRDefault="00D142CF" w:rsidP="00696489">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="596" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76F328B7" w14:textId="77777777" w:rsidR="00CB6930" w:rsidRPr="003A1035" w:rsidRDefault="00CB6930" w:rsidP="00696489">
+          <w:p w14:paraId="04E0821D" w14:textId="77777777" w:rsidR="00D142CF" w:rsidRPr="003A1035" w:rsidRDefault="00D142CF" w:rsidP="00696489">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1196" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="696DF5E1" w14:textId="77777777" w:rsidR="00CB6930" w:rsidRPr="003A1035" w:rsidRDefault="00CB6930" w:rsidP="00696489">
+          <w:p w14:paraId="33EC3CF2" w14:textId="77777777" w:rsidR="00D142CF" w:rsidRPr="003A1035" w:rsidRDefault="00D142CF" w:rsidP="00696489">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1037" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A7EAD41" w14:textId="77777777" w:rsidR="00CB6930" w:rsidRPr="003A1035" w:rsidRDefault="00CB6930" w:rsidP="00696489">
+          <w:p w14:paraId="08EAE26A" w14:textId="77777777" w:rsidR="00D142CF" w:rsidRPr="003A1035" w:rsidRDefault="00D142CF" w:rsidP="00696489">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="532" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28C95B66" w14:textId="77777777" w:rsidR="00CB6930" w:rsidRPr="003A1035" w:rsidRDefault="00CB6930" w:rsidP="00696489">
+          <w:p w14:paraId="35FCAF76" w14:textId="77777777" w:rsidR="00D142CF" w:rsidRPr="003A1035" w:rsidRDefault="00D142CF" w:rsidP="00696489">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3039DC61" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="003A1035" w:rsidRDefault="00186B87" w:rsidP="005C27A5">
+    <w:p w14:paraId="188CC7FD" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="003A1035" w:rsidRDefault="00186B87" w:rsidP="005C27A5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A1035">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>реєстраційний номер облікової картки платника податків або серія (за наявності) та номер паспорта громадянина України (для фізичних осіб, які через свої релігійні переконання відмовляються від прийняття реєстраційного номера облікової картки платника податків та повідомили про це відповідному контролюючому органу і мають відповідну відмітку в паспорті)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpX="68" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="3150" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="520"/>
-[...9 lines deleted...]
-        <w:gridCol w:w="515"/>
+        <w:gridCol w:w="528"/>
+        <w:gridCol w:w="528"/>
+        <w:gridCol w:w="527"/>
+        <w:gridCol w:w="527"/>
+        <w:gridCol w:w="526"/>
+        <w:gridCol w:w="525"/>
+        <w:gridCol w:w="526"/>
+        <w:gridCol w:w="525"/>
+        <w:gridCol w:w="525"/>
+        <w:gridCol w:w="524"/>
+        <w:gridCol w:w="522"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00186B87" w:rsidRPr="00DE518E" w14:paraId="4F3371A7" w14:textId="77777777" w:rsidTr="00696489">
+      <w:tr w:rsidR="00186B87" w:rsidRPr="00DE518E" w14:paraId="204027E9" w14:textId="77777777" w:rsidTr="00696489">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="456" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="68" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="68" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="36C83E38" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="00DE518E" w:rsidRDefault="00186B87" w:rsidP="00696489">
+          <w:p w14:paraId="6BE0EC48" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="00DE518E" w:rsidRDefault="00186B87" w:rsidP="00696489">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Antiqua"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="456" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3B07C109" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="00DE518E" w:rsidRDefault="00186B87" w:rsidP="00696489">
+          <w:p w14:paraId="2ED568EA" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="00DE518E" w:rsidRDefault="00186B87" w:rsidP="00696489">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Antiqua"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="456" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="68" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="68" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3385562E" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="00DE518E" w:rsidRDefault="00186B87" w:rsidP="00696489">
+          <w:p w14:paraId="4C269C11" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="00DE518E" w:rsidRDefault="00186B87" w:rsidP="00696489">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Antiqua"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="456" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1D47E95F" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="00DE518E" w:rsidRDefault="00186B87" w:rsidP="00696489">
+          <w:p w14:paraId="003E27D3" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="00DE518E" w:rsidRDefault="00186B87" w:rsidP="00696489">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Antiqua"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="68" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="68" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6AD0A000" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="00DE518E" w:rsidRDefault="00186B87" w:rsidP="00696489">
+          <w:p w14:paraId="6B8A6F7D" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="00DE518E" w:rsidRDefault="00186B87" w:rsidP="00696489">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Antiqua"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="60970C92" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="00DE518E" w:rsidRDefault="00186B87" w:rsidP="00696489">
+          <w:p w14:paraId="38E40433" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="00DE518E" w:rsidRDefault="00186B87" w:rsidP="00696489">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Antiqua"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1DCA1E86" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="00DE518E" w:rsidRDefault="00186B87" w:rsidP="00696489">
+          <w:p w14:paraId="1E81EF12" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="00DE518E" w:rsidRDefault="00186B87" w:rsidP="00696489">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Antiqua"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E01BA37" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="00DE518E" w:rsidRDefault="00186B87" w:rsidP="00696489">
+          <w:p w14:paraId="79BD5782" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="00DE518E" w:rsidRDefault="00186B87" w:rsidP="00696489">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Antiqua"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="68" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="68" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5351D161" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="00DE518E" w:rsidRDefault="00186B87" w:rsidP="00696489">
+          <w:p w14:paraId="6FD30B7D" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="00DE518E" w:rsidRDefault="00186B87" w:rsidP="00696489">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Antiqua"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="453" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="04DA6AC1" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="00DE518E" w:rsidRDefault="00186B87" w:rsidP="00696489">
+          <w:p w14:paraId="0E6C9E98" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="00DE518E" w:rsidRDefault="00186B87" w:rsidP="00696489">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Antiqua"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="453" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4A3E32E6" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="005C27A5" w:rsidRDefault="00186B87" w:rsidP="00696489">
+          <w:p w14:paraId="780CDB26" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="005C27A5" w:rsidRDefault="00186B87" w:rsidP="00696489">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Antiqua"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C27A5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Antiqua"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="039BF42E" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="00DE518E" w:rsidRDefault="00186B87" w:rsidP="00186B87">
+    <w:p w14:paraId="5847C6B9" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="00DE518E" w:rsidRDefault="00186B87" w:rsidP="00186B87">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10F33A64" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="00DE518E" w:rsidRDefault="00186B87" w:rsidP="00186B87">
+    <w:p w14:paraId="549F8012" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="00DE518E" w:rsidRDefault="00186B87" w:rsidP="00186B87">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E13D236" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="003A1035" w:rsidRDefault="00186B87" w:rsidP="003A1035">
+    <w:p w14:paraId="06011CB7" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="003A1035" w:rsidRDefault="00186B87" w:rsidP="003A1035">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="9571"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A1035">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">прошу згідно з Порядком надання статусу члена сім’ї загиблого (померлого) Захисника чи Захисниці України, затвердженим постановою </w:t>
-[...9 lines deleted...]
-        <w:t>Кабінету Міністрів України від 23 вересня 2015 р. № 740</w:t>
+        <w:t>прошу згідно з Порядком надання статусу члена сім’ї загиблого (померлого) Захисника чи Захисниці України, затвердженим постановою Кабінету Міністрів України від 23 вересня 2015 р. № 740</w:t>
       </w:r>
       <w:r w:rsidR="007A7CB7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007A7CB7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(Офіційний вісник України, 2015 р., № 78, ст. 2605; 2024 р., № 37, ст. 2305)</w:t>
       </w:r>
       <w:r w:rsidRPr="003A1035">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
@@ -1162,129 +1334,129 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>_____________________</w:t>
       </w:r>
       <w:r w:rsidR="005C27A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
       <w:r w:rsidR="007A7CB7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>____</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39745130" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="00DE518E" w:rsidRDefault="00186B87" w:rsidP="005C27A5">
+    <w:p w14:paraId="73B75AB7" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="00DE518E" w:rsidRDefault="00186B87" w:rsidP="005C27A5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="9571"/>
         </w:tabs>
         <w:ind w:firstLine="4961"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE518E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>(прізвище, власне ім’я,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E5B63AC" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="00DE518E" w:rsidRDefault="00186B87" w:rsidP="00186B87">
+    <w:p w14:paraId="5C200E32" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="00DE518E" w:rsidRDefault="00186B87" w:rsidP="00186B87">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="9571"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE518E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>___________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="530B9107" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="00DE518E" w:rsidRDefault="005C27A5" w:rsidP="005C27A5">
+    <w:p w14:paraId="54CD8DC6" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="00DE518E" w:rsidRDefault="005C27A5" w:rsidP="005C27A5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="9571"/>
         </w:tabs>
         <w:spacing w:after="80"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE518E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">по батькові (за наявності) </w:t>
       </w:r>
       <w:r w:rsidR="00186B87" w:rsidRPr="00DE518E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>особи, якій надається статус)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DC7A7AF" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="003A1035" w:rsidRDefault="00186B87" w:rsidP="00186B87">
+    <w:p w14:paraId="6CC4B733" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="003A1035" w:rsidRDefault="00186B87" w:rsidP="00186B87">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="9571"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A1035">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>статус члена сім’ї загиблого (померлого) Захисника чи Захисниці України відповідно до пункту ___ (зазначити пункт) частини першої статті 10</w:t>
       </w:r>
       <w:r w:rsidRPr="003A1035">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -1301,121 +1473,121 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закону України “Про статус ветеранів війни, гарантії їх соціального захисту” у зв’язку із смертю (зникненням безвісти) члена сім’ї ___________________________________________________</w:t>
       </w:r>
       <w:r w:rsidR="003A1035">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>_______</w:t>
       </w:r>
       <w:r w:rsidRPr="003A1035">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>______</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F78E539" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="00DE518E" w:rsidRDefault="00186B87" w:rsidP="003A1035">
+    <w:p w14:paraId="51B50A4D" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="00DE518E" w:rsidRDefault="00186B87" w:rsidP="003A1035">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="9571"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE518E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>(прізвище, власне ім’я, по батькові (за наявності)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BFEB744" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="00DE518E" w:rsidRDefault="00186B87" w:rsidP="00186B87">
+    <w:p w14:paraId="2958FFAB" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="00DE518E" w:rsidRDefault="00186B87" w:rsidP="00186B87">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="9571"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE518E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>___________________________________________________________________________,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45C97369" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="00DE518E" w:rsidRDefault="00186B87" w:rsidP="003A1035">
+    <w:p w14:paraId="565518D7" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="00DE518E" w:rsidRDefault="00186B87" w:rsidP="003A1035">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="9571"/>
         </w:tabs>
         <w:spacing w:after="80"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:strike/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE518E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>загиблої (померлої) особи)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C5D5677" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="003A1035" w:rsidRDefault="00186B87" w:rsidP="00186B87">
+    <w:p w14:paraId="19A6C228" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="003A1035" w:rsidRDefault="00186B87" w:rsidP="00186B87">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="9571"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A1035">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>що підтверджується свідоцтвом про смерть: серія (за наявності) ______, номер (за наявності) __________, видане _______________</w:t>
       </w:r>
       <w:r w:rsidR="003A1035">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -1449,418 +1621,455 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>_____</w:t>
       </w:r>
       <w:r w:rsidR="003A1035">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
       <w:r w:rsidRPr="003A1035">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03CAEC79" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="003A1035" w:rsidRDefault="00186B87" w:rsidP="005C27A5">
+    <w:p w14:paraId="2D73280A" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="003A1035" w:rsidRDefault="00186B87" w:rsidP="005C27A5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="9571"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A1035">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                             </w:t>
       </w:r>
       <w:r w:rsidR="003A1035">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">             </w:t>
       </w:r>
       <w:r w:rsidRPr="003A1035">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">                                          (назва суду) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ADE9E40" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="003A1035" w:rsidRDefault="003A1035" w:rsidP="00186B87">
+    <w:p w14:paraId="35D3C141" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="003A1035" w:rsidRDefault="003A1035" w:rsidP="00186B87">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="9571"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>від ____</w:t>
       </w:r>
       <w:r w:rsidR="00186B87" w:rsidRPr="003A1035">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">_______________ у </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>справі № ____________________</w:t>
       </w:r>
       <w:r w:rsidR="00186B87" w:rsidRPr="003A1035">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
-        <w:t>__________),  постановою (рішенням) військово-лікарської (лікарсько-експертної, медичної) комісії або висновком судово-медичної експертизи (підкреслити необхідне)  __________________________</w:t>
+        <w:t xml:space="preserve">__________),  </w:t>
+      </w:r>
+      <w:r w:rsidR="00B13426" w:rsidRPr="00B13426">
+        <w:rPr>
+          <w:rStyle w:val="st42"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>постановою (рішенням, протоколом засідання) військово-лікарської (лікарсько-експертної, медичної) комісії або висновком судово-медичної експертизи, або лікарським свідоцтвом про смерть (підкреслити необхідне)</w:t>
+      </w:r>
+      <w:r w:rsidR="00186B87" w:rsidRPr="003A1035">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  __________________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>____________________________</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="6969AAE1" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="003A1035" w:rsidRDefault="00186B87" w:rsidP="005C27A5">
+      <w:r w:rsidR="00B13426">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17A9A83E" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="003A1035" w:rsidRDefault="00186B87" w:rsidP="005C27A5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="9571"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A1035">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                (зазначаються дата</w:t>
       </w:r>
       <w:r w:rsidR="005C27A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> видачі</w:t>
       </w:r>
       <w:r w:rsidRPr="003A1035">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>, номер, вид та ким видано документ)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15CD6B55" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="003A1035" w:rsidRDefault="00186B87" w:rsidP="00186B87">
+    <w:p w14:paraId="62A80CE4" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="003A1035" w:rsidRDefault="00186B87" w:rsidP="00186B87">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="9571"/>
         </w:tabs>
         <w:spacing w:after="80"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A1035">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="049B5D72" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="003A1035" w:rsidRDefault="00186B87" w:rsidP="00186B87">
+    <w:p w14:paraId="640373C6" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="003A1035" w:rsidRDefault="00186B87" w:rsidP="00186B87">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="9571"/>
         </w:tabs>
         <w:spacing w:after="80"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A1035">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>як (зазначити необхідне):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="575C8F6B" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="003A1035" w:rsidRDefault="00186B87" w:rsidP="003A1035">
+    <w:p w14:paraId="737D50D0" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="003A1035" w:rsidRDefault="00186B87" w:rsidP="003A1035">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="653"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A1035">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>батьку/матері загиблого (померлого);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14F6CDC5" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="003A1035" w:rsidRDefault="00186B87" w:rsidP="003A1035">
+    <w:p w14:paraId="29922C42" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="003A1035" w:rsidRDefault="00186B87" w:rsidP="003A1035">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="653"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A1035">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>дружині/чоловікові загиблого (померлого);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B40C67F" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="003A1035" w:rsidRDefault="00186B87" w:rsidP="003A1035">
+    <w:p w14:paraId="67B89AA5" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="003A1035" w:rsidRDefault="00186B87" w:rsidP="003A1035">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="653"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A1035">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>дитині загиблого (померлого);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F0BDE5C" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="003A1035" w:rsidRDefault="00186B87" w:rsidP="003A1035">
+    <w:p w14:paraId="30118E66" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="003A1035" w:rsidRDefault="00186B87" w:rsidP="003A1035">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="653"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A1035">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">утриманцю загиблого (померлого), </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="655E62A9" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="003A1035" w:rsidRDefault="00186B87" w:rsidP="003A1035">
+    <w:p w14:paraId="2C90AC75" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="003A1035" w:rsidRDefault="00186B87" w:rsidP="003A1035">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="653"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A1035">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>що підтверджується (зазначити необхідне):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70FBD52B" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="003A1035" w:rsidRDefault="00186B87" w:rsidP="003A1035">
+    <w:p w14:paraId="4534D055" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="003A1035" w:rsidRDefault="00186B87" w:rsidP="003A1035">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="653"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A1035">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
-        <w:t>свідоцтвом про народження особи (для батьків загиблого (померлого): серія (за наявності) _____________, номер (за наявності) ______________, видане ____________, дата видачі ____________;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="082DC26B" w14:textId="77777777" w:rsidR="00186B87" w:rsidRDefault="00186B87" w:rsidP="003A1035">
+        <w:t xml:space="preserve">свідоцтвом про народження особи (для батьків загиблого (померлого): серія (за наявності) _____________, номер (за наявності) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A1035">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>______________, видане ____________, дата видачі ____________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16291FD4" w14:textId="77777777" w:rsidR="00186B87" w:rsidRDefault="00186B87" w:rsidP="003A1035">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="653"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A1035">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -1883,51 +2092,51 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>наявності) ____</w:t>
       </w:r>
       <w:r w:rsidR="008729F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
       <w:r w:rsidRPr="003A1035">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>___, номер (за наявності) __________________________, видане ________________________, дата видачі _________________;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E8836A5" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="003A1035" w:rsidRDefault="00186B87" w:rsidP="003A1035">
+    <w:p w14:paraId="42B6BE6A" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="003A1035" w:rsidRDefault="00186B87" w:rsidP="003A1035">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="653"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A1035">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -2022,172 +2231,162 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>______</w:t>
       </w:r>
       <w:r w:rsidR="005C27A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
       <w:r w:rsidRPr="003A1035">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>____;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AA5457D" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="003A1035" w:rsidRDefault="00186B87" w:rsidP="003A1035">
+    <w:p w14:paraId="77B3BD66" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="003A1035" w:rsidRDefault="00186B87" w:rsidP="003A1035">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="653"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A1035">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">довідкою про призначення пенсії в разі втрати годувальника (із </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="21679551" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="003A1035" w:rsidRDefault="00186B87" w:rsidP="003A1035">
+        <w:t>довідкою про призначення пенсії в разі втрати годувальника (із зазначенням прізвища, власного імені, по батькові (за наявності) загиблого (померлого) годувальника);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4575EA8A" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="003A1035" w:rsidRDefault="00186B87" w:rsidP="003A1035">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="653"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A1035">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>рішенням районної, районної у мм. Києві та Севастополі держадміністрації, виконавчого органу міської, районної у місті (у разі її утворення), сільської, селищної ради або суду про встановлення опіки чи піклування над дитиною-сиротою, дитиною, позбавленою батьківського піклування (у разі здійснення опіки або піклування над дітьми особи, яка загинула (пропала безвісти) або померла);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DD81427" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="003A1035" w:rsidRDefault="00186B87" w:rsidP="003A1035">
+    <w:p w14:paraId="57B38CF8" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="003A1035" w:rsidRDefault="00186B87" w:rsidP="003A1035">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="653"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A1035">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">рішенням суду або нотаріально посвідченим правочином, що підтверджує факт перебування заявника на утриманні загиблого (померлого) (для осіб, які не були членами сім’ї особи, яка загинула (пропала безвісти) або померла, але перебували на </w:t>
       </w:r>
       <w:r w:rsidR="000158D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>її</w:t>
       </w:r>
       <w:r w:rsidRPr="003A1035">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> утриманні).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0589D9D6" w14:textId="77777777" w:rsidR="005C27A5" w:rsidRDefault="00186B87" w:rsidP="003A1035">
+    <w:p w14:paraId="1E33E1F5" w14:textId="77777777" w:rsidR="005C27A5" w:rsidRDefault="00186B87" w:rsidP="003A1035">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="9571"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A1035">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>Безпосередня участь в антитерористичній операції або заходах із забезпечення національної безпеки і оборони, відсічі і стримування збройної агресії Російської Федерації в Донецькій та Луганській областях, або у заходах, необхідних для забезпечення оборони України, захисту безпеки населення та інтересів держави у зв’язку з військовою агресією Російської Федерації проти України (</w:t>
       </w:r>
@@ -2213,259 +2412,277 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>, які входили до складу добровольчого формування територіальної громади додатково зазначаються реквізити контракту добровольця територіальної оборони)</w:t>
       </w:r>
       <w:r w:rsidRPr="003A1035">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> (підкреслити необхідне), підтверджується </w:t>
       </w:r>
       <w:r w:rsidR="003A1035">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
-        <w:t>___________________________</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1476AD07" w14:textId="77777777" w:rsidR="003A1035" w:rsidRDefault="005C27A5" w:rsidP="005C27A5">
+        <w:t>____________</w:t>
+      </w:r>
+      <w:r w:rsidR="00A54794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>______________________</w:t>
+      </w:r>
+      <w:r w:rsidR="003A1035">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>_______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47704201" w14:textId="77777777" w:rsidR="003A1035" w:rsidRDefault="005C27A5" w:rsidP="005C27A5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="9571"/>
         </w:tabs>
         <w:ind w:firstLine="5245"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE518E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>(зазначаються дата</w:t>
       </w:r>
       <w:r w:rsidR="00293541">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> видачі</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE518E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27D8A78E" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="003A1035" w:rsidRDefault="00186B87" w:rsidP="005C27A5">
+    <w:p w14:paraId="38A0FD93" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="003A1035" w:rsidRDefault="00186B87" w:rsidP="005C27A5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="9571"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A1035">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DA0CD66" w14:textId="77777777" w:rsidR="00186B87" w:rsidRDefault="00186B87" w:rsidP="005C27A5">
+    <w:p w14:paraId="132CC8BF" w14:textId="77777777" w:rsidR="00186B87" w:rsidRDefault="00186B87" w:rsidP="005C27A5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="9571"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE518E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>номер, вид та ким видано документ)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CF4A196" w14:textId="77777777" w:rsidR="005C27A5" w:rsidRPr="003A1035" w:rsidRDefault="005C27A5" w:rsidP="005C27A5">
+    <w:p w14:paraId="381E00C8" w14:textId="77777777" w:rsidR="005C27A5" w:rsidRPr="003A1035" w:rsidRDefault="005C27A5" w:rsidP="005C27A5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="9571"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A1035">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FE7E809" w14:textId="77777777" w:rsidR="00BE74D2" w:rsidRDefault="00186B87" w:rsidP="00BE74D2">
+    <w:p w14:paraId="7210D7BD" w14:textId="77777777" w:rsidR="00BE74D2" w:rsidRDefault="00186B87" w:rsidP="00BE74D2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="9571"/>
         </w:tabs>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A1035">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>***</w:t>
       </w:r>
       <w:r w:rsidR="000158D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="003A1035">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>Загиблий (померлий) виконував бойові завдання у складі ________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EBD745D" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="003A1035" w:rsidRDefault="00BE74D2" w:rsidP="00BE74D2">
+    <w:p w14:paraId="0B315AC2" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="003A1035" w:rsidRDefault="00BE74D2" w:rsidP="00BE74D2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="9571"/>
         </w:tabs>
         <w:spacing w:after="80"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A1035">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>(зазначається інформація про військову частину (орган, підрозділ), добровольче формування</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7525FE7B" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="003A1035" w:rsidRDefault="00186B87" w:rsidP="00186B87">
+    <w:p w14:paraId="7F7389EE" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="003A1035" w:rsidRDefault="00186B87" w:rsidP="00186B87">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="9571"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A1035">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DA0A7B3" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="003A1035" w:rsidRDefault="00186B87" w:rsidP="00186B87">
+    <w:p w14:paraId="0E7F7E47" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="003A1035" w:rsidRDefault="00186B87" w:rsidP="00186B87">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="9571"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A1035">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>територіальної громади, підприємство, установу чи організацію</w:t>
       </w:r>
       <w:r w:rsidR="000158D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
@@ -2476,328 +2693,363 @@
       <w:r w:rsidRPr="003A1035">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> де служив (працював) </w:t>
       </w:r>
       <w:r w:rsidR="003A1035">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="003A1035">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>загиблий (померлий)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="274E50FA" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="003A1035" w:rsidRDefault="00186B87" w:rsidP="003A1035">
+    <w:p w14:paraId="4C1C255C" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="003A1035" w:rsidRDefault="00186B87" w:rsidP="003A1035">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="9571"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A1035">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>Також повідомляю про:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02853D39" w14:textId="77777777" w:rsidR="00186B87" w:rsidRDefault="00186B87" w:rsidP="003A1035">
+    <w:p w14:paraId="6ED223C5" w14:textId="77777777" w:rsidR="00186B87" w:rsidRDefault="00186B87" w:rsidP="003A1035">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="9571"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A1035">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">наявність/відсутність (підкреслити необхідне) статусу: учасника бойових дій; особи з інвалідністю </w:t>
       </w:r>
       <w:r w:rsidR="00EB5C1F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>внаслідок війни; учасника війни;</w:t>
       </w:r>
       <w:r w:rsidRPr="003A1035">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> члена сім’ї загиблого (померлого) ветерана війни або члена сім’ї загиблого (померлого) Захисника чи Захисниці України</w:t>
+        <w:t xml:space="preserve"> члена </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A1035">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>сім’ї загиблого (померлого) ветерана війни або члена сім’ї загиблого (померлого) Захисника чи Захисниці України</w:t>
       </w:r>
       <w:r w:rsidR="00EB5C1F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidRPr="003A1035">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> постраждалого учасника Революції Гідності (підкреслити необхідне);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C8A623D" w14:textId="77777777" w:rsidR="00186B87" w:rsidRDefault="00186B87" w:rsidP="003A1035">
+    <w:p w14:paraId="0EB3253F" w14:textId="77777777" w:rsidR="00186B87" w:rsidRDefault="00186B87" w:rsidP="003A1035">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="9571"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A1035">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>наявність/відсутність (підкреслити необхідне) судимості (повний витяг з інформаційно-аналітичної системи “Облік відомостей про притягнення особи до кримінальної відповідальності та наявності судимості” додається).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73E79048" w14:textId="77777777" w:rsidR="00293541" w:rsidRDefault="00293541" w:rsidP="00A463E2">
+    <w:p w14:paraId="09A88BED" w14:textId="77777777" w:rsidR="00293541" w:rsidRDefault="00293541" w:rsidP="00A463E2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="9571"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15970E00" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="003A1035" w:rsidRDefault="00186B87" w:rsidP="00A463E2">
+    <w:p w14:paraId="220CB2C1" w14:textId="77777777" w:rsidR="00A54794" w:rsidRDefault="00A54794" w:rsidP="00A463E2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="9571"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003A1035">
-[...105 lines deleted...]
-    <w:p w14:paraId="3B35AAE4" w14:textId="77777777" w:rsidR="00186B87" w:rsidRDefault="00186B87" w:rsidP="003A1035">
+    </w:p>
+    <w:p w14:paraId="5C325DAB" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="003A1035" w:rsidRDefault="00186B87" w:rsidP="00A463E2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="9571"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A1035">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
-        <w:t>Посвідчення з написом “Посвідчення члена сім’ї загиблого Захисника чи Захисниці України” бажаю отримати (зазначити необхідне):</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="14E9C1BA" w14:textId="77777777" w:rsidR="003A1035" w:rsidRDefault="00A463E2" w:rsidP="005C27A5">
+        <w:t>****</w:t>
+      </w:r>
+      <w:r w:rsidR="003A1035">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A1035">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>У разі зміни сімейного стану (повторно зареєстровано шлюб (для дружин</w:t>
+      </w:r>
+      <w:r w:rsidR="009D20E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A1035">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (чоловік</w:t>
+      </w:r>
+      <w:r w:rsidR="009D20E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A1035">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) загиблої (померлої) особи) або зареєстровано шлюб чи народжено (усиновлено) дитину (для дітей загиблої (померлої) особи) зобов’язуюсь повідомити про це не пізніше ніж </w:t>
+      </w:r>
+      <w:r w:rsidR="009D20E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">протягом </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A1035">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>30 календарних днів __________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="134054DF" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="003A1035" w:rsidRDefault="00186B87" w:rsidP="009D20E1">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="underscore" w:pos="9571"/>
+        </w:tabs>
+        <w:ind w:firstLine="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A1035">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>(підпис заявника)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2604AA22" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="00B13426" w:rsidRDefault="00B13426" w:rsidP="003A1035">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="underscore" w:pos="9571"/>
+        </w:tabs>
+        <w:spacing w:before="120"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B13426">
+        <w:rPr>
+          <w:rStyle w:val="st42"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Разом із заявою надаю витяг з Єдиного державного реєстру ветеранів війни і фотокартку розміром 3 х 4 сантиметри та повідомляю, що посвідчення з написом “Посвідчення члена сім’ї загиблого Захисника чи Захисниці України” бажаю отримати (зазначити необхідне)</w:t>
+      </w:r>
+      <w:r w:rsidR="00186B87" w:rsidRPr="00B13426">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BFF99E5" w14:textId="77777777" w:rsidR="003A1035" w:rsidRDefault="00A463E2" w:rsidP="005C27A5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="9071"/>
         </w:tabs>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="en-US"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F084"/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2815,121 +3067,121 @@
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="en-US"/>
         </w:rPr>
         <w:t>за місцем оформлення посвідчення</w:t>
       </w:r>
       <w:r w:rsidR="005C27A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66B9A854" w14:textId="77777777" w:rsidR="005C27A5" w:rsidRDefault="005C27A5" w:rsidP="00DB40A4">
+    <w:p w14:paraId="37BF9ADE" w14:textId="77777777" w:rsidR="005C27A5" w:rsidRDefault="005C27A5" w:rsidP="00DB40A4">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="9571"/>
         </w:tabs>
         <w:ind w:left="5103" w:hanging="11"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE518E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="en-US"/>
         </w:rPr>
         <w:t>(повне найменування та місцезнаходження</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B7B7B59" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="00DE518E" w:rsidRDefault="00186B87" w:rsidP="005C27A5">
+    <w:p w14:paraId="4CA504B9" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="00DE518E" w:rsidRDefault="00186B87" w:rsidP="005C27A5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="9571"/>
         </w:tabs>
         <w:ind w:hanging="11"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE518E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="en-US"/>
         </w:rPr>
         <w:t>________________________________________________________________________;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B38078F" w14:textId="77777777" w:rsidR="00186B87" w:rsidRDefault="005C27A5" w:rsidP="005C27A5">
+    <w:p w14:paraId="71B31162" w14:textId="77777777" w:rsidR="00186B87" w:rsidRDefault="005C27A5" w:rsidP="005C27A5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="9571"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE518E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="en-US"/>
         </w:rPr>
         <w:t>структурного підрозділу, на який покладено функції з питань ветеранської політики, районної, районної у мм. Києві та Севастополі держадміністрації, виконавчого органу міської, районної у місті ради)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F86C71A" w14:textId="77777777" w:rsidR="00A463E2" w:rsidRDefault="00A463E2" w:rsidP="005C27A5">
+    <w:p w14:paraId="7DAED72E" w14:textId="77777777" w:rsidR="00A463E2" w:rsidRDefault="00A463E2" w:rsidP="005C27A5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="9071"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="en-US"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F084"/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2947,145 +3199,145 @@
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="en-US"/>
         </w:rPr>
         <w:t>у центрі надання адміністративних послуг</w:t>
       </w:r>
       <w:r w:rsidR="008729F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3090F53B" w14:textId="77777777" w:rsidR="009D20E1" w:rsidRPr="00DE518E" w:rsidRDefault="009D20E1" w:rsidP="008729F1">
+    <w:p w14:paraId="37820635" w14:textId="77777777" w:rsidR="009D20E1" w:rsidRPr="00DE518E" w:rsidRDefault="009D20E1" w:rsidP="008729F1">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="9571"/>
         </w:tabs>
         <w:ind w:left="720" w:firstLine="5376"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE518E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(повне </w:t>
       </w:r>
       <w:r w:rsidR="008729F1" w:rsidRPr="00DE518E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="en-US"/>
         </w:rPr>
         <w:t>найменування</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="441CA888" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="00DE518E" w:rsidRDefault="00186B87" w:rsidP="009D20E1">
+    <w:p w14:paraId="1234FAE5" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="00DE518E" w:rsidRDefault="00186B87" w:rsidP="009D20E1">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="9571"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE518E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="en-US"/>
         </w:rPr>
         <w:t>________________________________________________________________________.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A7A49EB" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="00DE518E" w:rsidRDefault="00186B87" w:rsidP="009D20E1">
+    <w:p w14:paraId="1589DC4A" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="00DE518E" w:rsidRDefault="00186B87" w:rsidP="009D20E1">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="9571"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE518E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="en-US"/>
         </w:rPr>
         <w:t>та місцезнаходження)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60726E0C" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="00DE518E" w:rsidRDefault="00186B87" w:rsidP="00186B87">
+    <w:p w14:paraId="64D4C617" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="00DE518E" w:rsidRDefault="00186B87" w:rsidP="00186B87">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="9571"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20F4AC9C" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="00A463E2" w:rsidRDefault="00186B87" w:rsidP="00186B87">
+    <w:p w14:paraId="51C05DEF" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="00A463E2" w:rsidRDefault="00186B87" w:rsidP="00186B87">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:left="578"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A463E2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>До заяви дода</w:t>
       </w:r>
       <w:r w:rsidR="009D20E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
@@ -3099,989 +3351,1385 @@
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> скановані копії документів:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1482"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2923"/>
+        <w:gridCol w:w="1496"/>
+        <w:gridCol w:w="4717"/>
+        <w:gridCol w:w="2961"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00186B87" w:rsidRPr="00A463E2" w14:paraId="06589726" w14:textId="77777777" w:rsidTr="00CB6930">
+      <w:tr w:rsidR="00186B87" w:rsidRPr="00A463E2" w14:paraId="1E9F3A88" w14:textId="77777777" w:rsidTr="00D142CF">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="1163"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="658EA5E0" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="00A463E2" w:rsidRDefault="00186B87" w:rsidP="00A463E2">
+          <w:p w14:paraId="5BE08425" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="00A463E2" w:rsidRDefault="00186B87" w:rsidP="00A463E2">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A463E2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>Порядковий номер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2571" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2C7E6DF9" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="00A463E2" w:rsidRDefault="00186B87" w:rsidP="00A463E2">
+          <w:p w14:paraId="4F3A75FA" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="00A463E2" w:rsidRDefault="00186B87" w:rsidP="00A463E2">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A463E2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>Найменування документа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1614" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="094DBD01" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="00A463E2" w:rsidRDefault="00186B87" w:rsidP="00A463E2">
+          <w:p w14:paraId="10CCDF4D" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="00A463E2" w:rsidRDefault="00186B87" w:rsidP="00A463E2">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A463E2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve">Номер документа </w:t>
             </w:r>
             <w:r w:rsidR="009D20E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00A463E2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>(за наявності)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB6930" w:rsidRPr="00A463E2" w14:paraId="242073CF" w14:textId="77777777" w:rsidTr="00CB6930">
+      <w:tr w:rsidR="00D142CF" w:rsidRPr="00A463E2" w14:paraId="1A7E1104" w14:textId="77777777" w:rsidTr="00D142CF">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="418"/>
+          <w:trHeight w:hRule="exact" w:val="1163"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B062CB7" w14:textId="77777777" w:rsidR="00CB6930" w:rsidRPr="00A463E2" w:rsidRDefault="00CB6930" w:rsidP="00A463E2">
+          <w:p w14:paraId="403C40B5" w14:textId="77777777" w:rsidR="00D142CF" w:rsidRPr="00A463E2" w:rsidRDefault="00D142CF" w:rsidP="00A463E2">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2571" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06EE2AA5" w14:textId="77777777" w:rsidR="00CB6930" w:rsidRPr="00A463E2" w:rsidRDefault="00CB6930" w:rsidP="00A463E2">
+          <w:p w14:paraId="628B359F" w14:textId="77777777" w:rsidR="00D142CF" w:rsidRPr="00A463E2" w:rsidRDefault="00D142CF" w:rsidP="00A463E2">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1614" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79E6BE53" w14:textId="77777777" w:rsidR="00CB6930" w:rsidRPr="00A463E2" w:rsidRDefault="00CB6930" w:rsidP="00A463E2">
+          <w:p w14:paraId="1194F4BF" w14:textId="77777777" w:rsidR="00D142CF" w:rsidRPr="00A463E2" w:rsidRDefault="00D142CF" w:rsidP="00A463E2">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB6930" w:rsidRPr="00A463E2" w14:paraId="189FC0A4" w14:textId="77777777" w:rsidTr="00CB6930">
+      <w:tr w:rsidR="00D142CF" w:rsidRPr="00A463E2" w14:paraId="1DE61D62" w14:textId="77777777" w:rsidTr="00D142CF">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="423"/>
+          <w:trHeight w:hRule="exact" w:val="1163"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="514341A6" w14:textId="77777777" w:rsidR="00CB6930" w:rsidRPr="00A463E2" w:rsidRDefault="00CB6930" w:rsidP="00A463E2">
+          <w:p w14:paraId="7AE91FB7" w14:textId="77777777" w:rsidR="00D142CF" w:rsidRPr="00A463E2" w:rsidRDefault="00D142CF" w:rsidP="00A463E2">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2571" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C3A4FCE" w14:textId="77777777" w:rsidR="00CB6930" w:rsidRPr="00A463E2" w:rsidRDefault="00CB6930" w:rsidP="00A463E2">
+          <w:p w14:paraId="5C72B59A" w14:textId="77777777" w:rsidR="00D142CF" w:rsidRPr="00A463E2" w:rsidRDefault="00D142CF" w:rsidP="00A463E2">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1614" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="041444CB" w14:textId="77777777" w:rsidR="00CB6930" w:rsidRPr="00A463E2" w:rsidRDefault="00CB6930" w:rsidP="00A463E2">
+          <w:p w14:paraId="37ADB42E" w14:textId="77777777" w:rsidR="00D142CF" w:rsidRPr="00A463E2" w:rsidRDefault="00D142CF" w:rsidP="00A463E2">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB6930" w:rsidRPr="00A463E2" w14:paraId="379152F8" w14:textId="77777777" w:rsidTr="00CB6930">
+      <w:tr w:rsidR="00D142CF" w:rsidRPr="00A463E2" w14:paraId="72C0EA46" w14:textId="77777777" w:rsidTr="00D142CF">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="429"/>
+          <w:trHeight w:hRule="exact" w:val="1163"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="789B0BB8" w14:textId="77777777" w:rsidR="00CB6930" w:rsidRPr="00A463E2" w:rsidRDefault="00CB6930" w:rsidP="00A463E2">
+          <w:p w14:paraId="27E3325A" w14:textId="77777777" w:rsidR="00D142CF" w:rsidRPr="00A463E2" w:rsidRDefault="00D142CF" w:rsidP="00A463E2">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2571" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F1D8BF9" w14:textId="77777777" w:rsidR="00CB6930" w:rsidRPr="00A463E2" w:rsidRDefault="00CB6930" w:rsidP="00A463E2">
+          <w:p w14:paraId="520F74FF" w14:textId="77777777" w:rsidR="00D142CF" w:rsidRPr="00A463E2" w:rsidRDefault="00D142CF" w:rsidP="00A463E2">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1614" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B8FD2A8" w14:textId="77777777" w:rsidR="00CB6930" w:rsidRPr="00A463E2" w:rsidRDefault="00CB6930" w:rsidP="00A463E2">
+          <w:p w14:paraId="36082D5C" w14:textId="77777777" w:rsidR="00D142CF" w:rsidRPr="00A463E2" w:rsidRDefault="00D142CF" w:rsidP="00A463E2">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB6930" w:rsidRPr="00A463E2" w14:paraId="03CDA2B3" w14:textId="77777777" w:rsidTr="00CB6930">
+      <w:tr w:rsidR="00D142CF" w:rsidRPr="00A463E2" w14:paraId="66D8CB89" w14:textId="77777777" w:rsidTr="00D142CF">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="429"/>
+          <w:trHeight w:hRule="exact" w:val="1163"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3675986B" w14:textId="77777777" w:rsidR="00CB6930" w:rsidRPr="00A463E2" w:rsidRDefault="00CB6930" w:rsidP="00A463E2">
+          <w:p w14:paraId="0D07017E" w14:textId="77777777" w:rsidR="00D142CF" w:rsidRPr="00A463E2" w:rsidRDefault="00D142CF" w:rsidP="00A463E2">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2571" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58650009" w14:textId="77777777" w:rsidR="00CB6930" w:rsidRPr="00A463E2" w:rsidRDefault="00CB6930" w:rsidP="00A463E2">
+          <w:p w14:paraId="60D103C8" w14:textId="77777777" w:rsidR="00D142CF" w:rsidRPr="00A463E2" w:rsidRDefault="00D142CF" w:rsidP="00A463E2">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1614" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35BF37D4" w14:textId="77777777" w:rsidR="00CB6930" w:rsidRPr="00A463E2" w:rsidRDefault="00CB6930" w:rsidP="00A463E2">
+          <w:p w14:paraId="4D8AF4A9" w14:textId="77777777" w:rsidR="00D142CF" w:rsidRPr="00A463E2" w:rsidRDefault="00D142CF" w:rsidP="00A463E2">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D142CF" w:rsidRPr="00A463E2" w14:paraId="23A3852D" w14:textId="77777777" w:rsidTr="00D142CF">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="1163"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="414654A4" w14:textId="77777777" w:rsidR="00D142CF" w:rsidRPr="00A463E2" w:rsidRDefault="00D142CF" w:rsidP="00A463E2">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2571" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4229DCAA" w14:textId="77777777" w:rsidR="00D142CF" w:rsidRPr="00A463E2" w:rsidRDefault="00D142CF" w:rsidP="00A463E2">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1614" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B032B5D" w14:textId="77777777" w:rsidR="00D142CF" w:rsidRPr="00A463E2" w:rsidRDefault="00D142CF" w:rsidP="00A463E2">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D142CF" w:rsidRPr="00A463E2" w14:paraId="59F57E3B" w14:textId="77777777" w:rsidTr="00D142CF">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="1163"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3935A0E9" w14:textId="77777777" w:rsidR="00D142CF" w:rsidRPr="00A463E2" w:rsidRDefault="00D142CF" w:rsidP="00A463E2">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2571" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="596AE47B" w14:textId="77777777" w:rsidR="00D142CF" w:rsidRPr="00A463E2" w:rsidRDefault="00D142CF" w:rsidP="00A463E2">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1614" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74CC3AB7" w14:textId="77777777" w:rsidR="00D142CF" w:rsidRPr="00A463E2" w:rsidRDefault="00D142CF" w:rsidP="00A463E2">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D142CF" w:rsidRPr="00A463E2" w14:paraId="14624561" w14:textId="77777777" w:rsidTr="00D142CF">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="1163"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48A0688F" w14:textId="77777777" w:rsidR="00D142CF" w:rsidRPr="00A463E2" w:rsidRDefault="00D142CF" w:rsidP="00A463E2">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2571" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CD806F2" w14:textId="77777777" w:rsidR="00D142CF" w:rsidRPr="00A463E2" w:rsidRDefault="00D142CF" w:rsidP="00A463E2">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1614" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="168F5951" w14:textId="77777777" w:rsidR="00D142CF" w:rsidRPr="00A463E2" w:rsidRDefault="00D142CF" w:rsidP="00A463E2">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0FAB40BC" w14:textId="77777777" w:rsidR="00186B87" w:rsidRDefault="00186B87" w:rsidP="00186B87">
+    <w:p w14:paraId="5D9537AA" w14:textId="77777777" w:rsidR="00186B87" w:rsidRDefault="00186B87" w:rsidP="00186B87">
       <w:pPr>
         <w:pStyle w:val="11"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1098"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37DF1B0E" w14:textId="77777777" w:rsidR="009D20E1" w:rsidRPr="009D20E1" w:rsidRDefault="009D20E1" w:rsidP="00186B87">
+    <w:p w14:paraId="408560CE" w14:textId="77777777" w:rsidR="009D20E1" w:rsidRPr="009D20E1" w:rsidRDefault="009D20E1" w:rsidP="00186B87">
       <w:pPr>
         <w:pStyle w:val="11"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1098"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7035" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3517"/>
         <w:gridCol w:w="3518"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00186B87" w:rsidRPr="00DE518E" w14:paraId="66C5CDB1" w14:textId="77777777" w:rsidTr="00696489">
+      <w:tr w:rsidR="00186B87" w:rsidRPr="00DE518E" w14:paraId="53BA6DDC" w14:textId="77777777" w:rsidTr="00696489">
         <w:trPr>
           <w:trHeight w:val="494"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3517" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="051DA8C1" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="00DE518E" w:rsidRDefault="00186B87" w:rsidP="00696489">
+          <w:p w14:paraId="57DF95D4" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="00DE518E" w:rsidRDefault="00186B87" w:rsidP="00696489">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE518E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>______________</w:t>
             </w:r>
             <w:r w:rsidRPr="00DE518E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:br/>
               <w:t>(дата)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3518" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5DDF9E39" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="00DE518E" w:rsidRDefault="00186B87" w:rsidP="00696489">
+          <w:p w14:paraId="3783BB6F" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="00DE518E" w:rsidRDefault="00186B87" w:rsidP="00696489">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE518E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>____________________</w:t>
             </w:r>
             <w:r w:rsidRPr="00DE518E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:br/>
               <w:t>(підпис)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4D70E919" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="00DE518E" w:rsidRDefault="00186B87" w:rsidP="00186B87">
+    <w:p w14:paraId="32157746" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="00DE518E" w:rsidRDefault="00186B87" w:rsidP="00186B87">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE518E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>____________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FAB5033" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="00CB6930" w:rsidRDefault="00186B87" w:rsidP="00AB42F3">
+    <w:p w14:paraId="7C8D96E9" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="00A463E2" w:rsidRDefault="00186B87" w:rsidP="00AB42F3">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="18"/>
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A463E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>*Заява подається особисто або через законного представника чи уповноважену особу.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A30B8D9" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="00CB6930" w:rsidRDefault="00186B87" w:rsidP="008729F1">
+    <w:p w14:paraId="5EE36AB8" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="00A463E2" w:rsidRDefault="00186B87" w:rsidP="008729F1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="18"/>
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A463E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>**Зазначається у разі визнання особи безвісно відсутньою.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A3054A4" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="00CB6930" w:rsidRDefault="00186B87" w:rsidP="008729F1">
+    <w:p w14:paraId="5581FB45" w14:textId="77777777" w:rsidR="00186B87" w:rsidRPr="00A463E2" w:rsidRDefault="00186B87" w:rsidP="008729F1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00CB6930">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A463E2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>***Заповнюється особами, зазначеними у пункті 5 частини першої статті 10</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB6930">
+      <w:r w:rsidRPr="00A463E2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB6930">
+      <w:r w:rsidRPr="00A463E2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закону України “Про статус ветеранів війни, гарантії їх соціального захисту”, у разі відсутності документів про безпосередню участь в антитерористичній операції або заходах із забезпечення національної безпеки і оборони, відсічі і стримування збройної агресії Російської Федерації в Донецькій та Луганській областях, або у заходах, необхідних для забезпечення оборони України, захисту безпеки населення та інтересів держави у зв’язку з військовою агресією Російської Федерації проти України (</w:t>
       </w:r>
-      <w:r w:rsidR="00B76A8B" w:rsidRPr="00CB6930">
+      <w:r w:rsidR="00B76A8B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">щодо </w:t>
       </w:r>
-      <w:r w:rsidR="00B76A8B" w:rsidRPr="00CB6930">
-[...11 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00B76A8B" w:rsidRPr="00186B87">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>особи, як</w:t>
+      </w:r>
+      <w:r w:rsidR="00B76A8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidR="00B76A8B" w:rsidRPr="00186B87">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> входил</w:t>
+      </w:r>
+      <w:r w:rsidR="00B76A8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidR="00B76A8B" w:rsidRPr="00186B87">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> до складу добровольчого формування територіальної громади</w:t>
+      </w:r>
+      <w:r w:rsidR="008729F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00B76A8B" w:rsidRPr="00CB6930">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00CB6930">
+      <w:r w:rsidR="00B76A8B" w:rsidRPr="00186B87">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> додатково зазнача</w:t>
+      </w:r>
+      <w:r w:rsidR="00B76A8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ється</w:t>
+      </w:r>
+      <w:r w:rsidR="00B76A8B" w:rsidRPr="00186B87">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B76A8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>найменування</w:t>
+      </w:r>
+      <w:r w:rsidR="00B76A8B" w:rsidRPr="00186B87">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> територіальної громади)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A463E2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B2C026D" w14:textId="77777777" w:rsidR="00210F96" w:rsidRPr="00CB6930" w:rsidRDefault="00186B87" w:rsidP="008729F1">
+    <w:p w14:paraId="76916B84" w14:textId="77777777" w:rsidR="00210F96" w:rsidRDefault="00186B87" w:rsidP="008729F1">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:before="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A463E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>****Підпис виключно дружин</w:t>
       </w:r>
-      <w:r w:rsidR="009D20E1" w:rsidRPr="00CB6930">
+      <w:r w:rsidR="009D20E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>и</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB6930">
+      <w:r w:rsidRPr="00A463E2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> (чоловік</w:t>
       </w:r>
-      <w:r w:rsidR="009D20E1" w:rsidRPr="00CB6930">
+      <w:r w:rsidR="009D20E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>а</w:t>
       </w:r>
-      <w:r w:rsidR="00EB5C1F" w:rsidRPr="00CB6930">
+      <w:r w:rsidR="00EB5C1F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>) загиблої (померлої) особи</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB6930">
+      <w:r w:rsidRPr="00A463E2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> або </w:t>
       </w:r>
-      <w:r w:rsidR="009D20E1" w:rsidRPr="00CB6930">
+      <w:r w:rsidR="009D20E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>дитини (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB6930">
+      <w:r w:rsidRPr="00A463E2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>дітей</w:t>
       </w:r>
-      <w:r w:rsidR="009D20E1" w:rsidRPr="00CB6930">
+      <w:r w:rsidR="009D20E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB6930">
+      <w:r w:rsidR="00AF19DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-    <w:sectPr w:rsidR="00210F96" w:rsidRPr="00CB6930">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> загиблої (померлої) особи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43D6A4E8" w14:textId="77777777" w:rsidR="00AF19DB" w:rsidRDefault="00AF19DB" w:rsidP="008729F1">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C813F29" w14:textId="77777777" w:rsidR="00AF19DB" w:rsidRPr="00B13426" w:rsidRDefault="00B13426" w:rsidP="00B13426">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="60"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B13426">
+        <w:rPr>
+          <w:rStyle w:val="st46"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>{Порядок доповнено додатком 2 згідно з</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B13426">
+        <w:rPr>
+          <w:rStyle w:val="st42"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B13426">
+        <w:rPr>
+          <w:rStyle w:val="st121"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Постановою КМ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B13426">
+        <w:rPr>
+          <w:rStyle w:val="st46"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B13426">
+        <w:rPr>
+          <w:rStyle w:val="st131"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>№ 416 від 09.04.2024</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B13426">
+        <w:rPr>
+          <w:rStyle w:val="st46"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; в редакції Постанови КМ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B13426">
+        <w:rPr>
+          <w:rStyle w:val="st131"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>№ 1171 від 15.10.2024</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B13426">
+        <w:rPr>
+          <w:rStyle w:val="st121"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B13426">
+        <w:rPr>
+          <w:rStyle w:val="st46"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">із змінами, внесеними згідно з Постановою КМ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B13426">
+        <w:rPr>
+          <w:rStyle w:val="st131"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>№ 601 від 13.05.2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B13426">
+        <w:rPr>
+          <w:rStyle w:val="st46"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>}</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00AF19DB" w:rsidRPr="00B13426" w:rsidSect="00A54794">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1701" w:header="567" w:footer="567" w:gutter="0"/>
+      <w:pgMar w:top="1021" w:right="1134" w:bottom="1134" w:left="1588" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5EDCDC86" w14:textId="77777777" w:rsidR="00711086" w:rsidRDefault="00711086">
+    <w:p w14:paraId="57E44793" w14:textId="77777777" w:rsidR="004E1E37" w:rsidRDefault="004E1E37">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="092B7BE1" w14:textId="77777777" w:rsidR="00711086" w:rsidRDefault="00711086">
+    <w:p w14:paraId="2B359103" w14:textId="77777777" w:rsidR="004E1E37" w:rsidRDefault="004E1E37">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Courier New">
+    <w:altName w:val="Courier"/>
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
+    <w:altName w:val="Wingdings 2"/>
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
+    <w:altName w:val="Symbol"/>
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Antiqua">
     <w:altName w:val="Microsoft YaHei"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000005" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0E4215F5" w14:textId="77777777" w:rsidR="00711086" w:rsidRDefault="00711086">
+    <w:p w14:paraId="54086A7D" w14:textId="77777777" w:rsidR="004E1E37" w:rsidRDefault="004E1E37">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7AD2E117" w14:textId="77777777" w:rsidR="00711086" w:rsidRDefault="00711086">
+    <w:p w14:paraId="70817644" w14:textId="77777777" w:rsidR="004E1E37" w:rsidRDefault="004E1E37">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="0EE1CD1F" w14:textId="77777777" w:rsidR="00525BBB" w:rsidRDefault="00525BBB">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4082C59F" w14:textId="77777777" w:rsidR="00525BBB" w:rsidRDefault="00525BBB">
     <w:pPr>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0786D3D7" w14:textId="77777777" w:rsidR="00525BBB" w:rsidRDefault="00525BBB"/>
+  <w:p w14:paraId="73E43408" w14:textId="77777777" w:rsidR="00525BBB" w:rsidRDefault="00525BBB"/>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="043E5836" w14:textId="77777777" w:rsidR="00525BBB" w:rsidRPr="00186B87" w:rsidRDefault="00525BBB">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="505F1347" w14:textId="77777777" w:rsidR="00525BBB" w:rsidRPr="00186B87" w:rsidRDefault="00525BBB">
     <w:pPr>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00186B87">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00186B87">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00186B87">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00E22334">
+    <w:r w:rsidR="00B13426">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>3</w:t>
     </w:r>
     <w:r w:rsidRPr="00186B87">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="66CAC1F8" w14:textId="77777777" w:rsidR="00525BBB" w:rsidRDefault="00525BBB"/>
+  <w:p w14:paraId="6A7377E3" w14:textId="77777777" w:rsidR="00525BBB" w:rsidRDefault="00525BBB"/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12520467"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A8846FCC"/>
     <w:lvl w:ilvl="0" w:tplc="BC2A1976">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="928" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="20000003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1648" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4360,233 +5008,240 @@
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="2078285991">
+  <w:num w:numId="1" w16cid:durableId="99573292">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="850292656">
+  <w:num w:numId="2" w16cid:durableId="1290626267">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="2092316285">
+  <w:num w:numId="3" w16cid:durableId="1387021856">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="StepHandle" w:val="262696"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="001A5FC5"/>
     <w:rsid w:val="00011E70"/>
     <w:rsid w:val="000158D1"/>
     <w:rsid w:val="00027C87"/>
     <w:rsid w:val="00054208"/>
     <w:rsid w:val="00067613"/>
     <w:rsid w:val="00086304"/>
     <w:rsid w:val="000900B8"/>
     <w:rsid w:val="000B2B79"/>
     <w:rsid w:val="000C46B4"/>
     <w:rsid w:val="0011398D"/>
     <w:rsid w:val="00131B52"/>
     <w:rsid w:val="00137661"/>
     <w:rsid w:val="0016672F"/>
     <w:rsid w:val="0018368C"/>
     <w:rsid w:val="00186B87"/>
     <w:rsid w:val="001A5FC5"/>
     <w:rsid w:val="001B3249"/>
     <w:rsid w:val="001C656B"/>
     <w:rsid w:val="001E56DB"/>
     <w:rsid w:val="001F4361"/>
+    <w:rsid w:val="001F7457"/>
     <w:rsid w:val="00210F96"/>
     <w:rsid w:val="00257147"/>
     <w:rsid w:val="002728C6"/>
     <w:rsid w:val="00293541"/>
     <w:rsid w:val="00297CBF"/>
     <w:rsid w:val="002E6E3A"/>
     <w:rsid w:val="00322572"/>
+    <w:rsid w:val="00324988"/>
     <w:rsid w:val="00337F50"/>
     <w:rsid w:val="00352FEF"/>
     <w:rsid w:val="003A1035"/>
     <w:rsid w:val="003F2DA1"/>
     <w:rsid w:val="004C29EB"/>
     <w:rsid w:val="004D3DDB"/>
+    <w:rsid w:val="004E1E37"/>
     <w:rsid w:val="00525BBB"/>
+    <w:rsid w:val="00543A14"/>
     <w:rsid w:val="00597CC5"/>
     <w:rsid w:val="005C27A5"/>
     <w:rsid w:val="006040DA"/>
     <w:rsid w:val="0063408E"/>
+    <w:rsid w:val="0063502F"/>
     <w:rsid w:val="00663DA3"/>
     <w:rsid w:val="006667C9"/>
     <w:rsid w:val="00696489"/>
     <w:rsid w:val="006A5AFA"/>
-    <w:rsid w:val="00711086"/>
     <w:rsid w:val="00724D63"/>
     <w:rsid w:val="00780280"/>
     <w:rsid w:val="007875A1"/>
     <w:rsid w:val="007A7CB7"/>
     <w:rsid w:val="007D7BAD"/>
     <w:rsid w:val="00813211"/>
     <w:rsid w:val="0085436A"/>
     <w:rsid w:val="008729F1"/>
     <w:rsid w:val="008C069C"/>
     <w:rsid w:val="008C489C"/>
     <w:rsid w:val="009175E2"/>
     <w:rsid w:val="00960EA4"/>
+    <w:rsid w:val="009C2AD5"/>
     <w:rsid w:val="009D20E1"/>
     <w:rsid w:val="009E4156"/>
     <w:rsid w:val="009E7B6C"/>
     <w:rsid w:val="00A200CA"/>
     <w:rsid w:val="00A463E2"/>
+    <w:rsid w:val="00A54794"/>
     <w:rsid w:val="00A76016"/>
     <w:rsid w:val="00AB42F3"/>
     <w:rsid w:val="00AC0BC1"/>
+    <w:rsid w:val="00AF19DB"/>
     <w:rsid w:val="00B0511D"/>
-    <w:rsid w:val="00B24D2B"/>
+    <w:rsid w:val="00B13426"/>
     <w:rsid w:val="00B41EF8"/>
     <w:rsid w:val="00B54E96"/>
     <w:rsid w:val="00B62641"/>
     <w:rsid w:val="00B76A8B"/>
     <w:rsid w:val="00BC56D1"/>
     <w:rsid w:val="00BD5E50"/>
     <w:rsid w:val="00BE6680"/>
     <w:rsid w:val="00BE74D2"/>
     <w:rsid w:val="00C3706D"/>
     <w:rsid w:val="00C4062F"/>
     <w:rsid w:val="00C57818"/>
     <w:rsid w:val="00C810C5"/>
     <w:rsid w:val="00C8311A"/>
-    <w:rsid w:val="00CB6930"/>
     <w:rsid w:val="00CE12B2"/>
+    <w:rsid w:val="00D142CF"/>
     <w:rsid w:val="00D17B7D"/>
     <w:rsid w:val="00D57752"/>
     <w:rsid w:val="00D62814"/>
     <w:rsid w:val="00DB40A4"/>
     <w:rsid w:val="00DC4104"/>
     <w:rsid w:val="00DC64C3"/>
     <w:rsid w:val="00E02592"/>
     <w:rsid w:val="00E05D29"/>
     <w:rsid w:val="00E14E67"/>
     <w:rsid w:val="00E22334"/>
     <w:rsid w:val="00E26132"/>
     <w:rsid w:val="00E51404"/>
     <w:rsid w:val="00EB5C1F"/>
     <w:rsid w:val="00EE79A4"/>
     <w:rsid w:val="00F2606F"/>
     <w:rsid w:val="00F5090F"/>
     <w:rsid w:val="00F86676"/>
     <w:rsid w:val="00FA6B13"/>
     <w:rsid w:val="00FB648C"/>
     <w:rsid w:val="00FD69C5"/>
     <w:rsid w:val="00FE6830"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="uk-UA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6BEF9EC1"/>
+  <w14:docId w14:val="32C49A88"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{499D7B17-877F-4D54-B96B-6D5CF5C7F620}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="uk-UA" w:eastAsia="uk-UA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -5129,55 +5784,93 @@
     <w:name w:val="Інше_"/>
     <w:link w:val="af"/>
     <w:locked/>
     <w:rsid w:val="00186B87"/>
     <w:rPr>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="af">
     <w:name w:val="Інше"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="ae"/>
     <w:rsid w:val="00186B87"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="80"/>
       <w:ind w:firstLine="400"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="ru-RU"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="st42">
+    <w:name w:val="st42"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AF19DB"/>
+    <w:rPr>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="st121">
+    <w:name w:val="st121"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AF19DB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="st131">
+    <w:name w:val="st131"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AF19DB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0000FF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="st46">
+    <w:name w:val="st46"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AF19DB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="649209296">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -5427,88 +6120,88 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8ED5D4C4-0F11-4021-A107-5F42AAF77887}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{08413C4C-294A-45DD-AEC0-2E74086EF04C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>3423</Characters>
+  <Pages>5</Pages>
+  <Words>6377</Words>
+  <Characters>3636</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>28</Lines>
-  <Paragraphs>18</Paragraphs>
+  <Lines>30</Lines>
+  <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Назва</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr>£</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9408</CharactersWithSpaces>
+  <CharactersWithSpaces>9994</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Біла Наталія</dc:creator>
+  <dc:creator>Веретюк Ольга Іванівна</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>