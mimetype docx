--- v0 (2026-06-05)
+++ v1 (2026-07-21)
@@ -1,2975 +1,954 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidRPr="000547E3" w:rsidR="0074794C" w:rsidP="4C6AAA96" w:rsidRDefault="00872447" w14:paraId="4ADF8520" w14:textId="5E613063">
-[...23 lines deleted...]
-      <w:pPr>
+    <w:p w:rsidR="001920A9" w:rsidRDefault="001920A9" w:rsidP="001920A9">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="5102" w:right="-109"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Додаток 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001920A9" w:rsidRDefault="001920A9" w:rsidP="001920A9">
+      <w:pPr>
+        <w:ind w:firstLine="5245"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001920A9" w:rsidRDefault="001920A9" w:rsidP="001920A9">
+      <w:pPr>
+        <w:ind w:firstLine="5245"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidR="001920A9" w:rsidRDefault="001920A9" w:rsidP="001920A9">
+      <w:pPr>
+        <w:ind w:firstLine="5245"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001920A9" w:rsidRDefault="001920A9" w:rsidP="001920A9">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="18" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="20"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:lang w:val="uk-UA"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="28"/>
-[...1 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>БЛАНК ОРГАНІЗАЦІЇ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005809B2" w:rsidR="00C37A48" w:rsidP="00C37A48" w:rsidRDefault="00C37A48" w14:paraId="4ADF8522" w14:textId="77777777">
+    <w:p w:rsidR="001920A9" w:rsidRDefault="001920A9" w:rsidP="001920A9">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="single" w:color="auto" w:sz="6" w:space="1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="1" w:color="000000"/>
         </w:pBdr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="20"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001920A9" w:rsidRDefault="001920A9" w:rsidP="001920A9">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
           <w:i/>
-          <w:lang w:val="uk-UA"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:i/>
-          <w:lang w:val="uk-UA"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Індекс підприємства зв’язку, поштова й телеграфна адреса, номер телетайпа (абонентського телефону), номер телефону, факс, номер рахунку в банку, електрона адреса</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AE17C0" w:rsidR="00C37A48" w:rsidP="00C37A48" w:rsidRDefault="00C37A48" w14:paraId="4ADF8523" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    <w:p w:rsidR="001920A9" w:rsidRDefault="001920A9" w:rsidP="001920A9">
+      <w:pPr>
+        <w:ind w:left="4950" w:hanging="4890"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Від </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
-          <w:lang w:val="uk-UA"/>
-[...5 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Директору департаменту спорту, молоді та туризму Львівської обласної державної адміністрації</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001920A9" w:rsidRDefault="001920A9" w:rsidP="001920A9">
+      <w:pPr>
+        <w:ind w:left="4950"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Роману ХІМ’ЯКУ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001920A9" w:rsidRDefault="001920A9" w:rsidP="001920A9">
+      <w:pPr>
         <w:ind w:left="4950" w:hanging="4890"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...143 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Щодо присвоєння </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001920A9" w:rsidRDefault="001920A9" w:rsidP="001920A9">
+      <w:pPr>
         <w:ind w:left="4950" w:hanging="4890"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...9 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>спортивного розряду</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001920A9" w:rsidRDefault="001920A9" w:rsidP="001920A9">
+      <w:pPr>
+        <w:ind w:left="4950" w:hanging="4890"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001920A9" w:rsidRDefault="001920A9" w:rsidP="001920A9">
+      <w:pPr>
+        <w:spacing w:after="200"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...70 lines deleted...]
-        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Шановний Романе Івановичу!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001920A9" w:rsidRDefault="001920A9" w:rsidP="001920A9">
+      <w:pPr>
+        <w:ind w:right="284" w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">На підставі результатів, досягнутих спортсменом на офіційних змаганнях, відповідно до Положення про Єдину спортивну класифікацію України, затвердженого наказом </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Мінмолодьспорту</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> від 07.12.2023 № 7512, зареєстрованого в Мін’юсті 25.12.2023 за № 2240/41296, та поданих документів, просимо присвоїти спортивний розряд:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001920A9" w:rsidRDefault="001920A9" w:rsidP="001920A9">
+      <w:pPr>
+        <w:ind w:right="284" w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001920A9" w:rsidRDefault="001920A9" w:rsidP="001920A9">
+      <w:pPr>
+        <w:ind w:right="284" w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>І. Загальні дані про спортсмена:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001920A9" w:rsidRDefault="001920A9" w:rsidP="001920A9">
+      <w:pPr>
+        <w:ind w:right="284" w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спортивний розряд, що присвоюється: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001920A9" w:rsidRDefault="001920A9" w:rsidP="001920A9">
+      <w:pPr>
+        <w:ind w:right="284" w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Вид спорту: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001920A9" w:rsidRDefault="001920A9" w:rsidP="001920A9">
+      <w:pPr>
+        <w:ind w:right="284" w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ПІБ* спортсмена: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001920A9" w:rsidRDefault="001920A9" w:rsidP="001920A9">
+      <w:pPr>
+        <w:ind w:right="284" w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Дата народження:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001920A9" w:rsidRDefault="001920A9" w:rsidP="001920A9">
+      <w:pPr>
+        <w:ind w:right="284" w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">УНЗР/РНОКПП: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001920A9" w:rsidRDefault="001920A9" w:rsidP="001920A9">
+      <w:pPr>
+        <w:ind w:right="284" w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ПІБ* особистого тренера:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001920A9" w:rsidRDefault="001920A9" w:rsidP="001920A9">
+      <w:pPr>
+        <w:ind w:right="284" w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001920A9" w:rsidRDefault="001920A9" w:rsidP="001920A9">
+      <w:pPr>
+        <w:ind w:right="284" w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ІІ. Інформація про результати:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001920A9" w:rsidRDefault="001920A9" w:rsidP="001920A9">
+      <w:pPr>
+        <w:ind w:right="284" w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата змагань: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001920A9" w:rsidRDefault="001920A9" w:rsidP="001920A9">
+      <w:pPr>
+        <w:ind w:right="284" w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Назва змагань: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001920A9" w:rsidRDefault="001920A9" w:rsidP="001920A9">
+      <w:pPr>
+        <w:ind w:right="284" w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Категорія змагань: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001920A9" w:rsidRDefault="001920A9" w:rsidP="001920A9">
+      <w:pPr>
+        <w:ind w:right="284" w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дисципліна: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001920A9" w:rsidRDefault="001920A9" w:rsidP="001920A9">
+      <w:pPr>
+        <w:ind w:right="284" w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Виконаний результат (зайняте місце):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001920A9" w:rsidRDefault="001920A9" w:rsidP="001920A9">
+      <w:pPr>
+        <w:ind w:right="284" w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001920A9" w:rsidRDefault="001920A9" w:rsidP="001920A9">
+      <w:pPr>
+        <w:ind w:right="284" w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ІІІ. Перелік документів що додаються:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001920A9" w:rsidRDefault="001920A9" w:rsidP="001920A9">
+      <w:pPr>
+        <w:ind w:right="284" w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001920A9" w:rsidRDefault="001920A9" w:rsidP="001920A9">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="120"/>
+        <w:ind w:right="284"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>З повагою,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001920A9" w:rsidRDefault="001920A9" w:rsidP="001920A9">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:right="284"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>______________________                                           _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001920A9" w:rsidRDefault="001920A9" w:rsidP="001920A9">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:lang w:val="uk-UA"/>
-[...55 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:lang w:val="uk-UA"/>
-[...3 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve">            (Посада керівника організації)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:lang w:val="uk-UA"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:lang w:val="uk-UA"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:lang w:val="uk-UA"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:lang w:val="uk-UA"/>
-[...57 lines deleted...]
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-    </w:p>
-[...233 lines deleted...]
-          <w:b/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:lang w:val="uk-UA"/>
-[...5 lines deleted...]
-          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:lang w:val="uk-UA"/>
-[...49 lines deleted...]
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...1441 lines deleted...]
-      <w:pgMar w:top="1701" w:right="1134" w:bottom="851" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
+        <w:t xml:space="preserve">             (Ім’я ПРІЗВИЩЕ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001920A9" w:rsidRDefault="001920A9" w:rsidP="001920A9">
+      <w:pPr>
+        <w:ind w:right="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BB48BA" w:rsidRDefault="00BB48BA"/>
+    <w:sectPr w:rsidR="00BB48BA" w:rsidSect="001920A9">
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="426" w:right="850" w:bottom="850" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-  <w:font w:name="Symbol">
-[...26 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Helvetica">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
-    <w:family w:val="swiss"/>
-[...5 lines deleted...]
-    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="default"/>
-[...11 lines deleted...]
-    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...400 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se wp14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
-  <w:trackRevisions w:val="false"/>
-  <w:defaultTabStop w:val="720"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...9 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="000C69A1"/>
-[...41 lines deleted...]
-    <w:rsid w:val="6404BAE6"/>
+    <w:rsidRoot w:val="00275B99"/>
+    <w:rsid w:val="001920A9"/>
+    <w:rsid w:val="00275B99"/>
+    <w:rsid w:val="00BB48BA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="uk-UA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4ADF84D1"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{0AD58704-C2B9-4050-AF7C-7837C8E10D16}"/>
+  <w15:docId w15:val="{DFAAB581-70B4-4D45-AF75-9D8FB0FE7E07}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se wp14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text Indent 2" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3108,52 +1087,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -3215,330 +1194,102 @@
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="a" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
-    <w:qFormat/>
-    <w:rsid w:val="000C69A1"/>
+    <w:rsid w:val="001920A9"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="uk" w:eastAsia="uk-UA"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="a0" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="a1" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="a2" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-  </w:style>
-[...235 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Офіс">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3758,354 +1509,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...288 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>1</Pages>
+  <Words>782</Words>
+  <Characters>447</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>3</Lines>
+  <Paragraphs>2</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>1227</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>User</dc:creator>
-  <keywords/>
+  <dc:creator>Registrator6</dc:creator>
+  <cp:keywords/>
   <dc:description/>
-  <lastModifiedBy>Тютюнник Олеся</lastModifiedBy>
-[...1 lines deleted...]
-  <lastPrinted>2022-10-25T07:23:00.0000000Z</lastPrinted>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
-
-[...9 lines deleted...]
-</file>