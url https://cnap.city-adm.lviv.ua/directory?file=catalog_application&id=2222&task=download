--- v0 (2026-06-05)
+++ v1 (2026-07-21)
@@ -1,1053 +1,1515 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="005D6DE2" w:rsidR="00760D0E" w:rsidP="00624C4C" w:rsidRDefault="00E811A0" w14:paraId="381BD5B0" wp14:textId="77777777">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w:rsidR="00A5587B" w:rsidRPr="00A5587B" w:rsidRDefault="00A5587B" w:rsidP="00D317DC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4536"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Д</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5587B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">одаток до Порядку виділення лісових ділянок в довгострокове тимчасове користування лісами у Львівській області </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A5587B" w:rsidRDefault="00D317DC" w:rsidP="00D317DC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4536"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>(пункт 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D317DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> розділу II)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D317DC" w:rsidRPr="00A5587B" w:rsidRDefault="00D317DC" w:rsidP="00AE4447">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4536"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidR="00A5587B" w:rsidRPr="00A5587B" w:rsidRDefault="00A5587B" w:rsidP="00AE4447">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4536"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5587B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Голові Львівської обласної </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A5587B" w:rsidRPr="00A5587B" w:rsidRDefault="00A5587B" w:rsidP="00AE4447">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4536"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5587B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>держаної адміністрації</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A5587B" w:rsidRPr="00A5587B" w:rsidRDefault="00AE4447" w:rsidP="00AE4447">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4536"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Максиму Козицькому</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A5587B" w:rsidRPr="00A5587B" w:rsidRDefault="00A5587B" w:rsidP="00AE4447">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4536"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A5587B" w:rsidRPr="00A5587B" w:rsidRDefault="00A5587B" w:rsidP="00AE4447">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4536"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5587B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>_____________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE4447">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A5587B" w:rsidRPr="00A5587B" w:rsidRDefault="00C43152" w:rsidP="00AE4447">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4536"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ПІП </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>фіз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. особи або назва </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>юр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> особи</w:t>
+      </w:r>
+      <w:r w:rsidR="00A5587B" w:rsidRPr="00A5587B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A5587B" w:rsidRPr="00A5587B" w:rsidRDefault="00A5587B" w:rsidP="00AE4447">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4536"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5587B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>___________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE4447">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...140 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>_____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A5587B" w:rsidRPr="00A5587B" w:rsidRDefault="00A5587B" w:rsidP="00AE4447">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4536"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5587B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>(поштова адреса)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A5587B" w:rsidRPr="00A5587B" w:rsidRDefault="00A5587B" w:rsidP="00AE4447">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4536"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5587B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>_________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE4447">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A5587B" w:rsidRPr="00A5587B" w:rsidRDefault="00A5587B" w:rsidP="00AE4447">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4536"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="ru-RU" w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5587B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00A5587B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-US" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5587B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="ru-RU" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5587B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-US" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>mail</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5587B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="ru-RU" w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00E811A0" w:rsidR="00E811A0" w:rsidP="00624C4C" w:rsidRDefault="00E811A0" w14:paraId="10C7B272" wp14:textId="77777777">
-[...32 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w:rsidR="00A5587B" w:rsidRPr="00A5587B" w:rsidRDefault="00A5587B" w:rsidP="00AE4447">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4536"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5587B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="ru-RU" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>_______________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5587B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE4447">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>____________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5587B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A5587B" w:rsidRPr="00A5587B" w:rsidRDefault="00A5587B" w:rsidP="00AE4447">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4536"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5587B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="ru-RU" w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r>
-[...112 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="005D6DE2" w:rsidR="00E811A0" w:rsidP="00E811A0" w:rsidRDefault="00E811A0" w14:paraId="621FC6ED" wp14:textId="77777777">
+      <w:r w:rsidRPr="00A5587B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>контактний номер телефону)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A5587B" w:rsidRPr="00A5587B" w:rsidRDefault="00A5587B" w:rsidP="00A5587B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A5587B" w:rsidRPr="00A5587B" w:rsidRDefault="00A5587B" w:rsidP="00A5587B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...165 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5587B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Заява</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A5587B" w:rsidRPr="00A5587B" w:rsidRDefault="00A5587B" w:rsidP="00A5587B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A5587B" w:rsidRPr="00A5587B" w:rsidRDefault="00A5587B" w:rsidP="00A5587B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5587B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Відповідно до статей 18, 31 Лісового кодексу України прошу Вас надати у довгострокове тимчасове користування для ______________ цілей, терміном на ___ років (від 1 до 50 років) лісову ділянку площею ________ га, що розміщена у кварталі ___ виділ __ _______________лісництва, що перебуває у постійному користуванні ___</w:t>
+      </w:r>
+      <w:r w:rsidR="00C847A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5587B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>__________ з метою_________</w:t>
+      </w:r>
+      <w:r w:rsidR="00C847A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5587B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">___. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A5587B" w:rsidRPr="00A5587B" w:rsidRDefault="00A5587B" w:rsidP="00A5587B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5587B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Таксаційна характеристика лісової ділянки включає __________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00506024" w:rsidRPr="00DE3DFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00506024" w:rsidRPr="00DE3DFA" w:rsidRDefault="00506024" w:rsidP="00A5587B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A5587B" w:rsidRPr="00A5587B" w:rsidRDefault="00A5587B" w:rsidP="00A5587B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5587B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>Права та обов’язки тимчасового лісокористувача на умовах довгострокового тимчасового користування передбачені статтею 20 Лісового кодексу України зобов’язуюсь виконувати.</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="005D6DE2" w:rsidR="00F7058F" w:rsidP="00624C4C" w:rsidRDefault="00F7058F" w14:paraId="298E27F6" wp14:textId="77777777">
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w:rsidR="00A5587B" w:rsidRPr="00A5587B" w:rsidRDefault="00A5587B" w:rsidP="00A5587B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A5587B" w:rsidRPr="00A5587B" w:rsidRDefault="00A5587B" w:rsidP="00A5587B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5587B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>Додатки:</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="005D6DE2" w:rsidR="00F7058F" w:rsidP="00F7058F" w:rsidRDefault="0023065C" w14:paraId="49BD36D8" wp14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="a3"/>
+    <w:p w:rsidR="00A5587B" w:rsidRPr="00A5587B" w:rsidRDefault="00A5587B" w:rsidP="00A5587B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A5587B" w:rsidRPr="00A5587B" w:rsidRDefault="00C27292" w:rsidP="00A5587B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-[...17 lines deleted...]
-        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>З</w:t>
+      </w:r>
+      <w:r w:rsidR="00A5587B" w:rsidRPr="00A5587B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>асвідчена в установленому порядку копія установчих документів для юридичних осіб / для громадянина – копію документа, що посвідчує особу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A5587B" w:rsidRPr="00A5587B" w:rsidRDefault="00C27292" w:rsidP="00A5587B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="a3"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>П</w:t>
+      </w:r>
+      <w:r w:rsidR="00A5587B" w:rsidRPr="00A5587B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">огодження постійного лісокористувача у формі листа-погодження з додатками; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A5587B" w:rsidRPr="00A5587B" w:rsidRDefault="00C27292" w:rsidP="00A5587B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="a3"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>П</w:t>
+      </w:r>
+      <w:r w:rsidR="00A5587B" w:rsidRPr="00A5587B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>огодження центрального органу виконавчої влади з питань лісового господарства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A5587B" w:rsidRPr="00A5587B" w:rsidRDefault="00C27292" w:rsidP="00A5587B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="a3"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>В</w:t>
+      </w:r>
+      <w:r w:rsidR="00A5587B" w:rsidRPr="00A5587B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>икопіювання з плану території, із зазначенням місця розташування та меж відповідної лісової ділянки;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A5587B" w:rsidRPr="00A5587B" w:rsidRDefault="00C27292" w:rsidP="00A5587B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...40 lines deleted...]
-      <w:pgMar w:top="850" w:right="850" w:bottom="426" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Б</w:t>
+      </w:r>
+      <w:r w:rsidR="00A5587B" w:rsidRPr="00A5587B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>ізнес – план.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A5587B" w:rsidRPr="00A5587B" w:rsidRDefault="00A5587B" w:rsidP="00A5587B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A5587B" w:rsidRPr="00A5587B" w:rsidRDefault="00A5587B" w:rsidP="00A5587B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5587B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Дата</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5587B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A5587B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A5587B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A5587B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5587B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A5587B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A5587B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A5587B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A5587B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A5587B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A5587B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A5587B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(Підпис)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F60231" w:rsidRPr="00A178C0" w:rsidRDefault="00506024" w:rsidP="00D26AB1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00F60231" w:rsidRPr="00A178C0" w:rsidSect="00960C27">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="851" w:right="567" w:bottom="709" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
+      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="00357587" w:rsidRDefault="00357587">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="00357587" w:rsidRDefault="00357587">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="00357587" w:rsidRDefault="00357587">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="00357587" w:rsidRDefault="00357587">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="-1974585381"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr/>
+    <w:sdtContent>
+      <w:p w:rsidR="00F93869" w:rsidRDefault="00C847A2">
+        <w:pPr>
+          <w:pStyle w:val="a3"/>
+          <w:jc w:val="center"/>
+        </w:pPr>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00D317DC">
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w:rsidR="00F93869" w:rsidRDefault="00357587">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63EE7D5D"/>
+    <w:nsid w:val="5CD4693C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D00E24D2"/>
-    <w:lvl w:ilvl="0" w:tplc="4100F934">
+    <w:tmpl w:val="C21C2A9A"/>
+    <w:lvl w:ilvl="0" w:tplc="FC165E86">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="786" w:hanging="360"/>
+        <w:ind w:left="927" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04220019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1506" w:hanging="360"/>
+        <w:ind w:left="1647" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0422001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2226" w:hanging="180"/>
+        <w:ind w:left="2367" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0422000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2946" w:hanging="360"/>
+        <w:ind w:left="3087" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04220019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3666" w:hanging="360"/>
+        <w:ind w:left="3807" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0422001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4386" w:hanging="180"/>
+        <w:ind w:left="4527" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0422000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5106" w:hanging="360"/>
+        <w:ind w:left="5247" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04220019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5826" w:hanging="360"/>
+        <w:ind w:left="5967" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0422001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6546" w:hanging="180"/>
+        <w:ind w:left="6687" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se wp14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
-  <w:trackRevisions w:val="false"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00E811A0"/>
-[...12 lines deleted...]
-    <w:rsid w:val="5A99C873"/>
+    <w:rsidRoot w:val="00A5587B"/>
+    <w:rsid w:val="00357587"/>
+    <w:rsid w:val="00506024"/>
+    <w:rsid w:val="00A178C0"/>
+    <w:rsid w:val="00A413EF"/>
+    <w:rsid w:val="00A5587B"/>
+    <w:rsid w:val="00AE4447"/>
+    <w:rsid w:val="00C27292"/>
+    <w:rsid w:val="00C43152"/>
+    <w:rsid w:val="00C847A2"/>
+    <w:rsid w:val="00D26AB1"/>
+    <w:rsid w:val="00D317DC"/>
+    <w:rsid w:val="00D47003"/>
+    <w:rsid w:val="00DE3DFA"/>
+    <w:rsid w:val="00F60231"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="uk-UA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6581E597"/>
+  <w14:docId w14:val="3670127D"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{414F5895-A7B8-43BD-AB63-8D587DDEB438}"/>
+  <w15:docId w15:val="{D80D7930-5BB7-487C-A65F-D51C4D61E770}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se wp14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1203,52 +1665,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -1310,177 +1772,171 @@
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="a" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:styleId="a0" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="a1" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="a2" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
-    <w:name w:val="List Paragraph"/>
+    <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
-    <w:uiPriority w:val="34"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F7058F"/>
+    <w:link w:val="a4"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A5587B"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-[...11 lines deleted...]
-    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9639"/>
+      </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="uk-UA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="a5" w:customStyle="1">
-    <w:name w:val="Текст у виносці Знак"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
+    <w:name w:val="Верхній колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="a4"/>
+    <w:link w:val="a3"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00B903CA"/>
+    <w:rsid w:val="00A5587B"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="uk-UA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Офіс">
+    <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Офіс">
+    <a:fontScheme name="Стандартная">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1508,51 +1964,51 @@
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Офіс">
+    <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -1669,73 +2125,74 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010016DCD4CB4814C54081296BAF4B7FA34D" ma:contentTypeVersion="14" ma:contentTypeDescription="Створення нового документа." ma:contentTypeScope="" ma:versionID="8050ea0cea7a187432a61bec60eee4cb">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="449da6bd-3cf6-4391-beb9-d748a183586c" xmlns:ns3="d1c40876-727a-42b7-b4ed-b74899b53b05" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7342f2071e21ec6f8820236736bd53aa" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010016DCD4CB4814C54081296BAF4B7FA34D" ma:contentTypeVersion="15" ma:contentTypeDescription="Створення нового документа." ma:contentTypeScope="" ma:versionID="4690d3cde7a2f9eb430ba99cedfda28c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="449da6bd-3cf6-4391-beb9-d748a183586c" xmlns:ns3="d1c40876-727a-42b7-b4ed-b74899b53b05" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e4e162c2c6f91e1e8f8722551e57e99e" ns2:_="" ns3:_="">
     <xsd:import namespace="449da6bd-3cf6-4391-beb9-d748a183586c"/>
     <xsd:import namespace="d1c40876-727a-42b7-b4ed-b74899b53b05"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="449da6bd-3cf6-4391-beb9-d748a183586c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="10" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
@@ -1754,50 +2211,55 @@
     <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="21" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d1c40876-727a-42b7-b4ed-b74899b53b05" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{6f329908-5a4a-4a4a-a4cc-8924b1242dce}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="d1c40876-727a-42b7-b4ed-b74899b53b05">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="18" nillable="true" ma:displayName="Спільний доступ" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
@@ -1918,75 +2380,100 @@
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="449da6bd-3cf6-4391-beb9-d748a183586c">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="d1c40876-727a-42b7-b4ed-b74899b53b05" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1337285B-C13F-4BF6-84FD-936D340B6D8E}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{76DE70BE-A00C-4329-B973-95C3317060BD}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8FFE7FBE-F2E1-4C69-8CEC-F3D860CB3253}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8EB20D9F-98EB-4574-B756-9A3282A0F433}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{506A00A1-1029-4D84-9378-50E910C09D4D}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5A937E9F-D3CC-43F2-9BD7-F64149635A43}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>1</Pages>
+  <Words>1091</Words>
+  <Characters>623</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>5</Lines>
+  <Paragraphs>3</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Назва</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Название</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr/>
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company>SPecialiST RePack</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>1711</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Reception2</dc:creator>
-  <keywords/>
+  <dc:creator>user</dc:creator>
+  <cp:keywords/>
   <dc:description/>
-  <lastModifiedBy>Войнича Надія</lastModifiedBy>
-[...1 lines deleted...]
-  <lastPrinted>2022-10-17T12:19:00.0000000Z</lastPrinted>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010016DCD4CB4814C54081296BAF4B7FA34D</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
-[...1 lines deleted...]
-  </property>
 </Properties>
 </file>