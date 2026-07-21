--- v0 (2026-06-05)
+++ v1 (2026-07-21)
@@ -1,956 +1,1012 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidRPr="009073D3" w:rsidR="00403628" w:rsidP="6BB25763" w:rsidRDefault="00403628" w14:paraId="2B57355D" w14:textId="1EB02367">
-[...1 lines deleted...]
-        <w:pStyle w:val="a"/>
+    <w:p w14:paraId="2DEE559D" w14:textId="7E367ED8" w:rsidR="00403628" w:rsidRPr="004F1C6F" w:rsidRDefault="00EA78A5" w:rsidP="00403628">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4956"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-[...23 lines deleted...]
-    <w:p w:rsidRPr="009073D3" w:rsidR="00403628" w:rsidP="00403628" w:rsidRDefault="00403628" w14:paraId="4BA6F5A5" w14:textId="77777777">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Директору офісу охорони культурної спадщини Львівської міської ради</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B57355D" w14:textId="77777777" w:rsidR="00403628" w:rsidRPr="009073D3" w:rsidRDefault="00403628" w:rsidP="00403628">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="5664" w:firstLine="708"/>
+        <w:ind w:left="4956"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009073D3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>(ім’я, прізвище)</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="009073D3" w:rsidR="00403628" w:rsidP="00403628" w:rsidRDefault="00403628" w14:paraId="5F2A9202" w14:textId="77777777">
+        <w:t>______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BA6F5A5" w14:textId="77777777" w:rsidR="00403628" w:rsidRPr="009073D3" w:rsidRDefault="00403628" w:rsidP="00403628">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="4956"/>
+        <w:ind w:left="5664" w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009073D3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>______________________________</w:t>
-[...25 lines deleted...]
-    <w:p w:rsidRPr="009073D3" w:rsidR="00403628" w:rsidP="00403628" w:rsidRDefault="00403628" w14:paraId="7725B7F3" w14:textId="77777777">
+        <w:t>(ім’я, прізвище)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F2A9202" w14:textId="77777777" w:rsidR="00403628" w:rsidRPr="009073D3" w:rsidRDefault="00403628" w:rsidP="00403628">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4956"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009073D3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>______________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009073D3" w:rsidR="00403628" w:rsidP="00403628" w:rsidRDefault="00403628" w14:paraId="7D0ECC00" w14:textId="77777777">
+    <w:p w14:paraId="7F30331C" w14:textId="77777777" w:rsidR="00403628" w:rsidRPr="009073D3" w:rsidRDefault="00403628" w:rsidP="00403628">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009073D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>(П.І.П./ назва юридичної особи)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7725B7F3" w14:textId="77777777" w:rsidR="00403628" w:rsidRPr="009073D3" w:rsidRDefault="00403628" w:rsidP="00403628">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="4956" w:firstLine="708"/>
+        <w:ind w:left="4956"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009073D3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>(адреса проживання заявника)</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="009073D3" w:rsidR="00403628" w:rsidP="00403628" w:rsidRDefault="00403628" w14:paraId="3BB51D67" w14:textId="77777777">
+        <w:t>______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D0ECC00" w14:textId="77777777" w:rsidR="00403628" w:rsidRPr="009073D3" w:rsidRDefault="00403628" w:rsidP="00403628">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="4956"/>
+        <w:ind w:left="4956" w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009073D3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>______________________________</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="009073D3" w:rsidR="00403628" w:rsidP="00403628" w:rsidRDefault="00403628" w14:paraId="2E35C692" w14:textId="77777777">
+        <w:t>(адреса проживання заявника)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BB51D67" w14:textId="77777777" w:rsidR="00403628" w:rsidRPr="009073D3" w:rsidRDefault="00403628" w:rsidP="00403628">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="4956" w:hanging="489"/>
+        <w:ind w:left="4956"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009073D3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:tab/>
-[...20 lines deleted...]
-    <w:p w:rsidRPr="008E121D" w:rsidR="00403628" w:rsidP="00403628" w:rsidRDefault="00403628" w14:paraId="600F93D2" w14:textId="77777777">
+        <w:t>______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E35C692" w14:textId="77777777" w:rsidR="00403628" w:rsidRPr="009073D3" w:rsidRDefault="00403628" w:rsidP="00403628">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4956" w:hanging="489"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009073D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009073D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">              (телефон)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="600F93D2" w14:textId="77777777" w:rsidR="00403628" w:rsidRPr="008E121D" w:rsidRDefault="00403628" w:rsidP="00403628">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E121D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00403628" w:rsidP="00403628" w:rsidRDefault="00403628" w14:paraId="50A6D5C0" w14:textId="77777777">
+    <w:p w14:paraId="50A6D5C0" w14:textId="77777777" w:rsidR="00403628" w:rsidRDefault="00403628" w:rsidP="00403628">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Заява</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008E121D" w:rsidR="00403628" w:rsidP="00403628" w:rsidRDefault="00403628" w14:paraId="2B630742" w14:textId="77777777">
+    <w:p w14:paraId="2B630742" w14:textId="77777777" w:rsidR="00403628" w:rsidRPr="008E121D" w:rsidRDefault="00403628" w:rsidP="00403628">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E121D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00606531" w:rsidR="00403628" w:rsidP="6BB25763" w:rsidRDefault="00403628" w14:paraId="0A07463D" w14:textId="485BF460">
+    <w:p w14:paraId="7BC8C636" w14:textId="6CBCC57E" w:rsidR="003E3DDF" w:rsidRPr="00C31CDB" w:rsidRDefault="003E3DDF" w:rsidP="003E3DDF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...18 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C31CDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Прошу укласти попередній договір про укладення в майбутньому охоронного договору на пам’ятку архітектури, історії або науки і техніки (у разі коли пам’ятка становить собою споруду (будівлю), комплекс (ансамбль) споруд чи її частину) за категорією місцевого</w:t>
+      </w:r>
+      <w:r w:rsidR="00A21D11">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/національного значення </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F66503">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(необхідне підкреслити)</w:t>
       </w:r>
-      <w:r w:rsidRPr="567DB6C4" w:rsidR="0412B3DE">
-[...5 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+      <w:r w:rsidRPr="00965B12">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="567DB6C4" w:rsidR="0412B3DE">
-[...20 lines deleted...]
-    <w:p w:rsidRPr="00606531" w:rsidR="00403628" w:rsidP="00403628" w:rsidRDefault="00403628" w14:paraId="38234EB4" w14:textId="77777777">
+      <w:r w:rsidRPr="00C31CDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6068FA21" w14:textId="6F25F62D" w:rsidR="003E3DDF" w:rsidRPr="00C31CDB" w:rsidRDefault="003E3DDF" w:rsidP="00A21D11">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...36 lines deleted...]
-    <w:p w:rsidRPr="00606531" w:rsidR="00403628" w:rsidP="00403628" w:rsidRDefault="00403628" w14:paraId="1769ACD4" w14:textId="4B08C38A">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C31CDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(крім пам’яток, які перебувають у державній власності та передані до сфери управління райдержадміністрації (військової адміністрації) або належать до комунальної власності відповідної територіальної громади)</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA1339">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C31CDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">позначені у технічному паспорті літерами (індексами) ______________________________________________, розташовані у пам’ятці, будинку  № _______ на вул.(пл.) _________________________ у м. Львові. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38234EB4" w14:textId="77777777" w:rsidR="00403628" w:rsidRPr="00606531" w:rsidRDefault="00403628" w:rsidP="00403628">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00606531">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">1. Забезпечення доступу до приміщень пам’ятки працівників управління охорони історичного середовища, згідно зі ст.9 Закону України “Про охорону культурної спадщини“,  для обстеження та фотофіксації протягом </w:t>
-[...20 lines deleted...]
-    <w:p w:rsidRPr="007B612D" w:rsidR="00403628" w:rsidP="00403628" w:rsidRDefault="00403628" w14:paraId="4C180739" w14:textId="77777777">
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="321CE9E9" w14:textId="77777777" w:rsidR="00403628" w:rsidRPr="00EA78A5" w:rsidRDefault="00403628" w:rsidP="00403628">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="1A46564E" w14:textId="77777777" w:rsidR="00403628" w:rsidRPr="009073D3" w:rsidRDefault="00403628" w:rsidP="00403628">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009073D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Зобов’язання заявника:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1769ACD4" w14:textId="0B96EC5E" w:rsidR="00403628" w:rsidRPr="00606531" w:rsidRDefault="00403628" w:rsidP="00403628">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B612D">
-[...18 lines deleted...]
-    <w:p w:rsidRPr="008E121D" w:rsidR="00403628" w:rsidP="00403628" w:rsidRDefault="00403628" w14:paraId="50D9F71D" w14:textId="77777777">
+      <w:r w:rsidRPr="00606531">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Забезпечення доступу до приміщень пам’ятки працівників </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA78A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>офісу охорони культурної спадщини Львівської міської ради</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606531">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, згідно зі ст.</w:t>
+      </w:r>
+      <w:r w:rsidR="007A6071">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606531">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9 Закону України “Про охорону культурної спадщини“,  для обстеження та фотофіксації протягом </w:t>
+      </w:r>
+      <w:r w:rsidR="00A62266">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606531">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> календарних днів. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C180739" w14:textId="77777777" w:rsidR="00403628" w:rsidRPr="007B612D" w:rsidRDefault="00403628" w:rsidP="00403628">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B612D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Код доступу брами (дверей) будинку (за наявності)__________. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50D9F71D" w14:textId="77777777" w:rsidR="00403628" w:rsidRPr="008E121D" w:rsidRDefault="00403628" w:rsidP="00403628">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E121D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00533B83" w:rsidR="00403628" w:rsidP="00403628" w:rsidRDefault="00403628" w14:paraId="54E9F278" w14:textId="77777777">
+    <w:p w14:paraId="54E9F278" w14:textId="77777777" w:rsidR="00403628" w:rsidRPr="00533B83" w:rsidRDefault="00403628" w:rsidP="00403628">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00533B83">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Бажаний спосіб отримання результату:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="2516"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00533B83" w:rsidR="00403628" w:rsidTr="00F7486D" w14:paraId="018B350E" w14:textId="77777777">
+      <w:tr w:rsidR="00403628" w:rsidRPr="00533B83" w14:paraId="018B350E" w14:textId="77777777" w:rsidTr="00F7486D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00533B83" w:rsidR="00403628" w:rsidP="00F7486D" w:rsidRDefault="00403628" w14:paraId="2E07C4C1" w14:textId="77777777">
+          <w:p w14:paraId="2E07C4C1" w14:textId="77777777" w:rsidR="00403628" w:rsidRPr="00533B83" w:rsidRDefault="00403628" w:rsidP="00F7486D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00533B83">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> особисто </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00533B83" w:rsidR="00403628" w:rsidP="00F7486D" w:rsidRDefault="00403628" w14:paraId="7B13EDD0" w14:textId="77777777">
+          <w:p w14:paraId="7B13EDD0" w14:textId="77777777" w:rsidR="00403628" w:rsidRPr="00533B83" w:rsidRDefault="00403628" w:rsidP="00F7486D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00533B83" w:rsidR="00403628" w:rsidP="00F7486D" w:rsidRDefault="00403628" w14:paraId="46972C43" w14:textId="77777777">
+          <w:p w14:paraId="46972C43" w14:textId="77777777" w:rsidR="00403628" w:rsidRPr="00533B83" w:rsidRDefault="00403628" w:rsidP="00F7486D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00533B83">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> поштою</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00533B83" w:rsidR="00403628" w:rsidP="00F7486D" w:rsidRDefault="00403628" w14:paraId="3089EF2A" w14:textId="77777777">
+          <w:p w14:paraId="3089EF2A" w14:textId="77777777" w:rsidR="00403628" w:rsidRPr="00533B83" w:rsidRDefault="00403628" w:rsidP="00F7486D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00533B83" w:rsidR="00403628" w:rsidP="00F7486D" w:rsidRDefault="00403628" w14:paraId="36A8FC85" w14:textId="77777777">
+          <w:p w14:paraId="36A8FC85" w14:textId="77777777" w:rsidR="00403628" w:rsidRPr="00533B83" w:rsidRDefault="00403628" w:rsidP="00F7486D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00533B83">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> інше</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2516" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00533B83" w:rsidR="00403628" w:rsidP="00F7486D" w:rsidRDefault="00403628" w14:paraId="0BEC4121" w14:textId="77777777">
+          <w:p w14:paraId="0BEC4121" w14:textId="77777777" w:rsidR="00403628" w:rsidRPr="00533B83" w:rsidRDefault="00403628" w:rsidP="00F7486D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="008E121D" w:rsidR="00403628" w:rsidP="00403628" w:rsidRDefault="00403628" w14:paraId="547F180D" w14:textId="77777777">
+    <w:p w14:paraId="547F180D" w14:textId="77777777" w:rsidR="00403628" w:rsidRPr="008E121D" w:rsidRDefault="00403628" w:rsidP="00403628">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="008E121D" w:rsidR="00403628" w:rsidP="00403628" w:rsidRDefault="00403628" w14:paraId="2ACA8CE2" w14:textId="77777777">
+    <w:p w14:paraId="2ACA8CE2" w14:textId="77777777" w:rsidR="00403628" w:rsidRPr="008E121D" w:rsidRDefault="00403628" w:rsidP="00403628">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="008E121D" w:rsidR="00403628" w:rsidP="00403628" w:rsidRDefault="00403628" w14:paraId="3C8E6231" w14:textId="77777777">
+    <w:p w14:paraId="3C8E6231" w14:textId="77777777" w:rsidR="00403628" w:rsidRPr="008E121D" w:rsidRDefault="00403628" w:rsidP="00403628">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E121D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Заявник</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0055276A" w:rsidR="00403628" w:rsidP="00403628" w:rsidRDefault="00403628" w14:paraId="3D59C93E" w14:textId="77777777">
+    <w:p w14:paraId="3D59C93E" w14:textId="77777777" w:rsidR="00403628" w:rsidRPr="0055276A" w:rsidRDefault="00403628" w:rsidP="00403628">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0055276A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>____________________________   __________   ______________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008E121D" w:rsidR="00403628" w:rsidP="00403628" w:rsidRDefault="00403628" w14:paraId="388A2864" w14:textId="77777777">
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="388A2864" w14:textId="3C32A1BD" w:rsidR="00403628" w:rsidRPr="00C31CDB" w:rsidRDefault="00403628" w:rsidP="00403628">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C31CDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(для юридичної особи – посада керівника;</w:t>
       </w:r>
-      <w:r w:rsidRPr="008E121D">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00C31CDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>(підпис)</w:t>
       </w:r>
-      <w:r w:rsidRPr="008E121D">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00C31CDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...22 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:t>(прізвище, ім’я, по батькові)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="273C4824" w14:textId="77777777" w:rsidR="00403628" w:rsidRPr="00C31CDB" w:rsidRDefault="00403628" w:rsidP="00403628">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C31CDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>фізична особа)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008E121D" w:rsidR="00403628" w:rsidP="00403628" w:rsidRDefault="00403628" w14:paraId="4EA84F50" w14:textId="77777777">
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00606531" w:rsidR="00403628" w:rsidP="00403628" w:rsidRDefault="00403628" w14:paraId="29F79FC8" w14:textId="77777777">
+    <w:p w14:paraId="4EA84F50" w14:textId="77777777" w:rsidR="00403628" w:rsidRPr="008E121D" w:rsidRDefault="00403628" w:rsidP="00403628">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29F79FC8" w14:textId="77777777" w:rsidR="00403628" w:rsidRPr="00606531" w:rsidRDefault="00403628" w:rsidP="00403628">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00606531">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“____“____________ 20___ року</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00362548" w:rsidP="0017086B" w:rsidRDefault="00403628" w14:paraId="3F2E03FA" w14:textId="2F126700">
+    <w:p w14:paraId="3F2E03FA" w14:textId="2F126700" w:rsidR="00362548" w:rsidRDefault="00403628" w:rsidP="0017086B">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>М.П.</w:t>
       </w:r>
-      <w:bookmarkStart w:name="_GoBack" w:id="0"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="0017086B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00362548" w:rsidSect="00362548">
-      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="014A1DB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="81B47EB0"/>
     <w:lvl w:ilvl="0" w:tplc="0422000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04220019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -1143,53 +1199,53 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0422001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se wp14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
-  <w:trackRevisions w:val="false"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00403628"/>
     <w:rsid w:val="00032C79"/>
     <w:rsid w:val="00037A7B"/>
     <w:rsid w:val="00047E0A"/>
     <w:rsid w:val="000531ED"/>
     <w:rsid w:val="000533D5"/>
     <w:rsid w:val="000760D5"/>
     <w:rsid w:val="000B28D3"/>
     <w:rsid w:val="000C11A5"/>
     <w:rsid w:val="000E144B"/>
     <w:rsid w:val="000E3122"/>
     <w:rsid w:val="00113377"/>
     <w:rsid w:val="00121047"/>
     <w:rsid w:val="00133BCD"/>
     <w:rsid w:val="00133C19"/>
     <w:rsid w:val="00136738"/>
     <w:rsid w:val="00145080"/>
     <w:rsid w:val="00165706"/>
@@ -1208,349 +1264,355 @@
     <w:rsid w:val="002225D1"/>
     <w:rsid w:val="0022725C"/>
     <w:rsid w:val="00251198"/>
     <w:rsid w:val="00276815"/>
     <w:rsid w:val="0028061A"/>
     <w:rsid w:val="00294A5B"/>
     <w:rsid w:val="0029565A"/>
     <w:rsid w:val="002971D5"/>
     <w:rsid w:val="002A269E"/>
     <w:rsid w:val="002A7ED2"/>
     <w:rsid w:val="002D7F4A"/>
     <w:rsid w:val="00300EA5"/>
     <w:rsid w:val="00300FBD"/>
     <w:rsid w:val="003113ED"/>
     <w:rsid w:val="0031265F"/>
     <w:rsid w:val="00327C88"/>
     <w:rsid w:val="00360B85"/>
     <w:rsid w:val="00362548"/>
     <w:rsid w:val="00367096"/>
     <w:rsid w:val="00374C0F"/>
     <w:rsid w:val="00377666"/>
     <w:rsid w:val="00392599"/>
     <w:rsid w:val="003A219A"/>
     <w:rsid w:val="003B2F2F"/>
     <w:rsid w:val="003C4215"/>
+    <w:rsid w:val="003E3DDF"/>
     <w:rsid w:val="003F1AAB"/>
     <w:rsid w:val="003F4672"/>
     <w:rsid w:val="00403628"/>
     <w:rsid w:val="004057FE"/>
     <w:rsid w:val="00406A48"/>
     <w:rsid w:val="00406CED"/>
     <w:rsid w:val="00412248"/>
     <w:rsid w:val="0041445B"/>
     <w:rsid w:val="00430AC1"/>
     <w:rsid w:val="00464A10"/>
     <w:rsid w:val="00470BC8"/>
     <w:rsid w:val="0047608E"/>
     <w:rsid w:val="004A711C"/>
     <w:rsid w:val="004B5ABD"/>
     <w:rsid w:val="004B7088"/>
     <w:rsid w:val="004C127D"/>
     <w:rsid w:val="004D16DF"/>
     <w:rsid w:val="004E32F8"/>
     <w:rsid w:val="004E6196"/>
     <w:rsid w:val="004F1F11"/>
     <w:rsid w:val="00507561"/>
     <w:rsid w:val="00514CB6"/>
     <w:rsid w:val="005378C6"/>
     <w:rsid w:val="00543404"/>
     <w:rsid w:val="005557B2"/>
     <w:rsid w:val="00564714"/>
     <w:rsid w:val="00573BE5"/>
     <w:rsid w:val="00583A0A"/>
     <w:rsid w:val="00591C9A"/>
     <w:rsid w:val="005A28FE"/>
     <w:rsid w:val="005A3C50"/>
     <w:rsid w:val="005A5180"/>
     <w:rsid w:val="005C004E"/>
     <w:rsid w:val="005C3413"/>
     <w:rsid w:val="005C493E"/>
     <w:rsid w:val="005D05AE"/>
+    <w:rsid w:val="005D3448"/>
     <w:rsid w:val="005D774E"/>
     <w:rsid w:val="005E118C"/>
     <w:rsid w:val="005E1BF6"/>
     <w:rsid w:val="005E3FEB"/>
     <w:rsid w:val="00605C26"/>
     <w:rsid w:val="006259B8"/>
     <w:rsid w:val="00641E3F"/>
     <w:rsid w:val="00662FDB"/>
     <w:rsid w:val="00686DE9"/>
     <w:rsid w:val="00690375"/>
     <w:rsid w:val="0069504A"/>
     <w:rsid w:val="006A60D6"/>
     <w:rsid w:val="006A7BC3"/>
     <w:rsid w:val="006B21F0"/>
     <w:rsid w:val="006D0A67"/>
     <w:rsid w:val="006E29AC"/>
     <w:rsid w:val="006E76BC"/>
     <w:rsid w:val="00703C3D"/>
     <w:rsid w:val="0070544F"/>
     <w:rsid w:val="007253A3"/>
     <w:rsid w:val="007315B9"/>
     <w:rsid w:val="00733759"/>
     <w:rsid w:val="00734F75"/>
     <w:rsid w:val="00753525"/>
     <w:rsid w:val="00776FA4"/>
+    <w:rsid w:val="007A6071"/>
     <w:rsid w:val="007B093E"/>
     <w:rsid w:val="007D2ACB"/>
     <w:rsid w:val="00810BCE"/>
     <w:rsid w:val="008405CC"/>
     <w:rsid w:val="00844544"/>
     <w:rsid w:val="00853630"/>
     <w:rsid w:val="00860EDC"/>
     <w:rsid w:val="00861E9C"/>
     <w:rsid w:val="00863110"/>
     <w:rsid w:val="0089407A"/>
     <w:rsid w:val="008B4C2E"/>
     <w:rsid w:val="008E443F"/>
     <w:rsid w:val="008F7651"/>
     <w:rsid w:val="00900CBC"/>
     <w:rsid w:val="00906435"/>
     <w:rsid w:val="00925E25"/>
     <w:rsid w:val="0093000E"/>
     <w:rsid w:val="00933D4D"/>
     <w:rsid w:val="009354F2"/>
     <w:rsid w:val="00950F53"/>
     <w:rsid w:val="00951D99"/>
     <w:rsid w:val="00961A97"/>
     <w:rsid w:val="0096213D"/>
     <w:rsid w:val="00963E06"/>
+    <w:rsid w:val="00965B12"/>
     <w:rsid w:val="00970DF3"/>
     <w:rsid w:val="00970E80"/>
     <w:rsid w:val="009750FB"/>
     <w:rsid w:val="00982405"/>
     <w:rsid w:val="009A380D"/>
     <w:rsid w:val="009A4993"/>
     <w:rsid w:val="009A4D3D"/>
     <w:rsid w:val="009C174D"/>
     <w:rsid w:val="009C2E86"/>
     <w:rsid w:val="009C5D93"/>
     <w:rsid w:val="009C7AE4"/>
+    <w:rsid w:val="00A21D11"/>
     <w:rsid w:val="00A564EB"/>
     <w:rsid w:val="00A57244"/>
     <w:rsid w:val="00A62266"/>
     <w:rsid w:val="00A647E9"/>
     <w:rsid w:val="00A67339"/>
     <w:rsid w:val="00AA02D3"/>
     <w:rsid w:val="00AA27E8"/>
+    <w:rsid w:val="00AA2A0C"/>
     <w:rsid w:val="00AA7288"/>
     <w:rsid w:val="00AD6469"/>
     <w:rsid w:val="00AD7DD5"/>
     <w:rsid w:val="00B04657"/>
     <w:rsid w:val="00B068B2"/>
     <w:rsid w:val="00B22FA2"/>
     <w:rsid w:val="00B41DA7"/>
     <w:rsid w:val="00B82D36"/>
     <w:rsid w:val="00B83773"/>
     <w:rsid w:val="00B838D1"/>
     <w:rsid w:val="00B86DD5"/>
     <w:rsid w:val="00B87855"/>
     <w:rsid w:val="00B9457E"/>
+    <w:rsid w:val="00BA1339"/>
     <w:rsid w:val="00BB213B"/>
     <w:rsid w:val="00BC1274"/>
     <w:rsid w:val="00BC3ECF"/>
     <w:rsid w:val="00BC5AB0"/>
     <w:rsid w:val="00BC66F6"/>
     <w:rsid w:val="00BD68B0"/>
     <w:rsid w:val="00BD7048"/>
     <w:rsid w:val="00BE093E"/>
     <w:rsid w:val="00BE51E8"/>
     <w:rsid w:val="00C07358"/>
+    <w:rsid w:val="00C31CDB"/>
     <w:rsid w:val="00C3380D"/>
     <w:rsid w:val="00C53D2A"/>
     <w:rsid w:val="00C574DA"/>
     <w:rsid w:val="00C63023"/>
     <w:rsid w:val="00C64FBB"/>
     <w:rsid w:val="00C965D7"/>
     <w:rsid w:val="00CA69BF"/>
     <w:rsid w:val="00CB0360"/>
     <w:rsid w:val="00CD6467"/>
     <w:rsid w:val="00CE4337"/>
     <w:rsid w:val="00CE6B07"/>
     <w:rsid w:val="00D03326"/>
     <w:rsid w:val="00D23037"/>
     <w:rsid w:val="00D519AA"/>
     <w:rsid w:val="00D77727"/>
     <w:rsid w:val="00D87D96"/>
     <w:rsid w:val="00D96975"/>
     <w:rsid w:val="00DA5D3C"/>
     <w:rsid w:val="00DA729B"/>
     <w:rsid w:val="00DB6926"/>
     <w:rsid w:val="00DB6C9E"/>
     <w:rsid w:val="00DD5AC2"/>
     <w:rsid w:val="00DD5C08"/>
     <w:rsid w:val="00DE1DDC"/>
     <w:rsid w:val="00DE7147"/>
     <w:rsid w:val="00DF3846"/>
     <w:rsid w:val="00E34AED"/>
     <w:rsid w:val="00E35459"/>
     <w:rsid w:val="00E42BC8"/>
     <w:rsid w:val="00E72726"/>
     <w:rsid w:val="00E809D5"/>
     <w:rsid w:val="00E85C2A"/>
     <w:rsid w:val="00E91860"/>
+    <w:rsid w:val="00EA78A5"/>
     <w:rsid w:val="00EC6A93"/>
     <w:rsid w:val="00ED5D5D"/>
     <w:rsid w:val="00EE5C2A"/>
     <w:rsid w:val="00EF6C2C"/>
     <w:rsid w:val="00F0736E"/>
     <w:rsid w:val="00F07EFD"/>
     <w:rsid w:val="00F257E0"/>
     <w:rsid w:val="00F3145C"/>
     <w:rsid w:val="00F33117"/>
     <w:rsid w:val="00F33AF1"/>
     <w:rsid w:val="00F4382E"/>
     <w:rsid w:val="00F4433C"/>
     <w:rsid w:val="00F60F84"/>
+    <w:rsid w:val="00F66503"/>
     <w:rsid w:val="00F7034E"/>
     <w:rsid w:val="00F70AB5"/>
     <w:rsid w:val="00F82C2D"/>
     <w:rsid w:val="00F96222"/>
     <w:rsid w:val="00F962C4"/>
     <w:rsid w:val="00FA1695"/>
     <w:rsid w:val="00FB52D7"/>
     <w:rsid w:val="00FD3437"/>
     <w:rsid w:val="00FD4AC7"/>
     <w:rsid w:val="00FD69CB"/>
-    <w:rsid w:val="0412B3DE"/>
-[...2 lines deleted...]
-    <w:rsid w:val="79B6FE22"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="44068E2F"/>
   <w15:docId w15:val="{4D2633E0-3493-4977-B183-3284563D180C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se wp14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1706,52 +1768,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -1813,96 +1875,99 @@
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="a" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00403628"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="a0" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="a1" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="a2" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2144,342 +2209,74 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...277 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal.dotm</Template>
+  <TotalTime></TotalTime>
+  <Pages>1</Pages>
+  <Words>1046</Words>
+  <Characters>597</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>4</Lines>
+  <Paragraphs>3</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Название</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>1640</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>sarabaha.oksana</dc:creator>
-  <keywords/>
+  <cp:keywords/>
   <dc:description/>
-  <lastModifiedBy>Панюца Ірина</lastModifiedBy>
-  <revision>14</revision>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
-
-[...9 lines deleted...]
-</file>