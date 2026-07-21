--- v0 (2026-06-05)
+++ v1 (2026-07-21)
@@ -1,82 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w:rsidR="00652D69" w:rsidRDefault="00652D69" w:rsidP="00652D69">
       <w:pPr>
         <w:ind w:left="5103"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Додаток</w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidR="00BE2628">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> №2</w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidR="00652D69" w:rsidRDefault="00652D69" w:rsidP="00652D69">
       <w:pPr>
         <w:ind w:left="5103"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Директору департаменту дорожнього господарства Львівської обласної державної адміністрації</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00652D69" w:rsidRDefault="00652D69" w:rsidP="00652D69">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5245"/>
@@ -333,52 +333,52 @@
           <w:szCs w:val="20"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>(для фізичної особи – згода на обробку персональних даних)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00652D69" w:rsidRDefault="00652D69" w:rsidP="00652D69">
       <w:pPr>
         <w:spacing w:before="20" w:after="20"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_heading=h.gjdgxs"/>
-      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkStart w:id="1" w:name="_heading=h.gjdgxs"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Адреса місця розташування рекламного засобу ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00652D69" w:rsidRDefault="00652D69" w:rsidP="00652D69">
       <w:pPr>
         <w:spacing w:before="20" w:after="20"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
@@ -432,69 +432,103 @@
           <w:szCs w:val="20"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>(вид, розміри, (площа місця розташування)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00652D69" w:rsidRDefault="00652D69" w:rsidP="00652D69">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Інформація про підстави набуття права користування цим місцем та строк такого користування (у випадку розташування рекламного засобу поза межами смуги відведення автомобільної дороги) ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:p w:rsidR="00A73972" w:rsidRPr="00A73972" w:rsidRDefault="00553677" w:rsidP="00A73803">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB6145">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Підтверджую, що я поінформований (-а) про умови застосування механізму «залишення без руху» та про потенційну відмову у наданні послуги відповідно до Закону України “Про адміністративну процедуру”.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9645" w:type="dxa"/>
+        <w:tblW w:w="12868" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3222"/>
         <w:gridCol w:w="3200"/>
         <w:gridCol w:w="3223"/>
+        <w:gridCol w:w="3223"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00652D69" w:rsidTr="00652D69">
+      <w:tr w:rsidR="00A73972" w:rsidTr="00A73972">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3220" w:type="dxa"/>
+            <w:tcW w:w="3222" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00652D69" w:rsidRDefault="00652D69">
+          <w:p w:rsidR="002072F7" w:rsidRDefault="002072F7">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00A73972" w:rsidRDefault="00A73972">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Заявник</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
@@ -503,55 +537,55 @@
               <w:t>або уповноважена</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:br/>
               <w:t>ним особа</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3198" w:type="dxa"/>
+            <w:tcW w:w="3200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00652D69" w:rsidRDefault="00652D69">
+          <w:p w:rsidR="00A73972" w:rsidRDefault="00A73972">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
@@ -559,55 +593,55 @@
               <w:br/>
               <w:t>_________________</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>(підпис)  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3221" w:type="dxa"/>
+            <w:tcW w:w="3223" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00652D69" w:rsidRDefault="00652D69">
+          <w:p w:rsidR="00A73972" w:rsidRDefault="00A73972">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
@@ -622,177 +656,184 @@
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>(ініціали та прізвище)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3223" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A73972" w:rsidRDefault="00A73972">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00652D69" w:rsidRDefault="00652D69" w:rsidP="00652D69">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:br/>
         <w:t>М. П. </w:t>
       </w:r>
-    </w:p>
-[...11 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w:rsidR="00652D69" w:rsidRDefault="00652D69" w:rsidP="00652D69">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00652D69" w:rsidRDefault="00652D69" w:rsidP="00652D69">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0001354A" w:rsidRDefault="00652D69">
-[...2 lines deleted...]
-    </w:p>
+    <w:p w:rsidR="0001354A" w:rsidRDefault="00B852AF"/>
     <w:sectPr w:rsidR="0001354A">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="850" w:right="850" w:bottom="850" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00652D69"/>
+    <w:rsid w:val="002072F7"/>
     <w:rsid w:val="00442B10"/>
+    <w:rsid w:val="00553677"/>
     <w:rsid w:val="00652D69"/>
+    <w:rsid w:val="007B3DB9"/>
+    <w:rsid w:val="00A73803"/>
+    <w:rsid w:val="00A73972"/>
+    <w:rsid w:val="00BE2628"/>
     <w:rsid w:val="00D50319"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="uk-UA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -1511,72 +1552,74 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010016DCD4CB4814C54081296BAF4B7FA34D" ma:contentTypeVersion="13" ma:contentTypeDescription="Створення нового документа." ma:contentTypeScope="" ma:versionID="24baf115104449b4add38943a536c4bc">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="449da6bd-3cf6-4391-beb9-d748a183586c" xmlns:ns3="d1c40876-727a-42b7-b4ed-b74899b53b05" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2674307c5cbc18ee30686e516b265430" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010016DCD4CB4814C54081296BAF4B7FA34D" ma:contentTypeVersion="15" ma:contentTypeDescription="Створення нового документа." ma:contentTypeScope="" ma:versionID="4690d3cde7a2f9eb430ba99cedfda28c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="449da6bd-3cf6-4391-beb9-d748a183586c" xmlns:ns3="d1c40876-727a-42b7-b4ed-b74899b53b05" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e4e162c2c6f91e1e8f8722551e57e99e" ns2:_="" ns3:_="">
     <xsd:import namespace="449da6bd-3cf6-4391-beb9-d748a183586c"/>
     <xsd:import namespace="d1c40876-727a-42b7-b4ed-b74899b53b05"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="449da6bd-3cf6-4391-beb9-d748a183586c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="10" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
@@ -1590,50 +1633,60 @@
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="21" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d1c40876-727a-42b7-b4ed-b74899b53b05" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{6f329908-5a4a-4a4a-a4cc-8924b1242dce}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="d1c40876-727a-42b7-b4ed-b74899b53b05">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="18" nillable="true" ma:displayName="Спільний доступ" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
@@ -1754,91 +1807,91 @@
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="449da6bd-3cf6-4391-beb9-d748a183586c">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="d1c40876-727a-42b7-b4ed-b74899b53b05" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55E0FD92-BD43-43B9-8FC0-71551F736964}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F377377F-3D29-4923-9A69-3A53E49BB7F9}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0DD6A478-148C-4E85-8C41-DFCAB6FB4C58}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C92D09E-4446-4162-8324-8026543B592A}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D82C76B2-C086-44D6-8DE2-D6411D88DD24}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E94EB29B-8508-4298-8756-8FBCECE8118A}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>1121</Words>
-  <Characters>640</Characters>
+  <Words>1249</Words>
+  <Characters>713</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>5</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Назва</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>diakov.net</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1758</CharactersWithSpaces>
+  <CharactersWithSpaces>1959</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>RePack by Diakov</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010016DCD4CB4814C54081296BAF4B7FA34D</vt:lpwstr>
   </property>