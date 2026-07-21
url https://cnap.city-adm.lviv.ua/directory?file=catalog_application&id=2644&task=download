--- v0 (2026-06-05)
+++ v1 (2026-07-21)
@@ -1,1429 +1,1906 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00987F6E" w:rsidRPr="00181E6A" w:rsidRDefault="005E27A7" w:rsidP="00181E6A">
-[...393 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="2D4938DC" w14:textId="4E0D9360" w:rsidR="00275243" w:rsidRPr="006355FE" w:rsidRDefault="00275243" w:rsidP="00D72B21">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D1710E2" w14:textId="77777777" w:rsidR="00094ABC" w:rsidRPr="006355FE" w:rsidRDefault="00D72B21" w:rsidP="00D72B21">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4536"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006355FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Додаток 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28EF9A73" w14:textId="77777777" w:rsidR="00D72B21" w:rsidRPr="006355FE" w:rsidRDefault="00D72B21" w:rsidP="00D72B21">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4536"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B04FA6F" w14:textId="77777777" w:rsidR="00F83EFF" w:rsidRPr="006355FE" w:rsidRDefault="00F83EFF" w:rsidP="00F83EFF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4536"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Nova" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006355FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Департамент дорожнього господарства облдержадміністрації ___________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006355FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">(найменування органу, до якого подається заява) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="590820D5" w14:textId="77777777" w:rsidR="00F83EFF" w:rsidRPr="006355FE" w:rsidRDefault="00F83EFF" w:rsidP="00F83EFF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4536"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27E0612C" w14:textId="77777777" w:rsidR="00F83EFF" w:rsidRPr="006355FE" w:rsidRDefault="00F83EFF" w:rsidP="00F83EFF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4536"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006355FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>___________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006355FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>(прізвище, ім’я по батькові заявника)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65FCADFF" w14:textId="77777777" w:rsidR="00F83EFF" w:rsidRPr="006355FE" w:rsidRDefault="00F83EFF" w:rsidP="00F83EFF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4536"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006355FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29AC07C0" w14:textId="77777777" w:rsidR="00F83EFF" w:rsidRPr="006355FE" w:rsidRDefault="00F83EFF" w:rsidP="00F83EFF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4536"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006355FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t> (адреса реєстрації заявника)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47B20ABF" w14:textId="77777777" w:rsidR="00F83EFF" w:rsidRPr="006355FE" w:rsidRDefault="00F83EFF" w:rsidP="00F83EFF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4536"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006355FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>___________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006355FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>(електронна адреса заявника)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14530B7E" w14:textId="77777777" w:rsidR="00F83EFF" w:rsidRPr="006355FE" w:rsidRDefault="00F83EFF" w:rsidP="00F83EFF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4536"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006355FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50ECACE6" w14:textId="77777777" w:rsidR="00F83EFF" w:rsidRPr="006355FE" w:rsidRDefault="00F83EFF" w:rsidP="00F83EFF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4536"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006355FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (контактний номер телефону)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22B1E260" w14:textId="77777777" w:rsidR="00F83EFF" w:rsidRPr="006355FE" w:rsidRDefault="00F83EFF" w:rsidP="00F83EFF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D464928" w14:textId="77777777" w:rsidR="00F83EFF" w:rsidRPr="006355FE" w:rsidRDefault="00F83EFF" w:rsidP="00F83EFF">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006355FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>ЗАЯВА</w:t>
       </w:r>
-    </w:p>
-[...143 lines deleted...]
-          <w:vertAlign w:val="superscript"/>
+      <w:r w:rsidRPr="006355FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="006355FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>(для фізичної особи - підприємця)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C713390" w14:textId="77777777" w:rsidR="005B2770" w:rsidRPr="006355FE" w:rsidRDefault="005B2770" w:rsidP="005B2770">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006355FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Відповідно до Закону України «Про внутрішній водний транспорт»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006355FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">(розділ ІІ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006355FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>п.7 ст.5) просимо здійснити огляд та відкриття</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006355FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бази для стоянки малих суден </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006355FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>_______</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006355FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006355FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>___________________ за адресою: ____________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DD3DF5A" w14:textId="77777777" w:rsidR="005B2770" w:rsidRPr="006355FE" w:rsidRDefault="005B2770" w:rsidP="005B2770">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006355FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>(назва)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="7018C205" w:rsidRPr="00181E6A" w:rsidRDefault="7018C205" w:rsidP="00181E6A">
-[...88 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="142C307A" w14:textId="77777777" w:rsidR="005B2770" w:rsidRPr="006355FE" w:rsidRDefault="005B2770" w:rsidP="005B2770">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006355FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>За результатами огляду просимо надати дозвільний нормативно-правовий документ для використання бази за призначенням.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E4C754F" w14:textId="77777777" w:rsidR="00F83EFF" w:rsidRPr="006355FE" w:rsidRDefault="00F83EFF" w:rsidP="00F83EFF">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="280" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006355FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="0DF7FBED" w:rsidRPr="00181E6A">
-[...228 lines deleted...]
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
+    </w:p>
+    <w:p w14:paraId="563D525B" w14:textId="77777777" w:rsidR="00F83EFF" w:rsidRPr="006355FE" w:rsidRDefault="00F83EFF" w:rsidP="00F83EFF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006355FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Підтверджую, що я поінформований (-а) про умови застосування механізму «залишення без руху» та про потенційну відмову у наданні послуги відповідно до Закону України “Про адміністративну процедуру”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="098D543D" w14:textId="77777777" w:rsidR="00F83EFF" w:rsidRPr="006355FE" w:rsidRDefault="00F83EFF" w:rsidP="00F83EFF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006355FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Надаю згоду на обробку персональних даних відповідно до Закону України «Про захист персональних даних». </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DE56036" w14:textId="77777777" w:rsidR="00F83EFF" w:rsidRPr="006355FE" w:rsidRDefault="00F83EFF" w:rsidP="00F83EFF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellMar>
+          <w:top w:w="15" w:type="dxa"/>
+          <w:left w:w="15" w:type="dxa"/>
+          <w:bottom w:w="15" w:type="dxa"/>
+          <w:right w:w="15" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3456"/>
+        <w:gridCol w:w="7623"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F83EFF" w:rsidRPr="006355FE" w14:paraId="3FC77A27" w14:textId="77777777" w:rsidTr="00F83EFF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="33A8A600" w14:textId="77777777" w:rsidR="00F83EFF" w:rsidRPr="006355FE" w:rsidRDefault="00F83EFF" w:rsidP="00F83EFF">
+            <w:pPr>
+              <w:spacing w:after="200" w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006355FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>_____ ______________ 20___ р.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="67F5122F" w14:textId="77777777" w:rsidR="00F83EFF" w:rsidRPr="006355FE" w:rsidRDefault="005B2770" w:rsidP="00F83EFF">
+            <w:pPr>
+              <w:spacing w:after="200" w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006355FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                     </w:t>
+            </w:r>
+            <w:r w:rsidR="00F83EFF" w:rsidRPr="006355FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>М.П._______________________________________</w:t>
+            </w:r>
+            <w:r w:rsidR="00F83EFF" w:rsidRPr="006355FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00F83EFF" w:rsidRPr="006355FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>(підпис)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="62A60547" w14:textId="77777777" w:rsidR="00275243" w:rsidRDefault="00275243">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16257034" w14:textId="77777777" w:rsidR="001521C7" w:rsidRDefault="00CB3E54" w:rsidP="000C5BA4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE5C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="354E3496" w14:textId="77777777" w:rsidR="00275243" w:rsidRPr="00094ABC" w:rsidRDefault="00275243">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14443317" w14:textId="77777777" w:rsidR="00275243" w:rsidRPr="00094ABC" w:rsidRDefault="00275243">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1768AF9B" w14:textId="77777777" w:rsidR="00275243" w:rsidRPr="00094ABC" w:rsidRDefault="00275243">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26259445" w14:textId="77777777" w:rsidR="00275243" w:rsidRPr="00094ABC" w:rsidRDefault="00275243">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AB5CF12" w14:textId="77777777" w:rsidR="000C5BA4" w:rsidRPr="00F17105" w:rsidRDefault="000C5BA4" w:rsidP="000C5BA4">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BD59B42" w14:textId="77777777" w:rsidR="00275243" w:rsidRPr="00094ABC" w:rsidRDefault="00275243" w:rsidP="000C5BA4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00275243" w:rsidRPr="00094ABC" w:rsidSect="001263BC">
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:top="850" w:right="474" w:bottom="850" w:left="851" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
-      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-[...1 lines deleted...]
-    <w:charset w:val="CC"/>
+  <w:font w:name="Helvetica">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
+  <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="CC"/>
-[...6 lines deleted...]
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
-    <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="708"/>
+  <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:compat/>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+  </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="1EC56329"/>
-[...49 lines deleted...]
-    <w:rsid w:val="7A225CC5"/>
+    <w:rsidRoot w:val="00275243"/>
+    <w:rsid w:val="00094ABC"/>
+    <w:rsid w:val="000C5BA4"/>
+    <w:rsid w:val="000E76F2"/>
+    <w:rsid w:val="001263BC"/>
+    <w:rsid w:val="001521C7"/>
+    <w:rsid w:val="001A3DAD"/>
+    <w:rsid w:val="00275243"/>
+    <w:rsid w:val="002C1E62"/>
+    <w:rsid w:val="002F55F6"/>
+    <w:rsid w:val="0033322E"/>
+    <w:rsid w:val="00344364"/>
+    <w:rsid w:val="004440DC"/>
+    <w:rsid w:val="004567A7"/>
+    <w:rsid w:val="004634E9"/>
+    <w:rsid w:val="004C7DF4"/>
+    <w:rsid w:val="0055003E"/>
+    <w:rsid w:val="005561D1"/>
+    <w:rsid w:val="005B2770"/>
+    <w:rsid w:val="005D7CE2"/>
+    <w:rsid w:val="00607275"/>
+    <w:rsid w:val="006355FE"/>
+    <w:rsid w:val="006655E7"/>
+    <w:rsid w:val="00672DBB"/>
+    <w:rsid w:val="0068781F"/>
+    <w:rsid w:val="006B2CCD"/>
+    <w:rsid w:val="00714392"/>
+    <w:rsid w:val="007D6ECA"/>
+    <w:rsid w:val="00835066"/>
+    <w:rsid w:val="00965AB7"/>
+    <w:rsid w:val="00975F40"/>
+    <w:rsid w:val="00981B77"/>
+    <w:rsid w:val="00A91134"/>
+    <w:rsid w:val="00BC03BF"/>
+    <w:rsid w:val="00C66895"/>
+    <w:rsid w:val="00C75665"/>
+    <w:rsid w:val="00CB3E54"/>
+    <w:rsid w:val="00CE71F0"/>
+    <w:rsid w:val="00D72B21"/>
+    <w:rsid w:val="00DB78A7"/>
+    <w:rsid w:val="00F83EFF"/>
+    <w:rsid w:val="00FE5C11"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="off"/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="uk-UA"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3074"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="73A0142E"/>
+  <w15:docId w15:val="{46ADF3D5-58FE-420F-B9C8-3775EB4C60D8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00987F6E"/>
+    <w:rsid w:val="0042693C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="120"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="280" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="220" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="40"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
+    <w:name w:val="Table Normal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
-    <w:name w:val="Balloon Text"/>
+    <w:name w:val="Title"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="a4"/>
-[...3 lines deleted...]
-    <w:rsid w:val="005E27A7"/>
+    <w:next w:val="a"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="72"/>
+      <w:szCs w:val="72"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="a4">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="0042693C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="rvps12">
+    <w:name w:val="rvps12"/>
+    <w:basedOn w:val="a"/>
+    <w:rsid w:val="0042693C"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="20">
+    <w:name w:val="Сетка таблицы2"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="0042693C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:lang w:val="ru-RU"/>
     </w:rPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="Текст выноски Знак"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="rvps2">
+    <w:name w:val="rvps2"/>
+    <w:basedOn w:val="a"/>
+    <w:rsid w:val="0042693C"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a5">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="0042693C"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:lang w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a6">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0042693C"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a7">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a8"/>
+    <w:rsid w:val="0042693C"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9639"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
+    <w:name w:val="Нижній колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="a3"/>
+    <w:link w:val="a7"/>
+    <w:rsid w:val="0042693C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a9">
+    <w:name w:val="Стандартний"/>
+    <w:rsid w:val="0069426C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+        <w:bar w:val="nil"/>
+      </w:pBdr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Helvetica" w:eastAsia="Arial Unicode MS" w:hAnsi="Helvetica" w:cs="Arial Unicode MS"/>
+      <w:color w:val="000000"/>
+      <w:bdr w:val="nil"/>
+      <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="aa">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="005E27A7"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0036732C"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="services-howtoleftitem--label">
+    <w:name w:val="services-howto__left__item--label"/>
+    <w:basedOn w:val="a"/>
+    <w:rsid w:val="00DF22CC"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ab">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+      <w:i/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ac">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="apple-tab-span">
+    <w:name w:val="apple-tab-span"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="00F83EFF"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-  <w:optimizeForBrowser/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="16464966">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="266891511">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="392119272">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="798953515">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="880744957">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="935599557">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1241523442">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1755517921">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="839927085">
+          <w:marLeft w:val="108"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+  </w:divs>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Офіс">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Офіс">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Офіс">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -1521,91 +1998,103 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010016DCD4CB4814C54081296BAF4B7FA34D" ma:contentTypeVersion="13" ma:contentTypeDescription="Створення нового документа." ma:contentTypeScope="" ma:versionID="24baf115104449b4add38943a536c4bc">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="449da6bd-3cf6-4391-beb9-d748a183586c" xmlns:ns3="d1c40876-727a-42b7-b4ed-b74899b53b05" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2674307c5cbc18ee30686e516b265430" ns2:_="" ns3:_="">
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mgbueqY/gLnYsKT8+/bhrQNqekRxA==">AMUW2mWNmSWT7aoqUtDbs9QgE3c/KprUd3ztb6wnr43CthYZMKQFrIoQKY4ZBAME+D7NmCsa7FWGCwHkOpHolnnGmFKgnIwmIFob7dijcRlf3c9SSME+Js3NOOkHNwwdNaV43FrZI8IyFDesAXMsTQiw4Xi7CT8dhjkvMU2dmIcA0bgbANzytEFKuW2gRaF5w8bgrxxQCGm2TeTXLb3UqchpmFMRJhXgTQ==</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010016DCD4CB4814C54081296BAF4B7FA34D" ma:contentTypeVersion="15" ma:contentTypeDescription="Створення нового документа." ma:contentTypeScope="" ma:versionID="4690d3cde7a2f9eb430ba99cedfda28c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="449da6bd-3cf6-4391-beb9-d748a183586c" xmlns:ns3="d1c40876-727a-42b7-b4ed-b74899b53b05" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e4e162c2c6f91e1e8f8722551e57e99e" ns2:_="" ns3:_="">
     <xsd:import namespace="449da6bd-3cf6-4391-beb9-d748a183586c"/>
     <xsd:import namespace="d1c40876-727a-42b7-b4ed-b74899b53b05"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="449da6bd-3cf6-4391-beb9-d748a183586c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="10" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
@@ -1619,50 +2108,60 @@
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="21" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d1c40876-727a-42b7-b4ed-b74899b53b05" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{6f329908-5a4a-4a4a-a4cc-8924b1242dce}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="d1c40876-727a-42b7-b4ed-b74899b53b05">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="18" nillable="true" ma:displayName="Спільний доступ" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
@@ -1762,99 +2261,119 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="449da6bd-3cf6-4391-beb9-d748a183586c">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="d1c40876-727a-42b7-b4ed-b74899b53b05" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3060E73F-19A9-40AB-B059-9D1F4D846B1D}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F584417B-82CA-44EE-B803-5D80FEDBAFAA}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{954772F7-13A6-462D-B700-CAEA5F86BCE8}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3298A900-6EEB-4DF2-A248-3DC5FAA86DC0}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3E4BA7CA-9617-40B7-BB8C-683256FD6B22}"/>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{18174BBF-0FEC-4947-B64D-3EBDE6323CAF}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>563</Words>
-  <Characters>322</Characters>
+  <Words>868</Words>
+  <Characters>495</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>2</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>4</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Назва</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>884</CharactersWithSpaces>
+  <CharactersWithSpaces>1361</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:creator>User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010016DCD4CB4814C54081296BAF4B7FA34D</vt:lpwstr>
   </property>
 </Properties>
 </file>