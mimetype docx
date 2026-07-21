--- v0 (2026-06-05)
+++ v1 (2026-07-21)
@@ -1,2098 +1,2909 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14" xml:space="preserve">
   <w:body>
-    <w:tbl>
-[...320 lines deleted...]
-        <w:pStyle w:val="3"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="76"/>
+        <w:ind w:right="561"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Додаток</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="322" w:lineRule="exact" w:before="322"/>
+        <w:ind w:left="6085"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>ЗАТВЕРДЖЕНО</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="6090"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Наказ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Міністерства</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-17"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>соціальної політики України</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="6090"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>вересня</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>2020</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>року</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>№</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t> 672</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="36"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:pos="4533" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="1"/>
+        <w:ind w:right="554"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Керівнику</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto" w:before="6"/>
+        <w:ind w:left="6584" w:right="561" w:firstLine="379"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>(обласної,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>Київської</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>та</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>Севастопольської</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>міської державної адміністрації,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>органу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>виконавчої влади Автономної Республіки</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>Крим</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>з</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>питань соціального</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>захисту</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>населення)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="86"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:pos="4469" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:right="498"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>від</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="2"/>
+        <w:ind w:left="5730" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>(найменування</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>громадської</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>організації</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>осіб</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>з</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>інвалідністю)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="112"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487587840">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>4406138</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>232798</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2743835" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="2" name="Graphic 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvPr id="2" name="Graphic 2"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2743835" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="2743835" h="0">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="2743730" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="4083">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape style="position:absolute;margin-left:346.940002pt;margin-top:18.330561pt;width:216.05pt;height:.1pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:paragraph;z-index:-15728640;mso-wrap-distance-left:0;mso-wrap-distance-right:0" id="docshape2" coordorigin="6939,367" coordsize="4321,0" path="m6939,367l11260,367e" filled="false" stroked="true" strokeweight=".321503pt" strokecolor="#000000">
+                <v:path arrowok="t"/>
+                <v:stroke dashstyle="solid"/>
+                <w10:wrap type="topAndBottom"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:pos="9740" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="184"/>
+        <w:ind w:left="5466"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Код</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>за</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>ЄДРПОУ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="413" w:right="993"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>ЗАЯВА</w:t>
       </w:r>
-      <w:r w:rsidRPr="00111AFF">
-[...850 lines deleted...]
-        <w:pStyle w:val="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto" w:before="249"/>
+        <w:ind w:left="231" w:right="671" w:firstLine="1"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:lang w:val="uk-UA"/>
-[...25 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>громадської організації осіб з інвалідністю про надання підприємству, організації,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>які</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>засновані</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>громадськими</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>організаціями</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>осіб</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>з</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>інвалідністю, дозволу на право користування пільгами з оподаткування</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="195"/>
+        <w:ind w:left="140"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Прошу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>надати</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>дозвіл</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>на</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>право</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>користування</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>пільгами</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>з</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>оподаткування</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:pos="9650" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="249"/>
+        <w:ind w:left="140" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="46"/>
+        <w:ind w:left="0" w:right="568" w:firstLine="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(найменування</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>підприємства,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>організації,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>які</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>засновані</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>громадською</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>організацією</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>осіб</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>з</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>інвалідністю)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:pos="8620" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="239"/>
+        <w:ind w:left="140"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>інформація про яке (яку) надається в додатку, на</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="74"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>згідно</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>з:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="248"/>
+        <w:ind w:left="0" w:right="597" w:firstLine="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(квартал,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>півріччя,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>три</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>квартали,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>рік)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>квартали,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>рік)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:pos="10170" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="238"/>
+        <w:ind w:left="366" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="4"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:pos="10164" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="366" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:pos="10164" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="322"/>
+        <w:ind w:left="366" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:pos="10164" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="321"/>
+        <w:ind w:left="366" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="3"/>
+        <w:ind w:left="993" w:right="580" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(вказати</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>підпункти,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>пункти,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>статті,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>розділи</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Податкового</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>кодексу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>України)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="63"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="846"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>До</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>заяви</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>додаю:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="0"/>
+        <w:sectPr>
+          <w:headerReference w:type="default" r:id="rId5"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11910" w:h="16840"/>
+          <w:pgMar w:header="756" w:footer="0" w:top="1160" w:bottom="280" w:left="1559" w:right="0"/>
+          <w:pgNumType w:start="5"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="76"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="140" w:right="566" w:firstLine="566"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>копії</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>установчих</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>документів</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>підприємства</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>(організації),</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>також</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>засновника (крім випадків, коли засновником є всеукраїнська громадська організація осіб з інвалідністю</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>або</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-17"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>громадська</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>організація</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-17"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>осіб</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>з</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-17"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>інвалідністю,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>яка</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-17"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>підтвердила</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>свій всеукраїнський статус, що самостійно подає копії</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>своїх установчих</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>документів) на </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>арк.;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="140" w:right="564" w:firstLine="566"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>довідку</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>про</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>чисельність</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>працівників</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>з</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>інвалідністю</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>на</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>підприємстві (в організації), видану територіальним відділенням Фонду соціального захисту осіб</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>з</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-17"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>інвалідністю,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>за</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-17"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>попередній</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>рік</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-17"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>за</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-17"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>попередній</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>звітний</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-17"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>(податковий)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>період на </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>арк.;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="140" w:right="572" w:firstLine="566"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>копію</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-17"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>державного</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>акта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>на</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>право</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>постійного</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>користування</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>землею</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-17"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>або</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>копію довідки про нормативну грошову оцінку земельної ділянки у разі звернення за отриманням дозволу на право користування пільгами щодо сплати земельного податку на </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+          <w:w w:val="150"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>арк.;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="322" w:lineRule="exact" w:before="2"/>
+        <w:ind w:left="707"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>бізнес-план</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>діяльності</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>підприємства</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>на</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="78"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>арк.;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="140" w:right="568" w:firstLine="566"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>розрахунок суми витрат підприємства (організації), пов’язаних із переробкою (обробкою, іншими видами перетворення) сировини, комплектувальних виробів, складових частин, інших покупних товарів, для визначення товарів, які безпосередньо виготовляються підприємством (організацією), на </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>арк.;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="140" w:right="569" w:firstLine="566"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>довідку про розмір середньомісячної заробітної плати в еквіваленті повної зайнятості працівників та осіб з інвалідністю, в яких місце роботи на підприємстві (в організації)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>є основним, за попередній звітний (податковий) період</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>на </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+          <w:w w:val="150"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>арк.;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="140" w:right="567" w:firstLine="566"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>копії податкових та фінансових звітів (податкова декларація з податку на прибуток підприємства, баланс підприємства, організації (форма 1) та звіт про фінансові</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>результати</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>(форма</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>за</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>попередній</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>звітний</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>(податковий)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>період) на </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>арк.;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="140" w:right="566" w:firstLine="566"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>інформація підприємства про суми податків не сплачених до бюджету у зв’язку з отриманням рішення уповноваженого органу, за попередній рік і за попередній звітний (податковий) період на </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+          <w:w w:val="150"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>арк.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="128"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Керівник</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>громадської</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:pos="6143" w:val="left" w:leader="none"/>
+          <w:tab w:pos="7119" w:val="left" w:leader="none"/>
+          <w:tab w:pos="9833" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="321" w:lineRule="exact" w:before="0"/>
+        <w:ind w:left="140" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>організації</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>осіб</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>з</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>інвалідністю </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:pos="7380" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="252" w:lineRule="exact" w:before="0"/>
+        <w:ind w:left="4837" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(підпис)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(Власне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ім’я ПРІЗВИЩЕ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="35"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:pos="6224" w:val="left" w:leader="none"/>
+          <w:tab w:pos="6845" w:val="left" w:leader="none"/>
+          <w:tab w:pos="8448" w:val="left" w:leader="none"/>
+          <w:tab w:pos="9211" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="918" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>МП</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(за</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>наявності)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="66"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>року</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr>
+      <w:pgSz w:w="11910" w:h="16840"/>
+      <w:pgMar w:header="756" w:footer="0" w:top="1160" w:bottom="280" w:left="1559" w:right="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...13 lines deleted...]
-  </w:font>
+<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="1"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...1 lines deleted...]
-    <w:charset w:val="CC"/>
+  <w:font w:name="Calibri">
+    <w:altName w:val="Calibri"/>
+    <w:charset w:val="1"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...37 lines deleted...]
-  <w:p w:rsidR="002119C5" w:rsidRDefault="002119C5">
+<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14" xml:space="preserve">
+  <w:p>
     <w:pPr>
-      <w:pStyle w:val="a5"/>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487543296">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4066032</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>467613</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="160020" cy="165735"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1" name="Textbox 1"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic>
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvPr id="1" name="Textbox 1"/>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="160020" cy="165735"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:spacing w:line="245" w:lineRule="exact" w:before="0"/>
+                            <w:ind w:left="60" w:right="0" w:firstLine="0"/>
+                            <w:jc w:val="left"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri"/>
+                              <w:sz w:val="22"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri"/>
+                              <w:spacing w:val="-10"/>
+                              <w:sz w:val="22"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri"/>
+                              <w:spacing w:val="-10"/>
+                              <w:sz w:val="22"/>
+                            </w:rPr>
+                            <w:instrText> PAGE </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri"/>
+                              <w:spacing w:val="-10"/>
+                              <w:sz w:val="22"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri"/>
+                              <w:spacing w:val="-10"/>
+                              <w:sz w:val="22"/>
+                            </w:rPr>
+                            <w:t>5</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri"/>
+                              <w:spacing w:val="-10"/>
+                              <w:sz w:val="22"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype id="_x0000_t202" o:spt="202" coordsize="21600,21600" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape style="position:absolute;margin-left:320.160004pt;margin-top:36.819984pt;width:12.6pt;height:13.05pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:page;z-index:-15773184" type="#_x0000_t202" id="docshape1" filled="false" stroked="false">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p>
+                    <w:pPr>
+                      <w:spacing w:line="245" w:lineRule="exact" w:before="0"/>
+                      <w:ind w:left="60" w:right="0" w:firstLine="0"/>
+                      <w:jc w:val="left"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri"/>
+                        <w:sz w:val="22"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri"/>
+                        <w:spacing w:val="-10"/>
+                        <w:sz w:val="22"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri"/>
+                        <w:spacing w:val="-10"/>
+                        <w:sz w:val="22"/>
+                      </w:rPr>
+                      <w:instrText> PAGE </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri"/>
+                        <w:spacing w:val="-10"/>
+                        <w:sz w:val="22"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri"/>
+                        <w:spacing w:val="-10"/>
+                        <w:sz w:val="22"/>
+                      </w:rPr>
+                      <w:t>5</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri"/>
+                        <w:spacing w:val="-10"/>
+                        <w:sz w:val="22"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="none"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...2 lines deleted...]
-  <w:hyphenationZone w:val="425"/>
+<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
+  <w:zoom w:percent="120"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:drawingGridHorizontalSpacing w:val="110"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:footnotePr>
-[...6 lines deleted...]
-  </w:endnotePr>
   <w:compat>
-    <w:applyBreakingRules/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:ulTrailSpace/>
+    <w:shapeLayoutLikeWW8/>
+    <w:useFELayout/>
+    <w:compatSetting w:val="14" w:uri="http://schemas.microsoft.com/office/word" w:name="compatibilityMode"/>
   </w:compat>
-  <w:rsids>
-[...54 lines deleted...]
-  <w15:docId w15:val="{59D2E61A-E9AE-4A67-BAD6-75B95976EAAD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:cstheme="minorBidi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:asciiTheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="en-US" w:bidi="ar-SA" w:eastAsia="en-US"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...400 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="a0">
+  <w:style w:styleId="DefaultParagraphFont" w:default="1" w:type="character">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="a1">
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:styleId="TableNormal" w:default="1" w:type="table">
+    <w:name w:val="Table Normal"/>
+    <w:uiPriority w:val="2"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
-        <w:left w:w="108" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
-        <w:right w:w="108" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+  <w:style w:styleId="NoList" w:default="1" w:type="numbering">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="a3">
-[...3 lines deleted...]
-    <w:rsid w:val="001144D9"/>
+  <w:style w:default="1" w:styleId="Normal" w:type="paragraph">
+    <w:name w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:styleId="BodyText" w:type="paragraph">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:styleId="Heading1" w:type="paragraph">
+    <w:name w:val="Heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="140"/>
+      <w:outlineLvl w:val="1"/>
     </w:pPr>
-    <w:tblPr>
-[...14 lines deleted...]
-    <w:rsid w:val="001144D9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="27"/>
-[...1 lines deleted...]
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="a4">
-[...5 lines deleted...]
-    <w:rsid w:val="00147840"/>
+  <w:style w:styleId="ListParagraph" w:type="paragraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr/>
     <w:rPr>
-      <w:color w:val="0000FF"/>
-      <w:u w:val="single"/>
+      <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a5">
-[...19 lines deleted...]
-    <w:rsid w:val="002119C5"/>
+  <w:style w:styleId="TableParagraph" w:type="paragraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...26 lines deleted...]
-      <w:lang w:eastAsia="uk-UA"/>
+      <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...21 lines deleted...]
-
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -2118,51 +2929,51 @@
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -2303,73 +3114,74 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010016DCD4CB4814C54081296BAF4B7FA34D" ma:contentTypeVersion="14" ma:contentTypeDescription="Створення нового документа." ma:contentTypeScope="" ma:versionID="8050ea0cea7a187432a61bec60eee4cb">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="449da6bd-3cf6-4391-beb9-d748a183586c" xmlns:ns3="d1c40876-727a-42b7-b4ed-b74899b53b05" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7342f2071e21ec6f8820236736bd53aa" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010016DCD4CB4814C54081296BAF4B7FA34D" ma:contentTypeVersion="15" ma:contentTypeDescription="Створення нового документа." ma:contentTypeScope="" ma:versionID="4690d3cde7a2f9eb430ba99cedfda28c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="449da6bd-3cf6-4391-beb9-d748a183586c" xmlns:ns3="d1c40876-727a-42b7-b4ed-b74899b53b05" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e4e162c2c6f91e1e8f8722551e57e99e" ns2:_="" ns3:_="">
     <xsd:import namespace="449da6bd-3cf6-4391-beb9-d748a183586c"/>
     <xsd:import namespace="d1c40876-727a-42b7-b4ed-b74899b53b05"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="449da6bd-3cf6-4391-beb9-d748a183586c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="10" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
@@ -2388,50 +3200,55 @@
     <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="21" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d1c40876-727a-42b7-b4ed-b74899b53b05" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{6f329908-5a4a-4a4a-a4cc-8924b1242dce}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="d1c40876-727a-42b7-b4ed-b74899b53b05">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="18" nillable="true" ma:displayName="Спільний доступ" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
@@ -2552,97 +3369,76 @@
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="449da6bd-3cf6-4391-beb9-d748a183586c">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="d1c40876-727a-42b7-b4ed-b74899b53b05" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{60960AB3-A35E-49F2-8123-106C573AB91A}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1CFF5C01-C7B0-422F-AF79-ABBED86538E4}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0BD98A06-95DA-4677-984D-DC4FF1B25C43}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{661AE60E-5838-4068-BFFB-86C2ACAD0A9B}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4C83E60E-089C-4FE0-8C44-E8A22105192D}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{918A1F00-4172-4DB0-8039-0DF77AD8D354}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1264</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>10</Lines>
-  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...21 lines deleted...]
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3474</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>admin</dc:creator>
-[...2 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Converter">
+    <vt:lpwstr>SolidFramework v10.0.19910.1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Created">
+    <vt:filetime>2026-06-17T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
+    <vt:filetime>2026-06-17T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Producer">
+    <vt:lpwstr>iLovePDF</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ContentTypeId">
     <vt:lpwstr>0x01010016DCD4CB4814C54081296BAF4B7FA34D</vt:lpwstr>
   </property>
 </Properties>
 </file>