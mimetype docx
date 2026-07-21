--- v0 (2026-06-05)
+++ v1 (2026-07-21)
@@ -1,8981 +1,17878 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 wp14">
+<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14" xml:space="preserve">
   <w:body>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00044B4A" w:rsidP="35644BD6" w:rsidRDefault="00044B4A" w14:paraId="672A6659" wp14:textId="77777777">
+    <w:p>
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:before="59"/>
+        <w:ind w:left="0" w:right="532" w:firstLine="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Додаток</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="24"/>
+        <w:ind w:left="5681" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗАТВЕРДЖЕНО</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="242" w:lineRule="auto" w:before="2"/>
+        <w:ind w:left="5681" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Наказ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="16"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Міністерства</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="19"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>соціальної політики України</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="exact" w:before="0"/>
+        <w:ind w:left="5681" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>квітня</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2024</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>року</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-17"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>179-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Н</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00417A2B" w:rsidR="00047453" w:rsidP="35644BD6" w:rsidRDefault="00047453" w14:paraId="3D0D331F" wp14:textId="77777777">
+    <w:p>
       <w:pPr>
-        <w:ind w:left="5670"/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="184"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="35644BD6" w:rsidR="00047453">
-[...4 lines deleted...]
-        <w:t>ЗАТВЕРДЖЕНО</w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487587840">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>3515359</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>278321</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3505200" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="1" name="Graphic 1"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvPr id="1" name="Graphic 1"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3505200" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="3505200" h="0">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="3505199" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="6186">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape style="position:absolute;margin-left:276.799988pt;margin-top:21.915115pt;width:276pt;height:.1pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:paragraph;z-index:-15728640;mso-wrap-distance-left:0;mso-wrap-distance-right:0" id="docshape1" coordorigin="5536,438" coordsize="5520,0" path="m5536,438l11056,438e" filled="false" stroked="true" strokeweight=".48709pt" strokecolor="#000000">
+                <v:path arrowok="t"/>
+                <v:stroke dashstyle="solid"/>
+                <w10:wrap type="topAndBottom"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487588352">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>3362959</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>504381</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3657600" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="2" name="Graphic 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvPr id="2" name="Graphic 2"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3657600" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="3657600" h="0">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="3657599" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="6186">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape style="position:absolute;margin-left:264.799988pt;margin-top:39.715115pt;width:288pt;height:.1pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:paragraph;z-index:-15728128;mso-wrap-distance-left:0;mso-wrap-distance-right:0" id="docshape2" coordorigin="5296,794" coordsize="5760,0" path="m5296,794l11056,794e" filled="false" stroked="true" strokeweight=".48709pt" strokecolor="#000000">
+                <v:path arrowok="t"/>
+                <v:stroke dashstyle="solid"/>
+                <w10:wrap type="topAndBottom"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00417A2B" w:rsidR="00047453" w:rsidP="35644BD6" w:rsidRDefault="00047453" w14:paraId="46C921A8" wp14:textId="77777777">
+    <w:p>
       <w:pPr>
-        <w:ind w:left="5670"/>
-[...1070 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="97"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...177 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00D43605" w:rsidR="00D43605" w:rsidP="35644BD6" w:rsidRDefault="00286709" w14:paraId="5A39BBE3" wp14:textId="0EECC6F9">
+    <w:p>
       <w:pPr>
-        <w:widowControl w:val="0"/>
+        <w:spacing w:before="28"/>
+        <w:ind w:left="3732" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(найменування</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>органу,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>до</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>якого</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>подається</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>заява)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="94"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487588864">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>3362959</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>221074</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3657600" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="3" name="Graphic 3"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvPr id="3" name="Graphic 3"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3657600" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="3657600" h="0">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="3657599" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="6186">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape style="position:absolute;margin-left:264.799988pt;margin-top:17.407431pt;width:288pt;height:.1pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:paragraph;z-index:-15727616;mso-wrap-distance-left:0;mso-wrap-distance-right:0" id="docshape3" coordorigin="5296,348" coordsize="5760,0" path="m5296,348l11056,348e" filled="false" stroked="true" strokeweight=".48709pt" strokecolor="#000000">
+                <v:path arrowok="t"/>
+                <v:stroke dashstyle="solid"/>
+                <w10:wrap type="topAndBottom"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:tabs>
-          <w:tab w:val="right" w:pos="7710"/>
-          <w:tab w:val="right" w:pos="11514"/>
+          <w:tab w:pos="9449" w:val="left" w:leader="none"/>
         </w:tabs>
-        <w:autoSpaceDE w:val="0"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:before="80"/>
+        <w:ind w:left="3686" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00082B18" w:rsidR="00047453" w:rsidP="35644BD6" w:rsidRDefault="00D43605" w14:paraId="14B68A47" wp14:textId="77777777">
+    <w:p>
       <w:pPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-        <w:spacing w:after="120"/>
+        <w:spacing w:line="256" w:lineRule="auto" w:before="44"/>
+        <w:ind w:left="5321" w:right="1440" w:firstLine="108"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(прізвище, власне ім’я, по батькові (за</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>наявності)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>особи,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>яка</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>подає</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>заяву)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="273" w:lineRule="auto" w:before="56"/>
+        <w:ind w:left="4399" w:right="986" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>який</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>яка</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>(підкреслити</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>потрібне)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>проживає за адресою:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="59"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487589376">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>3362959</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>199062</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3657600" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="4" name="Graphic 4"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvPr id="4" name="Graphic 4"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3657600" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="3657600" h="0">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="3657599" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="6186">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape style="position:absolute;margin-left:264.799988pt;margin-top:15.674229pt;width:288pt;height:.1pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:paragraph;z-index:-15727104;mso-wrap-distance-left:0;mso-wrap-distance-right:0" id="docshape4" coordorigin="5296,313" coordsize="5760,0" path="m5296,313l11056,313e" filled="false" stroked="true" strokeweight=".48709pt" strokecolor="#000000">
+                <v:path arrowok="t"/>
+                <v:stroke dashstyle="solid"/>
+                <w10:wrap type="topAndBottom"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:pos="9449" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="80"/>
+        <w:ind w:left="3686" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="268" w:lineRule="auto" w:before="89"/>
+        <w:ind w:left="4399"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>адреса задекларованого / зареєстрованого місця </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>проживання (перебування)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="5"/>
+        <w:ind w:left="4399" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>(підкреслити</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="33"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>потрібне)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="88"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487589888">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>3362959</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>217642</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3657600" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="5" name="Graphic 5"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvPr id="5" name="Graphic 5"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3657600" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="3657600" h="0">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="3657599" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="6186">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape style="position:absolute;margin-left:264.799988pt;margin-top:17.137217pt;width:288pt;height:.1pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:paragraph;z-index:-15726592;mso-wrap-distance-left:0;mso-wrap-distance-right:0" id="docshape5" coordorigin="5296,343" coordsize="5760,0" path="m5296,343l11056,343e" filled="false" stroked="true" strokeweight=".48709pt" strokecolor="#000000">
+                <v:path arrowok="t"/>
+                <v:stroke dashstyle="solid"/>
+                <w10:wrap type="topAndBottom"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:pos="9449" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="321" w:lineRule="auto" w:before="87"/>
+        <w:ind w:left="4254" w:right="556" w:hanging="569"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>номер телефону </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:pos="9449" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="254" w:lineRule="exact" w:before="0"/>
+        <w:ind w:left="3808" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="264" w:lineRule="auto" w:before="37"/>
+        <w:ind w:left="4435" w:right="653" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b w:val="1"/>
-[...3 lines deleted...]
-          <w:highlight w:val="white"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="35644BD6" w:rsidR="00D43605">
-[...36 lines deleted...]
-        <w:t xml:space="preserve"> виплату грошової компенсації на бензин, ремонт і технічне обслуговування автомобілів</w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(паспорт</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>громадянина</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>України</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>або</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>тимчасове</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>посвідчення громадянина України (для іноземців та осіб</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00047453" w:rsidP="35644BD6" w:rsidRDefault="00047453" w14:paraId="72A3D3EC" wp14:textId="77777777">
+    <w:p>
       <w:pPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...1 lines deleted...]
-        <w:ind w:left="4536"/>
+        <w:spacing w:line="254" w:lineRule="auto" w:before="0"/>
+        <w:ind w:left="4687" w:right="904" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:highlight w:val="white"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>без</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>громадянства</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>—</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>паспортний</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>документ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>іноземця, або</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>документ,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>що</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>посвідчує</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>особу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-21"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>без</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>громадянства, або посвідка на постійне / тимчасове проживання, або посвідчення біженця, або інший документ,</w:t>
+      </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="006D5E48" w:rsidP="35644BD6" w:rsidRDefault="00900ECD" w14:paraId="70F8D608" wp14:textId="77777777">
+    <w:p>
       <w:pPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...6 lines deleted...]
-          <w:highlight w:val="white"/>
+        <w:spacing w:line="259" w:lineRule="auto" w:before="0"/>
+        <w:ind w:left="4386" w:right="596" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="35644BD6" w:rsidR="00900ECD">
-[...52 lines deleted...]
-          <w:highlight w:val="white"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>що</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>підтверджує</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>законність</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>перебування</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>іноземця</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>чи</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>особи без громадянства на території України) (зазначити </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>потрібне)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:pos="7039" w:val="left" w:leader="none"/>
+          <w:tab w:pos="8469" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="268" w:lineRule="auto" w:before="58"/>
+        <w:ind w:left="4341" w:right="598"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>серії</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>(за наявності)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="74"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>№</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="60"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="35644BD6" w:rsidR="0042472E">
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> технічне обслуговування автомобіля.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>виданий </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>(видана)</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="006D5E48" w:rsidP="35644BD6" w:rsidRDefault="006D5E48" w14:paraId="413C5729" wp14:textId="77777777">
+    <w:p>
       <w:pPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...6 lines deleted...]
-          <w:highlight w:val="white"/>
+        <w:tabs>
+          <w:tab w:pos="8891" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="56"/>
+        <w:ind w:left="3790" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="35644BD6" w:rsidR="006D5E48">
-[...37 lines deleted...]
-        <w:t>_</w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="006D5E48" w:rsidP="35644BD6" w:rsidRDefault="006D5E48" w14:paraId="7C9071EA" wp14:textId="77777777">
+    <w:p>
       <w:pPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...5 lines deleted...]
-          <w:highlight w:val="white"/>
+        <w:spacing w:before="37"/>
+        <w:ind w:left="3840" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="35644BD6" w:rsidR="006D5E48">
-[...5 lines deleted...]
-        <w:t>встановлені медичні показання для забезпечення автомобілем: _________________</w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(ким</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>коли)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(за</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>наявності)</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="006D5E48" w:rsidP="35644BD6" w:rsidRDefault="006D5E48" w14:paraId="2AE47944" wp14:textId="77777777">
+    <w:p>
       <w:pPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="268" w:lineRule="auto" w:before="80"/>
+        <w:ind w:left="4399"/>
       </w:pPr>
-      <w:r w:rsidRPr="35644BD6" w:rsidR="006D5E48">
-[...5 lines deleted...]
-        <w:t>______________________________________________________________________</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t>унікальний номер запису в Єдиному державному </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>демографічному реєстрі (за наявності):</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="006D5E48" w:rsidP="35644BD6" w:rsidRDefault="006D5E48" w14:paraId="167B60BA" wp14:textId="77777777">
+    <w:p>
       <w:pPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:pos="9449" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="292" w:lineRule="auto" w:before="49"/>
+        <w:ind w:left="4399" w:right="556" w:hanging="714"/>
       </w:pPr>
-      <w:r w:rsidRPr="35644BD6" w:rsidR="006D5E48">
-[...5 lines deleted...]
-        <w:t>______________________________________________________________________</w:t>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>реєстраційний номер облікової картки платника податків (крім осіб, які через свої релігійні переконання відмовились від прийняття</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="006D5E48" w:rsidP="35644BD6" w:rsidRDefault="006D5E48" w14:paraId="2E1A66BA" wp14:textId="77777777">
+    <w:p>
       <w:pPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:ind w:left="4399"/>
       </w:pPr>
-      <w:r w:rsidRPr="35644BD6" w:rsidR="006D5E48">
-[...5 lines deleted...]
-        <w:t>_____________________________________________________________________ .</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t>реєстраційного</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="35"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>номера</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="45"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>облікової</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>картки</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00E26DBB" w:rsidR="006D5E48" w:rsidP="35644BD6" w:rsidRDefault="00776A5C" w14:paraId="01019C24" wp14:textId="77777777">
+    <w:p>
       <w:pPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="268" w:lineRule="auto" w:before="31"/>
+        <w:ind w:left="4399" w:right="986"/>
       </w:pPr>
-      <w:r w:rsidRPr="35644BD6" w:rsidR="00776A5C">
-[...5 lines deleted...]
-        <w:t>(наявність членів родини, які будуть керувати автомобілем)</w:t>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>платника податків та повідомили про це </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>відповідному контролюючому органу і мають </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>відмітку в паспорті):</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="006D5E48" w:rsidP="35644BD6" w:rsidRDefault="006D5E48" w14:paraId="7D9C2344" wp14:textId="77777777">
+    <w:p>
       <w:pPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...6 lines deleted...]
-          <w:highlight w:val="white"/>
+        <w:tabs>
+          <w:tab w:pos="9449" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="48"/>
+        <w:ind w:left="3686" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="35644BD6" w:rsidR="006D5E48">
-[...21 lines deleted...]
-        <w:t>:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="005017A9" w:rsidR="005017A9" w:rsidP="35644BD6" w:rsidRDefault="006D0E99" w14:paraId="503DFAB2" wp14:textId="77777777">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="120"/>
-[...1809 lines deleted...]
-          <w:titlePg/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:sectPr>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11910" w:h="16850"/>
+          <w:pgMar w:top="1040" w:bottom="280" w:left="1559" w:right="283"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00417A2B" w:rsidR="00EF0B31" w:rsidP="35644BD6" w:rsidRDefault="00EF0B31" w14:paraId="38722A38" wp14:textId="77777777">
+    <w:p>
       <w:pPr>
-        <w:ind w:left="5040" w:firstLine="630"/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:tabs>
+          <w:tab w:pos="9618" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="69"/>
+        <w:ind w:left="5364" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="35644BD6" w:rsidR="00EF0B31">
-[...4 lines deleted...]
-        <w:t>ЗАТВЕРДЖЕНО</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>№ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00417A2B" w:rsidR="00EF0B31" w:rsidP="35644BD6" w:rsidRDefault="00EF0B31" w14:paraId="3DE1910A" wp14:textId="77777777">
+    <w:p>
       <w:pPr>
-        <w:ind w:left="5670"/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:before="45"/>
+        <w:ind w:left="6877" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="35644BD6" w:rsidR="00EF0B31">
-[...4 lines deleted...]
-        <w:t>Наказ Міністерства соціальної політики України</w:t>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(дата</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>реєстрації</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>заяви)</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00E26DBB" w:rsidR="00DB181E" w:rsidP="35644BD6" w:rsidRDefault="00082B18" w14:paraId="39DED893" wp14:textId="77777777">
+    <w:p>
       <w:pPr>
-        <w:ind w:left="5670"/>
-[...1314 lines deleted...]
-          <w:highlight w:val="white"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="77"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="009D1880" w:rsidP="35644BD6" w:rsidRDefault="00E56637" w14:paraId="094EB29E" wp14:textId="77777777">
+    <w:p>
       <w:pPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...7 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:r w:rsidRPr="35644BD6" w:rsidR="00E56637">
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> мені виплату грошової компенсації на транспортне обслуговування.</w:t>
+      <w:bookmarkStart w:name="Заява" w:id="1"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Заява</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="009D1880" w:rsidP="35644BD6" w:rsidRDefault="009D1880" w14:paraId="2CA15FD8" wp14:textId="77777777">
+    <w:p>
       <w:pPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...6 lines deleted...]
-          <w:highlight w:val="white"/>
+        <w:spacing w:line="252" w:lineRule="auto" w:before="16"/>
+        <w:ind w:left="1467" w:right="1883" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="35644BD6" w:rsidR="009D1880">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>про</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-18"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>виплату</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-17"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>грошової</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-16"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>компенсації</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бензин,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ремонт і технічне обслуговування автомобілів</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="261" w:lineRule="auto" w:before="141"/>
+        <w:ind w:left="141" w:firstLine="288"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Прошу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>призначити</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>мені</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>виплату</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>грошової</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>компенсації</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>бензин,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="28"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>ремонт</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>автомобіля, технічне обслуговування автомобіля.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:pos="9146" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="8"/>
+        <w:ind w:right="481"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>Згідно</w:t>
       </w:r>
-      <w:r w:rsidRPr="35644BD6" w:rsidR="00E56637">
-[...29 lines deleted...]
-        <w:t>_____</w:t>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>з</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="30"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>висновком</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>медико-соціальної</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>експертної</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>комісії</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>від</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="009D1880" w:rsidP="35644BD6" w:rsidRDefault="00E56637" w14:paraId="613D8EF0" wp14:textId="77777777">
+    <w:p>
       <w:pPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:pos="2002" w:val="left" w:leader="none"/>
+          <w:tab w:pos="3616" w:val="left" w:leader="none"/>
+          <w:tab w:pos="5446" w:val="left" w:leader="none"/>
+          <w:tab w:pos="8011" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="81"/>
+        <w:ind w:right="558"/>
+        <w:jc w:val="right"/>
       </w:pPr>
-      <w:r w:rsidRPr="35644BD6" w:rsidR="00E56637">
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> медичні показання для забезпечення автомобілем: _________________</w:t>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>встановлені</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>медичні</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>показання</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>для</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>забезпечення</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>автомобілем:</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="009D1880" w:rsidP="35644BD6" w:rsidRDefault="009D1880" w14:paraId="024BE289" wp14:textId="77777777">
+    <w:p>
       <w:pPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...5 lines deleted...]
-          <w:highlight w:val="white"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="51"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="35644BD6" w:rsidR="009D1880">
-[...5 lines deleted...]
-        <w:t>______________________________________________________________________</w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487590400">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>1078864</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>193757</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5867400" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="6" name="Graphic 6"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvPr id="6" name="Graphic 6"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5867400" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="5867400" h="0">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="5867400" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="6186">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape style="position:absolute;margin-left:84.949997pt;margin-top:15.256509pt;width:462pt;height:.1pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:paragraph;z-index:-15726080;mso-wrap-distance-left:0;mso-wrap-distance-right:0" id="docshape6" coordorigin="1699,305" coordsize="9240,0" path="m1699,305l10939,305e" filled="false" stroked="true" strokeweight=".48709pt" strokecolor="#000000">
+                <v:path arrowok="t"/>
+                <v:stroke dashstyle="solid"/>
+                <w10:wrap type="topAndBottom"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487590912">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>1078864</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>379812</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5867400" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="7" name="Graphic 7"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvPr id="7" name="Graphic 7"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5867400" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="5867400" h="0">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="5867400" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="6186">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape style="position:absolute;margin-left:84.949997pt;margin-top:29.906509pt;width:462pt;height:.1pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:paragraph;z-index:-15725568;mso-wrap-distance-left:0;mso-wrap-distance-right:0" id="docshape7" coordorigin="1699,598" coordsize="9240,0" path="m1699,598l10939,598e" filled="false" stroked="true" strokeweight=".48709pt" strokecolor="#000000">
+                <v:path arrowok="t"/>
+                <v:stroke dashstyle="solid"/>
+                <w10:wrap type="topAndBottom"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="009D1880" w:rsidP="35644BD6" w:rsidRDefault="009D1880" w14:paraId="1B117403" wp14:textId="77777777">
+    <w:p>
       <w:pPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...391 lines deleted...]
-          <w:highlight w:val="white"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="34"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="006D5E48" w:rsidR="009D1880" w:rsidP="35644BD6" w:rsidRDefault="00286709" w14:paraId="4798CB7F" wp14:textId="77777777">
+    <w:p>
       <w:pPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-        <w:spacing w:after="120"/>
+        <w:spacing w:before="26" w:after="9"/>
+        <w:ind w:left="9372" w:right="596" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="exact"/>
+        <w:ind w:left="155" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="2"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0">
+                <wp:extent cx="5867400" cy="6350"/>
+                <wp:effectExtent l="9525" t="0" r="0" b="3175"/>
+                <wp:docPr id="8" name="Group 8"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvPr id="8" name="Group 8"/>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5867400" cy="6350"/>
+                          <a:chExt cx="5867400" cy="6350"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="9" name="Graphic 9"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="3093"/>
+                            <a:ext cx="5867400" cy="1270"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="5867400" h="0">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5867400" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="6186">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group style="width:462pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" id="docshapegroup8" coordorigin="0,0" coordsize="9240,10">
+                <v:line style="position:absolute" from="0,5" to="9240,5" stroked="true" strokeweight=".48709pt" strokecolor="#000000">
+                  <v:stroke dashstyle="solid"/>
+                </v:line>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="2"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="7"/>
+        <w:ind w:left="0" w:right="400" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(наявність</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>членів</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>родини, які</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>будуть</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>керувати автомобілем)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="73"/>
+        <w:ind w:right="2361"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>До</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>заяви</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>відповідно</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>до</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>законодавства</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>додаю</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>(зазначити</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="37"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>потрібне):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="759" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="266" w:lineRule="auto" w:before="41" w:after="0"/>
+        <w:ind w:left="141" w:right="555" w:firstLine="288"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:highlight w:val="white"/>
+          <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00286709">
-[...41 lines deleted...]
-        <w:t xml:space="preserve"> на _____аркушах.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>свідоцтво</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>про</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>реєстрацію</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>транспортного</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>засобу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>ім’я</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>особи</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>з</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>інвалідністю,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>дитини з</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="13"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>інвалідністю,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="37"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>законного</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="36"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>представника</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="36"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>недієздатної</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="37"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>особи</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="38"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>з</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="19"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>інвалідністю,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="37"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>дитини з інвалідністю;</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00177378" w:rsidR="009D1880" w:rsidP="35644BD6" w:rsidRDefault="009D1880" w14:paraId="0562CB0E" wp14:textId="77777777">
+    <w:p>
       <w:pPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-        <w:spacing w:after="120"/>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="759" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto" w:before="2" w:after="0"/>
+        <w:ind w:left="759" w:right="0" w:hanging="330"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="14"/>
-[...2 lines deleted...]
-        </w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>копію</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="26"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>посвідчення</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="34"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>водія,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="31"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>завірену</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="6"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="60"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>установленому</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="9"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>законодавством</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="37"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>порядку;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="946" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="266" w:lineRule="auto" w:before="26" w:after="0"/>
+        <w:ind w:left="141" w:right="538" w:firstLine="288"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>висновок</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> медико-соціальної</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> експертної</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> комісії</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> (далі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> —</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> МСЕК)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> про</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> наявність медичних</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> показань</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> для</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> забезпечення</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> автомобілем</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> (для</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> осіб,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> зазначених</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> у</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> підпункті</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> 2 пункту</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> 14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> Порядку</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> виплати</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> грошових</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> компенсацій</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> на</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> бензин,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> ремонт</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> і</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> технічне обслуговування</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>автомобілів</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>та</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>транспортне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>обслуговування,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>затвердженого</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>постановою Кабінету</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>Міністрів України</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>від</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>лютого</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>2007</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>року</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>№</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>228),</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>крім</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>осіб</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>з</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>інвалідністю</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>та</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>II групи із числа учасників ліквідації наслідків аварії на Чорнобильській АЕС та потерпілих від Чорнобильської</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="30"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>катастрофи,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="35"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>щодо яких</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="33"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>установлено</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="33"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>причинний</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="33"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>зв’язок</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="35"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>інвалідності з</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> Чорнобильською</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> катастрофою,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> а</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> також</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> громадян,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> які</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> брали</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> участь</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> у</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> ліквідації</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> інших ядерних</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> аварій</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> та</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> випробувань,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> у</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> військових</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> навчаннях</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> із</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> застосуванням</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> ядерної</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> зброї (категорія</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="32"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>1),</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="30"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>осіб</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="33"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>з</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="12"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>інвалідністю</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="37"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>внаслідок</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="25"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>війни</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="35"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>I групи</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="35"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>по зору</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="23"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>або без</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="13"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>обох</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="28"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>рук,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="30"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>осіб з</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> інвалідністю</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> із</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> куксами</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> обох</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> ніг</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> і</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> рук</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> —</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> копія</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> висновку</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> МСЕК про</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> встановлення відповідної групи інвалідності;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="889" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="266" w:lineRule="auto" w:before="4" w:after="0"/>
+        <w:ind w:left="141" w:right="549" w:firstLine="288"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>копію</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>посвідчення</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>учасника</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>ліквідації</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>наслідків</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>аварії</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="31"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>Чорнобильській</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>АЕС та</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> потерпілого</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> від</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> Чорнобильської</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> катастрофи</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> —</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> для</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> осіб,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> щодо</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> яких</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> установлено причинний</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> зв’язок</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> інвалідності</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> з</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> Чорнобильською</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> катастрофою,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> а</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> також</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> для громадян,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>які</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>брали</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>участь у</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>ліквідації</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>інших</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>ядерних</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>аварій</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>та</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>випробувань,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>військових</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>навчаннях із застосуванням ядерної зброї (категорія 1);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="1047" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="256" w:lineRule="auto" w:before="6" w:after="0"/>
+        <w:ind w:left="141" w:right="558" w:firstLine="288"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>копію</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>рішення</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>суду</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>про</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>визнання</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>особи</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>недієздатною</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>та</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>копію</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>рішення про</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>призначення опікуна такій особі — для недієздатних осіб з інвалідністю;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="1090" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="256" w:lineRule="auto" w:before="16" w:after="0"/>
+        <w:ind w:left="141" w:right="550" w:firstLine="288"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>копію</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>рішення</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>(розпорядження)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>про</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="36"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>встановлення</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>опіки</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>та</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>піклування</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>— </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>для</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>малолітніх</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="34"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="34"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>неповнолітніх дітей</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>з</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>інвалідністю,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="37"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>позбавлених батьківського</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="34"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>піклування.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="14"/>
+        <w:ind w:left="429"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Усього</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>документів</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="79"/>
+          <w:w w:val="105"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>аркушах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="16"/>
+        <w:ind w:left="429"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>У</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="26"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>разі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>призначення</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>грошової</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>компенсації</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="33"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>прошу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="15"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>виплачувати</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="49"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>кошти:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="845" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="256" w:lineRule="auto" w:before="34" w:after="0"/>
+        <w:ind w:left="141" w:right="554" w:firstLine="288"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>через</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="37"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>організацію,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="30"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>яка</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="30"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>здійснює</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="30"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>виплату</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="28"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>і доставку</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="28"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>пенсій</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="39"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>та грошової</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="30"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>допомоги за місцем фактичного проживання</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="71" w:after="8"/>
+        <w:ind w:left="8797" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="exact"/>
+        <w:ind w:left="155" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="2"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0">
+                <wp:extent cx="5867400" cy="6350"/>
+                <wp:effectExtent l="9525" t="0" r="0" b="3175"/>
+                <wp:docPr id="10" name="Group 10"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvPr id="10" name="Group 10"/>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5867400" cy="6350"/>
+                          <a:chExt cx="5867400" cy="6350"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="11" name="Graphic 11"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="3093"/>
+                            <a:ext cx="5867400" cy="1270"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="5867400" h="0">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5867400" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="6186">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group style="width:462pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" id="docshapegroup9" coordorigin="0,0" coordsize="9240,10">
+                <v:line style="position:absolute" from="0,5" to="9240,5" stroked="true" strokeweight=".48709pt" strokecolor="#000000">
+                  <v:stroke dashstyle="solid"/>
+                </v:line>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="2"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="10"/>
+        <w:ind w:left="-1" w:right="393" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(найменування</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>організації)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="759" w:val="left" w:leader="none"/>
+          <w:tab w:pos="9489" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto" w:before="83" w:after="0"/>
+        <w:ind w:left="759" w:right="0" w:hanging="330"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>рахунок у</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>банку</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="36"/>
+        <w:ind w:left="4888" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(найменування банку)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:sectPr>
+          <w:pgSz w:w="11910" w:h="16850"/>
+          <w:pgMar w:top="1040" w:bottom="280" w:left="1559" w:right="283"/>
+        </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00D559C3" w:rsidP="35644BD6" w:rsidRDefault="00D559C3" w14:paraId="3491DED7" wp14:textId="77777777">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="Ch6"/>
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:tabs>
+          <w:tab w:pos="9243" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="82"/>
+        <w:ind w:left="0" w:right="450" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="35644BD6" w:rsidR="00D559C3">
-[...33 lines deleted...]
-        <w:t>:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00E64959" w:rsidR="00D559C3" w:rsidP="35644BD6" w:rsidRDefault="00D559C3" w14:paraId="0D488EED" wp14:textId="77777777">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="Ch6"/>
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:before="52"/>
+        <w:ind w:left="-1" w:right="407" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="35644BD6" w:rsidR="00D559C3">
-[...24 lines deleted...]
-        <w:t>_________________________________________________________________________________ ;</w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(номер</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>рахунка</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(за</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>стандартом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>IBAN))</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="001F1FBF" w:rsidR="00D559C3" w:rsidP="35644BD6" w:rsidRDefault="00D559C3" w14:paraId="57BD4A3C" wp14:textId="77777777">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="StrokeCh6"/>
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="36"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="35644BD6" w:rsidR="00D559C3">
-[...6 lines deleted...]
-        <w:t>(найменування організації)</w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487592448">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>1078865</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>184621</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6263640" cy="3375660"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="12" name="Group 12"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvPr id="12" name="Group 12"/>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6263640" cy="3375660"/>
+                          <a:chExt cx="6263640" cy="3375660"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="13" name="Graphic 13"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="48767" y="2133599"/>
+                            <a:ext cx="6096000" cy="555625"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="6096000" h="555625">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="6095999" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                              <a:path w="6096000" h="555625">
+                                <a:moveTo>
+                                  <a:pt x="0" y="277367"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="6095999" y="277367"/>
+                                </a:lnTo>
+                              </a:path>
+                              <a:path w="6096000" h="555625">
+                                <a:moveTo>
+                                  <a:pt x="0" y="555116"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="1295399" y="555116"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="6186">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="14" name="Textbox 14"/>
+                        <wps:cNvSpPr txBox="1"/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="3047" y="3047"/>
+                            <a:ext cx="6257290" cy="3369310"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln w="6094">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p>
+                              <w:pPr>
+                                <w:spacing w:line="288" w:lineRule="auto" w:before="76"/>
+                                <w:ind w:left="63" w:right="73" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:i/>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:i/>
+                                  <w:w w:val="105"/>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t>Заповнюється працівником районної, районної в мм. Києві та Севастополі державної </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:i/>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t>адміністрації (військової адміністрації) /</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:i/>
+                                  <w:spacing w:val="40"/>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:i/>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t>виконавчого</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:i/>
+                                  <w:spacing w:val="40"/>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:i/>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t>органу сільської, селищної, міської</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:i/>
+                                  <w:spacing w:val="40"/>
+                                  <w:w w:val="105"/>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:i/>
+                                  <w:w w:val="105"/>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t>ради, військової адміністрації населеного пункту / центру надання адміністративних </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:i/>
+                                  <w:spacing w:val="-2"/>
+                                  <w:w w:val="105"/>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t>послуг</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p>
+                              <w:pPr>
+                                <w:spacing w:before="106"/>
+                                <w:ind w:left="63" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                                <w:rPr>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t>Відомості</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="14"/>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t>з</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="34"/>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t>паспорта</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="20"/>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t>громадянина</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="32"/>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t>України</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="29"/>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t>та</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="27"/>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t>поданих</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="22"/>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t>документів</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="31"/>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-2"/>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t>звірено.</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p>
+                              <w:pPr>
+                                <w:tabs>
+                                  <w:tab w:pos="2966" w:val="left" w:leader="none"/>
+                                  <w:tab w:pos="7267" w:val="left" w:leader="none"/>
+                                  <w:tab w:pos="7923" w:val="left" w:leader="none"/>
+                                </w:tabs>
+                                <w:spacing w:before="175"/>
+                                <w:ind w:left="63" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                                <w:rPr>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t>Заяву</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="14"/>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t>та</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="21"/>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t>документи</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="30"/>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t>на</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="32"/>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="23"/>
+                                  <w:u w:val="single"/>
+                                </w:rPr>
+                                <w:tab/>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t>аркушах</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="27"/>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t>прийнято</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="37"/>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="23"/>
+                                  <w:u w:val="single"/>
+                                </w:rPr>
+                                <w:tab/>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-5"/>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t>20</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="23"/>
+                                  <w:u w:val="single"/>
+                                </w:rPr>
+                                <w:tab/>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-5"/>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t>р.</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p>
+                              <w:pPr>
+                                <w:tabs>
+                                  <w:tab w:pos="3652" w:val="left" w:leader="none"/>
+                                </w:tabs>
+                                <w:spacing w:before="52"/>
+                                <w:ind w:left="63" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                                <w:rPr>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:w w:val="105"/>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t>та</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-12"/>
+                                  <w:w w:val="105"/>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:w w:val="105"/>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t>зареєстровано</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-15"/>
+                                  <w:w w:val="105"/>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:w w:val="105"/>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t>за</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-3"/>
+                                  <w:w w:val="105"/>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-10"/>
+                                  <w:w w:val="105"/>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t>№</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="23"/>
+                                  <w:u w:val="single"/>
+                                </w:rPr>
+                                <w:tab/>
+                              </w:r>
+                            </w:p>
+                            <w:p>
+                              <w:pPr>
+                                <w:tabs>
+                                  <w:tab w:pos="6806" w:val="left" w:leader="none"/>
+                                  <w:tab w:pos="7469" w:val="left" w:leader="none"/>
+                                </w:tabs>
+                                <w:spacing w:before="173"/>
+                                <w:ind w:left="63" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t>Для</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:spacing w:val="-2"/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t>розгляду заяви</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:spacing w:val="-3"/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t>необхідно додати</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:spacing w:val="-3"/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t>до</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:spacing w:val="11"/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="24"/>
+                                  <w:u w:val="single"/>
+                                </w:rPr>
+                                <w:tab/>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:spacing w:val="-5"/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t>20</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:sz w:val="24"/>
+                                  <w:u w:val="single"/>
+                                </w:rPr>
+                                <w:tab/>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t>р.</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:spacing w:val="-13"/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t>такі</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:spacing w:val="-5"/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:spacing w:val="-2"/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t>документи:</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p>
+                              <w:pPr>
+                                <w:spacing w:line="240" w:lineRule="auto" w:before="0"/>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                              </w:pPr>
+                            </w:p>
+                            <w:p>
+                              <w:pPr>
+                                <w:spacing w:line="240" w:lineRule="auto" w:before="0"/>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                              </w:pPr>
+                            </w:p>
+                            <w:p>
+                              <w:pPr>
+                                <w:spacing w:line="240" w:lineRule="auto" w:before="0"/>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                              </w:pPr>
+                            </w:p>
+                            <w:p>
+                              <w:pPr>
+                                <w:spacing w:line="240" w:lineRule="auto" w:before="0"/>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                              </w:pPr>
+                            </w:p>
+                            <w:p>
+                              <w:pPr>
+                                <w:spacing w:line="240" w:lineRule="auto" w:before="104"/>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                              </w:pPr>
+                            </w:p>
+                            <w:p>
+                              <w:pPr>
+                                <w:tabs>
+                                  <w:tab w:pos="4443" w:val="left" w:leader="none"/>
+                                  <w:tab w:pos="9613" w:val="left" w:leader="none"/>
+                                </w:tabs>
+                                <w:spacing w:before="0"/>
+                                <w:ind w:left="62" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                                <w:rPr>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="23"/>
+                                  <w:u w:val="single"/>
+                                </w:rPr>
+                                <w:tab/>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:w w:val="105"/>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t>Ознайомився(лась) </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="23"/>
+                                  <w:u w:val="single"/>
+                                </w:rPr>
+                                <w:tab/>
+                              </w:r>
+                            </w:p>
+                            <w:p>
+                              <w:pPr>
+                                <w:tabs>
+                                  <w:tab w:pos="5704" w:val="left" w:leader="none"/>
+                                </w:tabs>
+                                <w:spacing w:before="37"/>
+                                <w:ind w:left="63" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                                <w:rPr>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>(посада</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-10"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>працівника)</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="64"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>(прізвище,</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-5"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>власне</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-8"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>ім’ята</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-7"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-2"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>підпис)</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:tab/>
+                                <w:t>(підпис</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-8"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>заявника</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-6"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>/</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-1"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-2"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>уповноваженого</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p>
+                              <w:pPr>
+                                <w:spacing w:before="44"/>
+                                <w:ind w:left="63" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                                <w:rPr>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-2"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>представника)</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group style="position:absolute;margin-left:84.950043pt;margin-top:14.53714pt;width:493.2pt;height:265.8pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:paragraph;z-index:-15724032;mso-wrap-distance-left:0;mso-wrap-distance-right:0" id="docshapegroup10" coordorigin="1699,291" coordsize="9864,5316">
+                <v:shape style="position:absolute;left:1775;top:3650;width:9600;height:875" id="docshape11" coordorigin="1776,3651" coordsize="9600,875" path="m1776,3651l11376,3651m1776,4088l11376,4088m1776,4525l3816,4525e" filled="false" stroked="true" strokeweight=".48709pt" strokecolor="#000000">
+                  <v:path arrowok="t"/>
+                  <v:stroke dashstyle="solid"/>
+                </v:shape>
+                <v:shapetype id="_x0000_t202" o:spt="202" coordsize="21600,21600" path="m,l,21600r21600,l21600,xe">
+                  <v:stroke joinstyle="miter"/>
+                  <v:path gradientshapeok="t" o:connecttype="rect"/>
+                </v:shapetype>
+                <v:shape style="position:absolute;left:1703;top:295;width:9854;height:5306" type="#_x0000_t202" id="docshape12" filled="false" stroked="true" strokeweight=".47992pt" strokecolor="#000000">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p>
+                        <w:pPr>
+                          <w:spacing w:line="288" w:lineRule="auto" w:before="76"/>
+                          <w:ind w:left="63" w:right="73" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                          <w:rPr>
+                            <w:b/>
+                            <w:i/>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:i/>
+                            <w:w w:val="105"/>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t>Заповнюється працівником районної, районної в мм. Києві та Севастополі державної </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:i/>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t>адміністрації (військової адміністрації) /</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:i/>
+                            <w:spacing w:val="40"/>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:i/>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t>виконавчого</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:i/>
+                            <w:spacing w:val="40"/>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:i/>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t>органу сільської, селищної, міської</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:i/>
+                            <w:spacing w:val="40"/>
+                            <w:w w:val="105"/>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:i/>
+                            <w:w w:val="105"/>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t>ради, військової адміністрації населеного пункту / центру надання адміністративних </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:i/>
+                            <w:spacing w:val="-2"/>
+                            <w:w w:val="105"/>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t>послуг</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p>
+                        <w:pPr>
+                          <w:spacing w:before="106"/>
+                          <w:ind w:left="63" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                          <w:rPr>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t>Відомості</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="14"/>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t>з</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="34"/>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t>паспорта</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="20"/>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t>громадянина</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="32"/>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t>України</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="29"/>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t>та</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="27"/>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t>поданих</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="22"/>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t>документів</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="31"/>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-2"/>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t>звірено.</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p>
+                        <w:pPr>
+                          <w:tabs>
+                            <w:tab w:pos="2966" w:val="left" w:leader="none"/>
+                            <w:tab w:pos="7267" w:val="left" w:leader="none"/>
+                            <w:tab w:pos="7923" w:val="left" w:leader="none"/>
+                          </w:tabs>
+                          <w:spacing w:before="175"/>
+                          <w:ind w:left="63" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                          <w:rPr>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t>Заяву</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="14"/>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t>та</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="21"/>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t>документи</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="30"/>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t>на</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="32"/>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="23"/>
+                            <w:u w:val="single"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t>аркушах</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="27"/>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t>прийнято</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="37"/>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="23"/>
+                            <w:u w:val="single"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-5"/>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t>20</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="23"/>
+                            <w:u w:val="single"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-5"/>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t>р.</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p>
+                        <w:pPr>
+                          <w:tabs>
+                            <w:tab w:pos="3652" w:val="left" w:leader="none"/>
+                          </w:tabs>
+                          <w:spacing w:before="52"/>
+                          <w:ind w:left="63" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                          <w:rPr>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:w w:val="105"/>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t>та</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-12"/>
+                            <w:w w:val="105"/>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:w w:val="105"/>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t>зареєстровано</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-15"/>
+                            <w:w w:val="105"/>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:w w:val="105"/>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t>за</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-3"/>
+                            <w:w w:val="105"/>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-10"/>
+                            <w:w w:val="105"/>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t>№</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="23"/>
+                            <w:u w:val="single"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                      </w:p>
+                      <w:p>
+                        <w:pPr>
+                          <w:tabs>
+                            <w:tab w:pos="6806" w:val="left" w:leader="none"/>
+                            <w:tab w:pos="7469" w:val="left" w:leader="none"/>
+                          </w:tabs>
+                          <w:spacing w:before="173"/>
+                          <w:ind w:left="63" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                          <w:rPr>
+                            <w:b/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t>Для</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:spacing w:val="-2"/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t>розгляду заяви</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:spacing w:val="-3"/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t>необхідно додати</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:spacing w:val="-3"/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t>до</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:spacing w:val="11"/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="24"/>
+                            <w:u w:val="single"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:spacing w:val="-5"/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t>20</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:sz w:val="24"/>
+                            <w:u w:val="single"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t>р.</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:spacing w:val="-13"/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t>такі</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:spacing w:val="-5"/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:spacing w:val="-2"/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t>документи:</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p>
+                        <w:pPr>
+                          <w:spacing w:line="240" w:lineRule="auto" w:before="0"/>
+                          <w:rPr>
+                            <w:b/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p>
+                        <w:pPr>
+                          <w:spacing w:line="240" w:lineRule="auto" w:before="0"/>
+                          <w:rPr>
+                            <w:b/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p>
+                        <w:pPr>
+                          <w:spacing w:line="240" w:lineRule="auto" w:before="0"/>
+                          <w:rPr>
+                            <w:b/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p>
+                        <w:pPr>
+                          <w:spacing w:line="240" w:lineRule="auto" w:before="0"/>
+                          <w:rPr>
+                            <w:b/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p>
+                        <w:pPr>
+                          <w:spacing w:line="240" w:lineRule="auto" w:before="104"/>
+                          <w:rPr>
+                            <w:b/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p>
+                        <w:pPr>
+                          <w:tabs>
+                            <w:tab w:pos="4443" w:val="left" w:leader="none"/>
+                            <w:tab w:pos="9613" w:val="left" w:leader="none"/>
+                          </w:tabs>
+                          <w:spacing w:before="0"/>
+                          <w:ind w:left="62" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                          <w:rPr>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="23"/>
+                            <w:u w:val="single"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:w w:val="105"/>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t>Ознайомився(лась) </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="23"/>
+                            <w:u w:val="single"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                      </w:p>
+                      <w:p>
+                        <w:pPr>
+                          <w:tabs>
+                            <w:tab w:pos="5704" w:val="left" w:leader="none"/>
+                          </w:tabs>
+                          <w:spacing w:before="37"/>
+                          <w:ind w:left="63" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                          <w:rPr>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t>(посада</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-10"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t>працівника)</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="64"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t>(прізвище,</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-5"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t>власне</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-8"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t>ім’ята</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-7"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-2"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t>підпис)</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:tab/>
+                          <w:t>(підпис</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-8"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t>заявника</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-6"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t>/</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-2"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t>уповноваженого</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p>
+                        <w:pPr>
+                          <w:spacing w:before="44"/>
+                          <w:ind w:left="63" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                          <w:rPr>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-2"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t>представника)</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                  <v:stroke dashstyle="solid"/>
+                  <w10:wrap type="none"/>
+                </v:shape>
+                <w10:wrap type="topAndBottom"/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="006342A2" w:rsidR="00D559C3" w:rsidP="35644BD6" w:rsidRDefault="00D559C3" w14:paraId="0FD78574" wp14:textId="77777777">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="Ch60"/>
-[...124 lines deleted...]
-          <w:highlight w:val="white"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="124"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...343 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00E26DBB" w:rsidR="009D1880" w:rsidP="35644BD6" w:rsidRDefault="009D1880" w14:paraId="339FA0AF" wp14:textId="77777777">
+    <w:p>
       <w:pPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...5 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="141" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
+          <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE3BAA">
-[...80 lines deleted...]
-        <w:br w:type="textWrapping" w:clear="all"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="0" simplePos="0" relativeHeight="15734272">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>1286510</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>125361</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5721350" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="15" name="Graphic 15"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvPr id="15" name="Graphic 15"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5721350" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="5721350" h="0">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="5721349" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="11245">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="sysDash"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line style="position:absolute;mso-position-horizontal-relative:page;mso-position-vertical-relative:paragraph;z-index:15734272" from="101.300003pt,9.871017pt" to="551.800003pt,9.871017pt" stroked="true" strokeweight=".88551pt" strokecolor="#000000">
+                <v:stroke dashstyle="shortdash"/>
+                <w10:wrap type="none"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>✄</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...323 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="009D1880" w:rsidP="35644BD6" w:rsidRDefault="00286709" w14:paraId="62EBF3C5" wp14:textId="77777777">
+    <w:p>
       <w:pPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...4 lines deleted...]
-          <w:highlight w:val="white"/>
+        <w:spacing w:before="37"/>
+        <w:ind w:left="141" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00286709">
-[...17 lines deleted...]
-        </w:pict>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487592960">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>1078865</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>208599</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6263640" cy="3220085"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="16" name="Group 16"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvPr id="16" name="Group 16"/>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6263640" cy="3220085"/>
+                          <a:chExt cx="6263640" cy="3220085"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="17" name="Graphic 17"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="48767" y="2133599"/>
+                            <a:ext cx="6021705" cy="554990"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="6021705" h="554990">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="6019799" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                              <a:path w="6021705" h="554990">
+                                <a:moveTo>
+                                  <a:pt x="0" y="277367"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="6021705" y="277367"/>
+                                </a:lnTo>
+                              </a:path>
+                              <a:path w="6021705" h="554990">
+                                <a:moveTo>
+                                  <a:pt x="0" y="554735"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="1295399" y="554735"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="6186">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="18" name="Textbox 18"/>
+                        <wps:cNvSpPr txBox="1"/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="3047" y="3047"/>
+                            <a:ext cx="6257290" cy="3213735"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln w="6094">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p>
+                              <w:pPr>
+                                <w:spacing w:line="285" w:lineRule="auto" w:before="81"/>
+                                <w:ind w:left="63" w:right="73" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:i/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:i/>
+                                  <w:w w:val="105"/>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t>Заповнюється працівником районної, районної в мм. Києві та Севастополі державної </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:i/>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t>адміністрації (військової адміністрації) /</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:i/>
+                                  <w:spacing w:val="40"/>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:i/>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t>виконавчого</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:i/>
+                                  <w:spacing w:val="40"/>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:i/>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t>органу</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:i/>
+                                  <w:spacing w:val="40"/>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:i/>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t>сільської, селищної, міської </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:i/>
+                                  <w:w w:val="105"/>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t>ради, військової адміністрації населеного пункту / центру надання адміністративних </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:i/>
+                                  <w:spacing w:val="-2"/>
+                                  <w:w w:val="105"/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t>послуг</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p>
+                              <w:pPr>
+                                <w:spacing w:before="103"/>
+                                <w:ind w:left="63" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                                <w:rPr>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t>Відомості</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="12"/>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t>з</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="32"/>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t>паспорта</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="28"/>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t>та</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="25"/>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t>поданих</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="10"/>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t>документів</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="28"/>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-2"/>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t>звірено.</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p>
+                              <w:pPr>
+                                <w:tabs>
+                                  <w:tab w:pos="1866" w:val="left" w:leader="none"/>
+                                  <w:tab w:pos="2966" w:val="left" w:leader="none"/>
+                                  <w:tab w:pos="6785" w:val="left" w:leader="none"/>
+                                  <w:tab w:pos="7441" w:val="left" w:leader="none"/>
+                                </w:tabs>
+                                <w:spacing w:line="295" w:lineRule="auto" w:before="167"/>
+                                <w:ind w:left="63" w:right="476" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                                <w:rPr>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t>Заяву та документи на </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="23"/>
+                                  <w:u w:val="single"/>
+                                </w:rPr>
+                                <w:tab/>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t>аркушах прийнято </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="23"/>
+                                  <w:u w:val="single"/>
+                                </w:rPr>
+                                <w:tab/>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-6"/>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t>20</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="23"/>
+                                  <w:u w:val="single"/>
+                                </w:rPr>
+                                <w:tab/>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t>р. та </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t>зареєстровано </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:w w:val="105"/>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t>за №</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="23"/>
+                                  <w:u w:val="single"/>
+                                </w:rPr>
+                                <w:tab/>
+                              </w:r>
+                            </w:p>
+                            <w:p>
+                              <w:pPr>
+                                <w:tabs>
+                                  <w:tab w:pos="6806" w:val="left" w:leader="none"/>
+                                  <w:tab w:pos="7469" w:val="left" w:leader="none"/>
+                                </w:tabs>
+                                <w:spacing w:before="120"/>
+                                <w:ind w:left="63" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t>Для</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:spacing w:val="25"/>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t>розгляду</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:spacing w:val="29"/>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t>заяви</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:spacing w:val="23"/>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t>необхідно</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:spacing w:val="29"/>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t>додати</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:spacing w:val="23"/>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t>до</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:spacing w:val="40"/>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="23"/>
+                                  <w:u w:val="single"/>
+                                </w:rPr>
+                                <w:tab/>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:spacing w:val="-5"/>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t>20</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:sz w:val="23"/>
+                                  <w:u w:val="single"/>
+                                </w:rPr>
+                                <w:tab/>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t>р.</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:spacing w:val="1"/>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t>такі</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:spacing w:val="12"/>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:spacing w:val="-2"/>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                                <w:t>документи:</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p>
+                              <w:pPr>
+                                <w:spacing w:line="240" w:lineRule="auto" w:before="0"/>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                              </w:pPr>
+                            </w:p>
+                            <w:p>
+                              <w:pPr>
+                                <w:spacing w:line="240" w:lineRule="auto" w:before="0"/>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                              </w:pPr>
+                            </w:p>
+                            <w:p>
+                              <w:pPr>
+                                <w:spacing w:line="240" w:lineRule="auto" w:before="0"/>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                              </w:pPr>
+                            </w:p>
+                            <w:p>
+                              <w:pPr>
+                                <w:spacing w:line="240" w:lineRule="auto" w:before="0"/>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                              </w:pPr>
+                            </w:p>
+                            <w:p>
+                              <w:pPr>
+                                <w:spacing w:line="240" w:lineRule="auto" w:before="147"/>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:sz w:val="23"/>
+                                </w:rPr>
+                              </w:pPr>
+                            </w:p>
+                            <w:p>
+                              <w:pPr>
+                                <w:tabs>
+                                  <w:tab w:pos="4688" w:val="left" w:leader="none"/>
+                                  <w:tab w:pos="9613" w:val="left" w:leader="none"/>
+                                </w:tabs>
+                                <w:spacing w:before="0"/>
+                                <w:ind w:left="62" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                                <w:rPr>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="24"/>
+                                  <w:u w:val="single"/>
+                                </w:rPr>
+                                <w:tab/>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t>Ознайомився(лась) </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="24"/>
+                                  <w:u w:val="single"/>
+                                </w:rPr>
+                                <w:tab/>
+                              </w:r>
+                            </w:p>
+                            <w:p>
+                              <w:pPr>
+                                <w:tabs>
+                                  <w:tab w:pos="5502" w:val="left" w:leader="none"/>
+                                </w:tabs>
+                                <w:spacing w:before="79"/>
+                                <w:ind w:left="63" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                                <w:rPr>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>(посада</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-13"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>працівника)</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="60"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>(прізвище,</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-11"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>власне</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-12"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>ім’ята</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-8"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-2"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>підпис)</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:tab/>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-2"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>(підпис</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-15"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-2"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>заявника</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-12"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-2"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>/</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-2"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>уповноваженого</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-8"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-2"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>представника)</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group style="position:absolute;margin-left:84.950043pt;margin-top:16.425158pt;width:493.2pt;height:253.55pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:paragraph;z-index:-15723520;mso-wrap-distance-left:0;mso-wrap-distance-right:0" id="docshapegroup13" coordorigin="1699,329" coordsize="9864,5071">
+                <v:shape style="position:absolute;left:1775;top:3688;width:9483;height:874" id="docshape14" coordorigin="1776,3689" coordsize="9483,874" path="m1776,3689l11256,3689m1776,4125l11259,4125m1776,4562l3816,4562e" filled="false" stroked="true" strokeweight=".48709pt" strokecolor="#000000">
+                  <v:path arrowok="t"/>
+                  <v:stroke dashstyle="solid"/>
+                </v:shape>
+                <v:shape style="position:absolute;left:1703;top:333;width:9854;height:5061" type="#_x0000_t202" id="docshape15" filled="false" stroked="true" strokeweight=".47992pt" strokecolor="#000000">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p>
+                        <w:pPr>
+                          <w:spacing w:line="285" w:lineRule="auto" w:before="81"/>
+                          <w:ind w:left="63" w:right="73" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                          <w:rPr>
+                            <w:b/>
+                            <w:i/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:i/>
+                            <w:w w:val="105"/>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t>Заповнюється працівником районної, районної в мм. Києві та Севастополі державної </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:i/>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t>адміністрації (військової адміністрації) /</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:i/>
+                            <w:spacing w:val="40"/>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:i/>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t>виконавчого</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:i/>
+                            <w:spacing w:val="40"/>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:i/>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t>органу</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:i/>
+                            <w:spacing w:val="40"/>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:i/>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t>сільської, селищної, міської </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:i/>
+                            <w:w w:val="105"/>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t>ради, військової адміністрації населеного пункту / центру надання адміністративних </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:i/>
+                            <w:spacing w:val="-2"/>
+                            <w:w w:val="105"/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t>послуг</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p>
+                        <w:pPr>
+                          <w:spacing w:before="103"/>
+                          <w:ind w:left="63" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                          <w:rPr>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t>Відомості</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="12"/>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t>з</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="32"/>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t>паспорта</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="28"/>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t>та</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="25"/>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t>поданих</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="10"/>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t>документів</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="28"/>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-2"/>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t>звірено.</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p>
+                        <w:pPr>
+                          <w:tabs>
+                            <w:tab w:pos="1866" w:val="left" w:leader="none"/>
+                            <w:tab w:pos="2966" w:val="left" w:leader="none"/>
+                            <w:tab w:pos="6785" w:val="left" w:leader="none"/>
+                            <w:tab w:pos="7441" w:val="left" w:leader="none"/>
+                          </w:tabs>
+                          <w:spacing w:line="295" w:lineRule="auto" w:before="167"/>
+                          <w:ind w:left="63" w:right="476" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                          <w:rPr>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t>Заяву та документи на </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="23"/>
+                            <w:u w:val="single"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t>аркушах прийнято </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="23"/>
+                            <w:u w:val="single"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-6"/>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t>20</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="23"/>
+                            <w:u w:val="single"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t>р. та </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t>зареєстровано </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:w w:val="105"/>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t>за №</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="23"/>
+                            <w:u w:val="single"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                      </w:p>
+                      <w:p>
+                        <w:pPr>
+                          <w:tabs>
+                            <w:tab w:pos="6806" w:val="left" w:leader="none"/>
+                            <w:tab w:pos="7469" w:val="left" w:leader="none"/>
+                          </w:tabs>
+                          <w:spacing w:before="120"/>
+                          <w:ind w:left="63" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                          <w:rPr>
+                            <w:b/>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t>Для</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:spacing w:val="25"/>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t>розгляду</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:spacing w:val="29"/>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t>заяви</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:spacing w:val="23"/>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t>необхідно</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:spacing w:val="29"/>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t>додати</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:spacing w:val="23"/>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t>до</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:spacing w:val="40"/>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="23"/>
+                            <w:u w:val="single"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:spacing w:val="-5"/>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t>20</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:sz w:val="23"/>
+                            <w:u w:val="single"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t>р.</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t>такі</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:spacing w:val="12"/>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:spacing w:val="-2"/>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                          <w:t>документи:</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p>
+                        <w:pPr>
+                          <w:spacing w:line="240" w:lineRule="auto" w:before="0"/>
+                          <w:rPr>
+                            <w:b/>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p>
+                        <w:pPr>
+                          <w:spacing w:line="240" w:lineRule="auto" w:before="0"/>
+                          <w:rPr>
+                            <w:b/>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p>
+                        <w:pPr>
+                          <w:spacing w:line="240" w:lineRule="auto" w:before="0"/>
+                          <w:rPr>
+                            <w:b/>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p>
+                        <w:pPr>
+                          <w:spacing w:line="240" w:lineRule="auto" w:before="0"/>
+                          <w:rPr>
+                            <w:b/>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p>
+                        <w:pPr>
+                          <w:spacing w:line="240" w:lineRule="auto" w:before="147"/>
+                          <w:rPr>
+                            <w:b/>
+                            <w:sz w:val="23"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p>
+                        <w:pPr>
+                          <w:tabs>
+                            <w:tab w:pos="4688" w:val="left" w:leader="none"/>
+                            <w:tab w:pos="9613" w:val="left" w:leader="none"/>
+                          </w:tabs>
+                          <w:spacing w:before="0"/>
+                          <w:ind w:left="62" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                          <w:rPr>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="24"/>
+                            <w:u w:val="single"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t>Ознайомився(лась) </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="24"/>
+                            <w:u w:val="single"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                      </w:p>
+                      <w:p>
+                        <w:pPr>
+                          <w:tabs>
+                            <w:tab w:pos="5502" w:val="left" w:leader="none"/>
+                          </w:tabs>
+                          <w:spacing w:before="79"/>
+                          <w:ind w:left="63" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                          <w:rPr>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t>(посада</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-13"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t>працівника)</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="60"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t>(прізвище,</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-11"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t>власне</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-12"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t>ім’ята</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-8"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-2"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t>підпис)</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-2"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t>(підпис</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-15"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-2"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t>заявника</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-12"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-2"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t>/</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-2"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t>уповноваженого</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-8"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-2"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t>представника)</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                  <v:stroke dashstyle="solid"/>
+                  <w10:wrap type="none"/>
+                </v:shape>
+                <w10:wrap type="topAndBottom"/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>---</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00DE3BAA" w:rsidR="009D1880" w:rsidP="35644BD6" w:rsidRDefault="009D1880" w14:paraId="2946DB82" wp14:textId="77777777">
+    <w:p>
       <w:pPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:spacing w:line="295" w:lineRule="auto" w:before="4"/>
+        <w:ind w:left="141" w:right="607" w:firstLine="713"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>{Заява</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>із</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>змінами,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>внесеними</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>згідно</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>з</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>Наказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>Міністерства</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>соціальної</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>політики</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:w w:val="105"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>№ 225-Н від 02.05.2024}</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="295" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:sectPr>
+          <w:pgSz w:w="11910" w:h="16850"/>
+          <w:pgMar w:top="1020" w:bottom="280" w:left="1559" w:right="283"/>
+        </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="009D1880" w:rsidP="35644BD6" w:rsidRDefault="009D1880" w14:paraId="0BAB68D6" wp14:textId="77777777">
+    <w:p>
       <w:pPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...6 lines deleted...]
-          <w:highlight w:val="white"/>
+        <w:spacing w:before="78"/>
+        <w:ind w:left="0" w:right="541" w:firstLine="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="35644BD6" w:rsidR="009D1880">
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Генеральний директор </w:t>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Додаток</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> 2</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="009D1880" w:rsidP="35644BD6" w:rsidRDefault="009D1880" w14:paraId="49378A5D" wp14:textId="77777777">
+    <w:p>
       <w:pPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...84 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="103"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00942A6D" w:rsidR="00A83720" w:rsidP="35644BD6" w:rsidRDefault="00A83720" w14:paraId="110FFD37" wp14:textId="77777777">
+    <w:p>
       <w:pPr>
-        <w:jc w:val="both"/>
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="5107" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗАТВЕРДЖЕНО</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:pos="6239" w:val="left" w:leader="none"/>
+          <w:tab w:pos="8244" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto" w:before="48"/>
+        <w:ind w:left="5107" w:right="585" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Наказ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Міністерства</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>соціальної </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>політики України</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="3"/>
+        <w:ind w:left="5107" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>квітня</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2024</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>року</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>179-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Н</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="008716F4" w:rsidP="35644BD6" w:rsidRDefault="008716F4" w14:paraId="6B699379" wp14:textId="77777777">
+    <w:p>
       <w:pPr>
-        <w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="122"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487593984">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>3515359</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>239262</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3505200" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="19" name="Graphic 19"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvPr id="19" name="Graphic 19"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3505200" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="3505200" h="0">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="3505199" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="6186">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape style="position:absolute;margin-left:276.799988pt;margin-top:18.839590pt;width:276pt;height:.1pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:paragraph;z-index:-15722496;mso-wrap-distance-left:0;mso-wrap-distance-right:0" id="docshape16" coordorigin="5536,377" coordsize="5520,0" path="m5536,377l11056,377e" filled="false" stroked="true" strokeweight=".48709pt" strokecolor="#000000">
+                <v:path arrowok="t"/>
+                <v:stroke dashstyle="solid"/>
+                <w10:wrap type="topAndBottom"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487594496">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>3362959</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>462147</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3657600" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="20" name="Graphic 20"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvPr id="20" name="Graphic 20"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3657600" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="3657600" h="0">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="3657599" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="6186">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape style="position:absolute;margin-left:264.799988pt;margin-top:36.389591pt;width:288pt;height:.1pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:paragraph;z-index:-15721984;mso-wrap-distance-left:0;mso-wrap-distance-right:0" id="docshape17" coordorigin="5296,728" coordsize="5760,0" path="m5296,728l11056,728e" filled="false" stroked="true" strokeweight=".48709pt" strokecolor="#000000">
+                <v:path arrowok="t"/>
+                <v:stroke dashstyle="solid"/>
+                <w10:wrap type="topAndBottom"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="92"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="008716F4" w:rsidSect="00281B43">
-[...5 lines deleted...]
-      <w:titlePg/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="31"/>
+        <w:ind w:left="4206" w:right="490" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(найменування</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>органу,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>до якого</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>подається</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>заява)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="91"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487595008">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>3362959</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>219169</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3657600" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="21" name="Graphic 21"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvPr id="21" name="Graphic 21"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3657600" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="3657600" h="0">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="3657599" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="6186">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape style="position:absolute;margin-left:264.799988pt;margin-top:17.257431pt;width:288pt;height:.1pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:paragraph;z-index:-15721472;mso-wrap-distance-left:0;mso-wrap-distance-right:0" id="docshape18" coordorigin="5296,345" coordsize="5760,0" path="m5296,345l11056,345e" filled="false" stroked="true" strokeweight=".48709pt" strokecolor="#000000">
+                <v:path arrowok="t"/>
+                <v:stroke dashstyle="solid"/>
+                <w10:wrap type="topAndBottom"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:pos="5761" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="65"/>
+        <w:ind w:left="0" w:right="562" w:firstLine="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="254" w:lineRule="auto" w:before="45"/>
+        <w:ind w:left="5318" w:right="1586" w:firstLine="34"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(прізвище, власне ім’я, по батькові (за</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>наявності)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>особи,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>яка</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>подає</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>заяву)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="261" w:lineRule="auto" w:before="55"/>
+        <w:ind w:left="4396" w:right="1008" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>який</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>яка</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>(підкреслити</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>потрібне)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>проживає за адресою:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="68"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487595520">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>3362959</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>205082</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3657600" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="22" name="Graphic 22"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvPr id="22" name="Graphic 22"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3657600" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="3657600" h="0">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="3657599" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="6186">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape style="position:absolute;margin-left:264.799988pt;margin-top:16.148252pt;width:288pt;height:.1pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:paragraph;z-index:-15720960;mso-wrap-distance-left:0;mso-wrap-distance-right:0" id="docshape19" coordorigin="5296,323" coordsize="5760,0" path="m5296,323l11056,323e" filled="false" stroked="true" strokeweight=".48709pt" strokecolor="#000000">
+                <v:path arrowok="t"/>
+                <v:stroke dashstyle="solid"/>
+                <w10:wrap type="topAndBottom"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:pos="9442" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="309" w:lineRule="auto" w:before="67"/>
+        <w:ind w:left="4492" w:right="562" w:hanging="812"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>адреса задекларованого / зареєстрованого місця</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="229" w:lineRule="exact" w:before="0"/>
+        <w:ind w:left="5570" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>проживання</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>(перебування)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="7"/>
+        <w:ind w:left="5692"/>
+        <w:rPr>
+          <w:i w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>(підкреслити</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>потрібне)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="92"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487596032">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>3362959</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>219948</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3657600" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="23" name="Graphic 23"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvPr id="23" name="Graphic 23"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3657600" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="3657600" h="0">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="3657599" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="6186">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape style="position:absolute;margin-left:264.799988pt;margin-top:17.318808pt;width:288pt;height:.1pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:paragraph;z-index:-15720448;mso-wrap-distance-left:0;mso-wrap-distance-right:0" id="docshape20" coordorigin="5296,346" coordsize="5760,0" path="m5296,346l11056,346e" filled="false" stroked="true" strokeweight=".48709pt" strokecolor="#000000">
+                <v:path arrowok="t"/>
+                <v:stroke dashstyle="solid"/>
+                <w10:wrap type="topAndBottom"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:pos="9440" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="304" w:lineRule="auto" w:before="72"/>
+        <w:ind w:left="4252" w:right="564" w:hanging="572"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>номер телефону </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:pos="9442" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="2"/>
+        <w:ind w:left="3801" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="252" w:lineRule="auto" w:before="40"/>
+        <w:ind w:left="4276" w:right="490" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(паспорт</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>громадянина</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>України</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>або</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>тимчасове</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>посвідчення громадянина України (для іноземців та осіб</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="254" w:lineRule="auto" w:before="9"/>
+        <w:ind w:left="4654" w:right="879" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>без</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>громадянства</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>—</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>паспортний</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>документ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>іноземця, або</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>документ,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>що</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>посвідчує</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>особу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>без</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>громадянства, або посвідка на постійне / тимчасове проживання, або посвідчення біженця, або інший документ,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="254" w:lineRule="auto" w:before="6"/>
+        <w:ind w:left="4319" w:right="539" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>що</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>підтверджує</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>законність</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>перебування</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>іноземця</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>чи</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>особи без громадянства на території України) (зазначити</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="230" w:lineRule="exact" w:before="0"/>
+        <w:ind w:left="4266" w:right="490" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>потрібне)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:pos="7065" w:val="left" w:leader="none"/>
+          <w:tab w:pos="8474" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="264" w:lineRule="auto" w:before="74"/>
+        <w:ind w:left="4396" w:right="600" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>серії</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>(за наявності)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="46"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>№</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="47"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>виданий </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>(видана)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:pos="9315" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="46"/>
+        <w:ind w:left="4339" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="40"/>
+        <w:ind w:left="4285" w:right="490" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(ким</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>коли)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(за</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>наявності)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="261" w:lineRule="auto" w:before="66"/>
+        <w:ind w:left="4396" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>унікальний</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>номер</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>запису</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Єдиному</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>державному демографічному реєстрі (за наявності):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:pos="9442" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="283" w:lineRule="auto" w:before="46"/>
+        <w:ind w:left="4396" w:right="562" w:firstLine="4"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>реєстраційний номер облікової картки платника податків (крім осіб, які через свої релігійні</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="254" w:lineRule="exact" w:before="0"/>
+        <w:ind w:left="4396" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>переконання</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>відмовились</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>від</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>прийняття</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="256" w:lineRule="auto" w:before="13"/>
+        <w:ind w:left="4396" w:right="1008" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>реєстраційного</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>номера</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>облікової</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>картки платника</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>податків</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>та</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>повідомили</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>про</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>це</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="254" w:lineRule="auto" w:before="0"/>
+        <w:ind w:left="4396" w:right="600" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>відповідному</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-19"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>контролюючому</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>органу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>мають відмітку в паспорті):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sectPr>
+          <w:pgSz w:w="11920" w:h="16850"/>
+          <w:pgMar w:top="1020" w:bottom="280" w:left="1559" w:right="285"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:pos="9442" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="77"/>
+        <w:ind w:left="3801" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="41"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:pos="6729" w:val="left" w:leader="none"/>
+          <w:tab w:pos="9615" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="5356" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>№ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="31"/>
+        <w:ind w:left="0" w:right="1302" w:firstLine="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(дата</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>реєстрації</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>заяви)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="74"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:right="432"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="Заява" w:id="2"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Заява</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="18"/>
+        <w:ind w:left="0" w:right="490" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>про</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-20"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>виплату</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-15"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>грошової</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-14"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>компенсації</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-14"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>транспортне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>обслуговування</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="133"/>
+        <w:ind w:left="426" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Прошу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-17"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>призначити</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>мені</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>виплату</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>грошової</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>компенсації</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="7"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>транспортне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>обслуговування.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:pos="9605" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="75"/>
+        <w:ind w:left="426" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Згідно</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>з висновком</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="35"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>медико-соціальної</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="28"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>експертної</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="28"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>комісії</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="28"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>від</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="26"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:pos="2185" w:val="left" w:leader="none"/>
+          <w:tab w:pos="3786" w:val="left" w:leader="none"/>
+          <w:tab w:pos="5606" w:val="left" w:leader="none"/>
+          <w:tab w:pos="8150" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="21"/>
+        <w:ind w:left="140" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>встановлено</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>медичні</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>показання</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>для</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> забезпечення</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>автомобілем:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="45"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487596544">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>1078864</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>190140</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5867400" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="24" name="Graphic 24"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvPr id="24" name="Graphic 24"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5867400" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="5867400" h="0">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="5867400" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="6186">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape style="position:absolute;margin-left:84.949997pt;margin-top:14.971719pt;width:462pt;height:.1pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:paragraph;z-index:-15719936;mso-wrap-distance-left:0;mso-wrap-distance-right:0" id="docshape21" coordorigin="1699,299" coordsize="9240,0" path="m1699,299l10939,299e" filled="false" stroked="true" strokeweight=".48709pt" strokecolor="#000000">
+                <v:path arrowok="t"/>
+                <v:stroke dashstyle="solid"/>
+                <w10:wrap type="topAndBottom"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487597056">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>1078864</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>376195</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5867400" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="25" name="Graphic 25"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvPr id="25" name="Graphic 25"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5867400" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="5867400" h="0">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="5867400" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="6186">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape style="position:absolute;margin-left:84.949997pt;margin-top:29.621719pt;width:462pt;height:.1pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:paragraph;z-index:-15719424;mso-wrap-distance-left:0;mso-wrap-distance-right:0" id="docshape22" coordorigin="1699,592" coordsize="9240,0" path="m1699,592l10939,592e" filled="false" stroked="true" strokeweight=".48709pt" strokecolor="#000000">
+                <v:path arrowok="t"/>
+                <v:stroke dashstyle="solid"/>
+                <w10:wrap type="topAndBottom"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="34"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:pos="9267" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="13"/>
+        <w:ind w:left="140" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="40"/>
+        <w:ind w:left="142" w:right="490" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(наявність</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>членів сім’ї,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>які</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>будуть</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>керувати</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>автомобілем)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="64"/>
+        <w:ind w:left="474" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>До</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>заяви</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>відповідно</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>до</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>законодавства</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>додаю</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>(зазначити</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>потрібне):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="773" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="254" w:lineRule="auto" w:before="25" w:after="0"/>
+        <w:ind w:left="140" w:right="551" w:firstLine="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>висновок Кримської (в Автономній Республіці Крим), обласної, центральної міської (у</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>мм.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Києві</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>та</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Севастополі)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>медико-соціальної</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>експертної</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>комісії</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>(далі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>МСЕК) про наявність в особи з інвалідністю медичних показань для забезпечення її автомобілем (крім</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="38"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>осіб,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="39"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>зазначених</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>у підпункті 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="39"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>пункту 14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="38"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Порядку</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="31"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>виплати</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>грошових</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="39"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>компенсацій на бензин, ремонт і технічне обслуговування автомобілів та на транспортне обслуговування, затвердженого постановою Кабінету Міністрів України від 14 лютого 2007 року № 228);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="1046" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="249" w:lineRule="auto" w:before="7" w:after="0"/>
+        <w:ind w:left="140" w:right="553" w:firstLine="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>копію</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>рішення</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>суду</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>про</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>визнання</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>особи</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>недієздатною</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>та</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>копію</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>рішення про призначення опікуна такій особі — для недієздатних осіб з інвалідністю;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="1089" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="249" w:lineRule="auto" w:before="7" w:after="0"/>
+        <w:ind w:left="140" w:right="552" w:firstLine="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>копію</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>рішення</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>(розпорядження)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>про</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>встановлення</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>опіки</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>та</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>піклування</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>— для</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>малолітніх</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>неповнолітніх</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>дітей</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>з інвалідністю,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>позбавлених</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>батьківського</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>піклування;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="749" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="254" w:lineRule="auto" w:before="13" w:after="0"/>
+        <w:ind w:left="140" w:right="548" w:firstLine="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>копію</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>висновку</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>МСЕК</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>про</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>встановлення</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>відповідної</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>групи інвалідності</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>—</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>для</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>осіб</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>з інвалідністю I та II групи із числа учасників ліквідації наслідків аварії на Чорнобильській АЕС та потерпілих від Чорнобильської катастрофи, щодо яких установлено причинний зв’язок</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="23"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>інвалідності</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="24"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>з Чорнобильською</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="25"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>катастрофою,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="25"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>а також</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="26"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>громадян,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="30"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>які брали</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="36"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>участь у</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ліквідації</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>інших</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ядерних</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>аварій</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>та</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>випробувань,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>військових</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>навчаннях</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>із</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>застосуванням ядерної</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>зброї</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>(категорія</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>1),</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>осіб</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>з</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>інвалідністю</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>внаслідок</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>війни I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>групи</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>по</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>зору</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>або</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>без</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>обох рук, осіб з інвалідністю із куксами обох ніг і рук.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="2"/>
+        <w:ind w:left="426" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Усього</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>документів</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="55"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>аркушах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="11"/>
+        <w:ind w:left="426" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>У</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>разі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>призначення</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>грошової</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>компенсації</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>прошу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>виплачувати</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>кошти:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="839" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="247" w:lineRule="auto" w:before="20" w:after="0"/>
+        <w:ind w:left="140" w:right="556" w:firstLine="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>через</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>організацію,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>яка</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="38"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>здійснює</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>виплату</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="29"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>і доставку</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="33"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>пенсій</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>та грошової</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="38"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>допомоги за місцем фактичного проживання</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:pos="9262" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="65"/>
+        <w:ind w:left="140" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="42"/>
+        <w:ind w:left="74" w:right="490" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(найменування</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="15"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>організації)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="792" w:val="left" w:leader="none"/>
+          <w:tab w:pos="9607" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto" w:before="72" w:after="0"/>
+        <w:ind w:left="792" w:right="0" w:hanging="366"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>на рахунок</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>у банку</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="94"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="15"/>
+        <w:ind w:left="140" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(найменування</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="14"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>банку)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:pos="9382" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="66"/>
+        <w:ind w:left="140" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="47"/>
+        <w:ind w:left="26" w:right="490" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487597568">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>1082039</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>184137</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6077585" cy="975360"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="26" name="Textbox 26"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvPr id="26" name="Textbox 26"/>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6077585" cy="975360"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln w="6094">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p>
+                            <w:pPr>
+                              <w:spacing w:line="276" w:lineRule="auto" w:before="66"/>
+                              <w:ind w:left="67" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="left"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:i/>
+                                <w:sz w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:i/>
+                                <w:sz w:val="24"/>
+                              </w:rPr>
+                              <w:t>Заповнюється</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:i/>
+                                <w:spacing w:val="-6"/>
+                                <w:sz w:val="24"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:i/>
+                                <w:sz w:val="24"/>
+                              </w:rPr>
+                              <w:t>працівником</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:i/>
+                                <w:spacing w:val="-7"/>
+                                <w:sz w:val="24"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:i/>
+                                <w:sz w:val="24"/>
+                              </w:rPr>
+                              <w:t>районної,</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:i/>
+                                <w:spacing w:val="-4"/>
+                                <w:sz w:val="24"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:i/>
+                                <w:sz w:val="24"/>
+                              </w:rPr>
+                              <w:t>районної</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:i/>
+                                <w:spacing w:val="-5"/>
+                                <w:sz w:val="24"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:i/>
+                                <w:sz w:val="24"/>
+                              </w:rPr>
+                              <w:t>в</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:i/>
+                                <w:spacing w:val="-9"/>
+                                <w:sz w:val="24"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:i/>
+                                <w:sz w:val="24"/>
+                              </w:rPr>
+                              <w:t>мм.</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:i/>
+                                <w:spacing w:val="-7"/>
+                                <w:sz w:val="24"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:i/>
+                                <w:sz w:val="24"/>
+                              </w:rPr>
+                              <w:t>Києві</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:i/>
+                                <w:spacing w:val="-13"/>
+                                <w:sz w:val="24"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:i/>
+                                <w:sz w:val="24"/>
+                              </w:rPr>
+                              <w:t>та</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:i/>
+                                <w:spacing w:val="-12"/>
+                                <w:sz w:val="24"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:i/>
+                                <w:sz w:val="24"/>
+                              </w:rPr>
+                              <w:t>Севастополі</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:i/>
+                                <w:spacing w:val="-10"/>
+                                <w:sz w:val="24"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:i/>
+                                <w:sz w:val="24"/>
+                              </w:rPr>
+                              <w:t>державної адміністрації (військової адміністрації) / виконавчого органу сільської, селищної,</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p>
+                            <w:pPr>
+                              <w:spacing w:line="278" w:lineRule="auto" w:before="0"/>
+                              <w:ind w:left="67" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="left"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:i/>
+                                <w:sz w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:i/>
+                                <w:sz w:val="24"/>
+                              </w:rPr>
+                              <w:t>міської</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:i/>
+                                <w:spacing w:val="-8"/>
+                                <w:sz w:val="24"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:i/>
+                                <w:sz w:val="24"/>
+                              </w:rPr>
+                              <w:t>ради,</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:i/>
+                                <w:spacing w:val="-11"/>
+                                <w:sz w:val="24"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:i/>
+                                <w:sz w:val="24"/>
+                              </w:rPr>
+                              <w:t>військової</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:i/>
+                                <w:spacing w:val="-7"/>
+                                <w:sz w:val="24"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:i/>
+                                <w:sz w:val="24"/>
+                              </w:rPr>
+                              <w:t>адміністрації</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:i/>
+                                <w:spacing w:val="-12"/>
+                                <w:sz w:val="24"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:i/>
+                                <w:sz w:val="24"/>
+                              </w:rPr>
+                              <w:t>населеного</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:i/>
+                                <w:spacing w:val="-8"/>
+                                <w:sz w:val="24"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:i/>
+                                <w:sz w:val="24"/>
+                              </w:rPr>
+                              <w:t>пункту</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:i/>
+                                <w:spacing w:val="-14"/>
+                                <w:sz w:val="24"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:i/>
+                                <w:sz w:val="24"/>
+                              </w:rPr>
+                              <w:t>/</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:i/>
+                                <w:spacing w:val="-9"/>
+                                <w:sz w:val="24"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:i/>
+                                <w:sz w:val="24"/>
+                              </w:rPr>
+                              <w:t>центру</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:i/>
+                                <w:spacing w:val="-15"/>
+                                <w:sz w:val="24"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:i/>
+                                <w:sz w:val="24"/>
+                              </w:rPr>
+                              <w:t>надання адміністративних послуг</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape style="position:absolute;margin-left:85.199997pt;margin-top:14.499023pt;width:478.55pt;height:76.8pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:paragraph;z-index:-15718912;mso-wrap-distance-left:0;mso-wrap-distance-right:0" type="#_x0000_t202" id="docshape23" filled="false" stroked="true" strokeweight=".47992pt" strokecolor="#000000">
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p>
+                      <w:pPr>
+                        <w:spacing w:line="276" w:lineRule="auto" w:before="66"/>
+                        <w:ind w:left="67" w:right="0" w:firstLine="0"/>
+                        <w:jc w:val="left"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:i/>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:i/>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                        <w:t>Заповнюється</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:i/>
+                          <w:spacing w:val="-6"/>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:i/>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                        <w:t>працівником</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:i/>
+                          <w:spacing w:val="-7"/>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:i/>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                        <w:t>районної,</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:i/>
+                          <w:spacing w:val="-4"/>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:i/>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                        <w:t>районної</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:i/>
+                          <w:spacing w:val="-5"/>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:i/>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                        <w:t>в</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:i/>
+                          <w:spacing w:val="-9"/>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:i/>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                        <w:t>мм.</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:i/>
+                          <w:spacing w:val="-7"/>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:i/>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                        <w:t>Києві</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:i/>
+                          <w:spacing w:val="-13"/>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:i/>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                        <w:t>та</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:i/>
+                          <w:spacing w:val="-12"/>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:i/>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                        <w:t>Севастополі</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:i/>
+                          <w:spacing w:val="-10"/>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:i/>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                        <w:t>державної адміністрації (військової адміністрації) / виконавчого органу сільської, селищної,</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p>
+                      <w:pPr>
+                        <w:spacing w:line="278" w:lineRule="auto" w:before="0"/>
+                        <w:ind w:left="67" w:right="0" w:firstLine="0"/>
+                        <w:jc w:val="left"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:i/>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:i/>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                        <w:t>міської</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:i/>
+                          <w:spacing w:val="-8"/>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:i/>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                        <w:t>ради,</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:i/>
+                          <w:spacing w:val="-11"/>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:i/>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                        <w:t>військової</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:i/>
+                          <w:spacing w:val="-7"/>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:i/>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                        <w:t>адміністрації</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:i/>
+                          <w:spacing w:val="-12"/>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:i/>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                        <w:t>населеного</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:i/>
+                          <w:spacing w:val="-8"/>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:i/>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                        <w:t>пункту</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:i/>
+                          <w:spacing w:val="-14"/>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:i/>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                        <w:t>/</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:i/>
+                          <w:spacing w:val="-9"/>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:i/>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                        <w:t>центру</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:i/>
+                          <w:spacing w:val="-15"/>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:i/>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                        <w:t>надання адміністративних послуг</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <v:stroke dashstyle="solid"/>
+                <w10:wrap type="topAndBottom"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(номер</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>рахунка</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(за</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>стандартом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>IBAN))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:sectPr>
+          <w:pgSz w:w="11920" w:h="16850"/>
+          <w:pgMar w:top="1020" w:bottom="280" w:left="1559" w:right="285"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="154" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0">
+                <wp:extent cx="6083935" cy="2216785"/>
+                <wp:effectExtent l="9525" t="0" r="0" b="2539"/>
+                <wp:docPr id="27" name="Group 27"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvPr id="27" name="Group 27"/>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6083935" cy="2216785"/>
+                          <a:chExt cx="6083935" cy="2216785"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="28" name="Graphic 28"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="48767" y="1252473"/>
+                            <a:ext cx="5792470" cy="277495"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="5792470" h="277495">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5792470" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                              <a:path w="5792470" h="277495">
+                                <a:moveTo>
+                                  <a:pt x="0" y="277367"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5486399" y="277367"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="6186">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="29" name="Textbox 29"/>
+                        <wps:cNvSpPr txBox="1"/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="3047" y="3047"/>
+                            <a:ext cx="6077585" cy="2210435"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln w="6094">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p>
+                              <w:pPr>
+                                <w:spacing w:before="52"/>
+                                <w:ind w:left="67" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                                <w:rPr>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t>Відомості</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-17"/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t>з</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-4"/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t>паспорта</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-11"/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t>та</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-8"/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t>поданих</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-9"/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t>документів</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-3"/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-2"/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t>звірено.</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p>
+                              <w:pPr>
+                                <w:tabs>
+                                  <w:tab w:pos="2964" w:val="left" w:leader="none"/>
+                                  <w:tab w:pos="3652" w:val="left" w:leader="none"/>
+                                  <w:tab w:pos="5392" w:val="left" w:leader="none"/>
+                                  <w:tab w:pos="7263" w:val="left" w:leader="none"/>
+                                  <w:tab w:pos="7921" w:val="left" w:leader="none"/>
+                                </w:tabs>
+                                <w:spacing w:line="276" w:lineRule="auto" w:before="166"/>
+                                <w:ind w:left="67" w:right="1467" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                                <w:rPr>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t>Заяву та документи на </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="24"/>
+                                  <w:u w:val="single"/>
+                                </w:rPr>
+                                <w:tab/>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t>аркушах прийнято </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="24"/>
+                                  <w:u w:val="single"/>
+                                </w:rPr>
+                                <w:tab/>
+                                <w:tab/>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-6"/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t>20</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="24"/>
+                                  <w:u w:val="single"/>
+                                </w:rPr>
+                                <w:tab/>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-10"/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t>р. </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t>та зареєстровано за №</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="24"/>
+                                  <w:u w:val="single"/>
+                                </w:rPr>
+                                <w:tab/>
+                                <w:tab/>
+                              </w:r>
+                            </w:p>
+                            <w:p>
+                              <w:pPr>
+                                <w:tabs>
+                                  <w:tab w:pos="4945" w:val="left" w:leader="none"/>
+                                  <w:tab w:pos="6805" w:val="left" w:leader="none"/>
+                                  <w:tab w:pos="7470" w:val="left" w:leader="none"/>
+                                </w:tabs>
+                                <w:spacing w:before="124"/>
+                                <w:ind w:left="67" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t>Для розгляду заяви необхідно додати до </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="24"/>
+                                  <w:u w:val="single"/>
+                                </w:rPr>
+                                <w:tab/>
+                                <w:tab/>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:spacing w:val="-5"/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t>20</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:sz w:val="24"/>
+                                  <w:u w:val="single"/>
+                                </w:rPr>
+                                <w:tab/>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t>р.</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:spacing w:val="-10"/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t>такі</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:spacing w:val="-4"/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:spacing w:val="-2"/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t>документи:</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p>
+                              <w:pPr>
+                                <w:spacing w:line="240" w:lineRule="auto" w:before="0"/>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                              </w:pPr>
+                            </w:p>
+                            <w:p>
+                              <w:pPr>
+                                <w:spacing w:line="240" w:lineRule="auto" w:before="0"/>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                              </w:pPr>
+                            </w:p>
+                            <w:p>
+                              <w:pPr>
+                                <w:spacing w:line="240" w:lineRule="auto" w:before="209"/>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                              </w:pPr>
+                            </w:p>
+                            <w:p>
+                              <w:pPr>
+                                <w:tabs>
+                                  <w:tab w:pos="4328" w:val="left" w:leader="none"/>
+                                  <w:tab w:pos="5307" w:val="left" w:leader="none"/>
+                                  <w:tab w:pos="9376" w:val="left" w:leader="none"/>
+                                </w:tabs>
+                                <w:spacing w:line="276" w:lineRule="auto" w:before="0"/>
+                                <w:ind w:left="67" w:right="183" w:hanging="1"/>
+                                <w:jc w:val="left"/>
+                                <w:rPr>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-59"/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="24"/>
+                                  <w:u w:val="single"/>
+                                </w:rPr>
+                                <w:tab/>
+                                <w:tab/>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t>Ознайомився(лась) </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="24"/>
+                                  <w:u w:val="single"/>
+                                </w:rPr>
+                                <w:tab/>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>(посада працівника)</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="40"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>(прізвище, власне ім’я та підпис)</w:t>
+                                <w:tab/>
+                                <w:t>(підпис заявника / уповноваженого </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-2"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>представника)</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group style="width:479.05pt;height:174.55pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" id="docshapegroup24" coordorigin="0,0" coordsize="9581,3491">
+                <v:shape style="position:absolute;left:76;top:1972;width:9122;height:437" id="docshape25" coordorigin="77,1972" coordsize="9122,437" path="m77,1972l9199,1972m77,2409l8717,2409e" filled="false" stroked="true" strokeweight=".48709pt" strokecolor="#000000">
+                  <v:path arrowok="t"/>
+                  <v:stroke dashstyle="solid"/>
+                </v:shape>
+                <v:shape style="position:absolute;left:4;top:4;width:9571;height:3481" type="#_x0000_t202" id="docshape26" filled="false" stroked="true" strokeweight=".47992pt" strokecolor="#000000">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p>
+                        <w:pPr>
+                          <w:spacing w:before="52"/>
+                          <w:ind w:left="67" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                          <w:rPr>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t>Відомості</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-17"/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t>з</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-4"/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t>паспорта</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-11"/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t>та</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-8"/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t>поданих</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-9"/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t>документів</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-3"/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-2"/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t>звірено.</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p>
+                        <w:pPr>
+                          <w:tabs>
+                            <w:tab w:pos="2964" w:val="left" w:leader="none"/>
+                            <w:tab w:pos="3652" w:val="left" w:leader="none"/>
+                            <w:tab w:pos="5392" w:val="left" w:leader="none"/>
+                            <w:tab w:pos="7263" w:val="left" w:leader="none"/>
+                            <w:tab w:pos="7921" w:val="left" w:leader="none"/>
+                          </w:tabs>
+                          <w:spacing w:line="276" w:lineRule="auto" w:before="166"/>
+                          <w:ind w:left="67" w:right="1467" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                          <w:rPr>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t>Заяву та документи на </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="24"/>
+                            <w:u w:val="single"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t>аркушах прийнято </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="24"/>
+                            <w:u w:val="single"/>
+                          </w:rPr>
+                          <w:tab/>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-6"/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t>20</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="24"/>
+                            <w:u w:val="single"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-10"/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t>р. </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t>та зареєстровано за №</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="24"/>
+                            <w:u w:val="single"/>
+                          </w:rPr>
+                          <w:tab/>
+                          <w:tab/>
+                        </w:r>
+                      </w:p>
+                      <w:p>
+                        <w:pPr>
+                          <w:tabs>
+                            <w:tab w:pos="4945" w:val="left" w:leader="none"/>
+                            <w:tab w:pos="6805" w:val="left" w:leader="none"/>
+                            <w:tab w:pos="7470" w:val="left" w:leader="none"/>
+                          </w:tabs>
+                          <w:spacing w:before="124"/>
+                          <w:ind w:left="67" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                          <w:rPr>
+                            <w:b/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t>Для розгляду заяви необхідно додати до </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="24"/>
+                            <w:u w:val="single"/>
+                          </w:rPr>
+                          <w:tab/>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:spacing w:val="-5"/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t>20</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:sz w:val="24"/>
+                            <w:u w:val="single"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t>р.</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:spacing w:val="-10"/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t>такі</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:spacing w:val="-4"/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:spacing w:val="-2"/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t>документи:</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p>
+                        <w:pPr>
+                          <w:spacing w:line="240" w:lineRule="auto" w:before="0"/>
+                          <w:rPr>
+                            <w:b/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p>
+                        <w:pPr>
+                          <w:spacing w:line="240" w:lineRule="auto" w:before="0"/>
+                          <w:rPr>
+                            <w:b/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p>
+                        <w:pPr>
+                          <w:spacing w:line="240" w:lineRule="auto" w:before="209"/>
+                          <w:rPr>
+                            <w:b/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p>
+                        <w:pPr>
+                          <w:tabs>
+                            <w:tab w:pos="4328" w:val="left" w:leader="none"/>
+                            <w:tab w:pos="5307" w:val="left" w:leader="none"/>
+                            <w:tab w:pos="9376" w:val="left" w:leader="none"/>
+                          </w:tabs>
+                          <w:spacing w:line="276" w:lineRule="auto" w:before="0"/>
+                          <w:ind w:left="67" w:right="183" w:hanging="1"/>
+                          <w:jc w:val="left"/>
+                          <w:rPr>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-59"/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="24"/>
+                            <w:u w:val="single"/>
+                          </w:rPr>
+                          <w:tab/>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t>Ознайомився(лась) </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="24"/>
+                            <w:u w:val="single"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t>(посада працівника)</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="40"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t>(прізвище, власне ім’я та підпис)</w:t>
+                          <w:tab/>
+                          <w:t>(підпис заявника / уповноваженого </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-2"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t>представника)</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                  <v:stroke dashstyle="solid"/>
+                  <w10:wrap type="none"/>
+                </v:shape>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="225"/>
+        <w:ind w:left="140" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="0" simplePos="0" relativeHeight="15739904">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>1240789</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>274283</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5727700" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="30" name="Graphic 30"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvPr id="30" name="Graphic 30"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5727700" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="5727700" h="0">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="5727192" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="11245">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="sysDash"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line style="position:absolute;mso-position-horizontal-relative:page;mso-position-vertical-relative:paragraph;z-index:15739904" from="97.699997pt,21.59709pt" to="548.659997pt,21.59709pt" stroked="true" strokeweight=".88551pt" strokecolor="#000000">
+                <v:stroke dashstyle="shortdash"/>
+                <w10:wrap type="none"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>✄</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="25"/>
+        <w:ind w:left="140" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487598592">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>1078865</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>206834</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6083935" cy="3067685"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="31" name="Group 31"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvPr id="31" name="Group 31"/>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6083935" cy="3067685"/>
+                          <a:chExt cx="6083935" cy="3067685"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="32" name="Graphic 32"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="48767" y="2255519"/>
+                            <a:ext cx="5869305" cy="201930"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="5869305" h="201930">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5869305" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                              <a:path w="5869305" h="201930">
+                                <a:moveTo>
+                                  <a:pt x="0" y="201422"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5867399" y="201422"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="6186">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="33" name="Textbox 33"/>
+                        <wps:cNvSpPr txBox="1"/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="3047" y="3047"/>
+                            <a:ext cx="6077585" cy="3061335"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln w="6094">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p>
+                              <w:pPr>
+                                <w:spacing w:line="276" w:lineRule="auto" w:before="64"/>
+                                <w:ind w:left="67" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:i/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:i/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t>Заповнюється</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:i/>
+                                  <w:spacing w:val="-7"/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:i/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t>працівником</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:i/>
+                                  <w:spacing w:val="-8"/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:i/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t>районної,</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:i/>
+                                  <w:spacing w:val="-9"/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:i/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t>районної</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:i/>
+                                  <w:spacing w:val="-7"/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:i/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t>в</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:i/>
+                                  <w:spacing w:val="-5"/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:i/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t>мм.</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:i/>
+                                  <w:spacing w:val="-5"/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:i/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t>Києві</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:i/>
+                                  <w:spacing w:val="-12"/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:i/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t>та</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:i/>
+                                  <w:spacing w:val="-12"/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:i/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t>Севастополі</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:i/>
+                                  <w:spacing w:val="-10"/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:i/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t>державної адміністрації (військової адміністрації) / виконавчого органу сільської, селищної,</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p>
+                              <w:pPr>
+                                <w:spacing w:line="273" w:lineRule="auto" w:before="6"/>
+                                <w:ind w:left="67" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:i/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:i/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t>міської</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:i/>
+                                  <w:spacing w:val="-8"/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:i/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t>ради,</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:i/>
+                                  <w:spacing w:val="-10"/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:i/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t>військової</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:i/>
+                                  <w:spacing w:val="-10"/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:i/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t>адміністрації</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:i/>
+                                  <w:spacing w:val="-11"/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:i/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t>населеного</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:i/>
+                                  <w:spacing w:val="-8"/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:i/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t>пункту</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:i/>
+                                  <w:spacing w:val="-13"/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:i/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t>/</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:i/>
+                                  <w:spacing w:val="-9"/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:i/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t>центру</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:i/>
+                                  <w:spacing w:val="-14"/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:i/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t>надання адміністративних послуг</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p>
+                              <w:pPr>
+                                <w:spacing w:before="112"/>
+                                <w:ind w:left="67" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                                <w:rPr>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t>Відомості</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-14"/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t>з</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="1"/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t>паспорта</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-10"/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t>та</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-2"/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t>поданих</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-8"/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t>документів</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-2"/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t> звірено.</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p>
+                              <w:pPr>
+                                <w:tabs>
+                                  <w:tab w:pos="2965" w:val="left" w:leader="none"/>
+                                  <w:tab w:pos="5392" w:val="left" w:leader="none"/>
+                                  <w:tab w:pos="7264" w:val="left" w:leader="none"/>
+                                  <w:tab w:pos="7922" w:val="left" w:leader="none"/>
+                                </w:tabs>
+                                <w:spacing w:line="276" w:lineRule="auto" w:before="161"/>
+                                <w:ind w:left="67" w:right="1466" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                                <w:rPr>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t>Заяву та документи на </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="24"/>
+                                  <w:u w:val="single"/>
+                                </w:rPr>
+                                <w:tab/>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t>аркушах прийнято </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="24"/>
+                                  <w:u w:val="single"/>
+                                </w:rPr>
+                                <w:tab/>
+                                <w:tab/>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-6"/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t>20</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="24"/>
+                                  <w:u w:val="single"/>
+                                </w:rPr>
+                                <w:tab/>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-10"/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t>р. </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t>та зареєстровано</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p>
+                              <w:pPr>
+                                <w:tabs>
+                                  <w:tab w:pos="1932" w:val="left" w:leader="none"/>
+                                </w:tabs>
+                                <w:spacing w:before="2"/>
+                                <w:ind w:left="67" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                                <w:rPr>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t>за № </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="24"/>
+                                  <w:u w:val="single"/>
+                                </w:rPr>
+                                <w:tab/>
+                              </w:r>
+                            </w:p>
+                            <w:p>
+                              <w:pPr>
+                                <w:tabs>
+                                  <w:tab w:pos="4946" w:val="left" w:leader="none"/>
+                                  <w:tab w:pos="6806" w:val="left" w:leader="none"/>
+                                  <w:tab w:pos="7470" w:val="left" w:leader="none"/>
+                                </w:tabs>
+                                <w:spacing w:before="101"/>
+                                <w:ind w:left="67" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t>Для розгляду заяви необхідно додати до</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:spacing w:val="-1"/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="24"/>
+                                  <w:u w:val="single"/>
+                                </w:rPr>
+                                <w:tab/>
+                                <w:tab/>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:spacing w:val="-5"/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t>20</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:sz w:val="24"/>
+                                  <w:u w:val="single"/>
+                                </w:rPr>
+                                <w:tab/>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t>р.</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:spacing w:val="-10"/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t>такі</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:spacing w:val="-4"/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:spacing w:val="-2"/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t>документи:</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p>
+                              <w:pPr>
+                                <w:spacing w:line="240" w:lineRule="auto" w:before="0"/>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                              </w:pPr>
+                            </w:p>
+                            <w:p>
+                              <w:pPr>
+                                <w:spacing w:line="240" w:lineRule="auto" w:before="182"/>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                              </w:pPr>
+                            </w:p>
+                            <w:p>
+                              <w:pPr>
+                                <w:tabs>
+                                  <w:tab w:pos="4448" w:val="left" w:leader="none"/>
+                                  <w:tab w:pos="5305" w:val="left" w:leader="none"/>
+                                  <w:tab w:pos="9496" w:val="left" w:leader="none"/>
+                                </w:tabs>
+                                <w:spacing w:line="273" w:lineRule="auto" w:before="0"/>
+                                <w:ind w:left="67" w:right="62" w:hanging="1"/>
+                                <w:jc w:val="left"/>
+                                <w:rPr>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="24"/>
+                                  <w:u w:val="single"/>
+                                </w:rPr>
+                                <w:tab/>
+                                <w:tab/>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t>Ознайомився(лась) </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="24"/>
+                                  <w:u w:val="single"/>
+                                </w:rPr>
+                                <w:tab/>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>(посада працівника)</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="40"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>(прізвище, власне ім’я та підпис)</w:t>
+                                <w:tab/>
+                                <w:t>(підпис заявника / уповноваженого</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-2"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>представника)</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group style="position:absolute;margin-left:84.950043pt;margin-top:16.286192pt;width:479.05pt;height:241.55pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:paragraph;z-index:-15717888;mso-wrap-distance-left:0;mso-wrap-distance-right:0" id="docshapegroup27" coordorigin="1699,326" coordsize="9581,4831">
+                <v:shape style="position:absolute;left:1775;top:3877;width:9243;height:318" id="docshape28" coordorigin="1776,3878" coordsize="9243,318" path="m1776,3878l11019,3878m1776,4195l11016,4195e" filled="false" stroked="true" strokeweight=".48709pt" strokecolor="#000000">
+                  <v:path arrowok="t"/>
+                  <v:stroke dashstyle="solid"/>
+                </v:shape>
+                <v:shape style="position:absolute;left:1703;top:330;width:9571;height:4821" type="#_x0000_t202" id="docshape29" filled="false" stroked="true" strokeweight=".47992pt" strokecolor="#000000">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p>
+                        <w:pPr>
+                          <w:spacing w:line="276" w:lineRule="auto" w:before="64"/>
+                          <w:ind w:left="67" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                          <w:rPr>
+                            <w:b/>
+                            <w:i/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:i/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t>Заповнюється</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:i/>
+                            <w:spacing w:val="-7"/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:i/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t>працівником</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:i/>
+                            <w:spacing w:val="-8"/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:i/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t>районної,</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:i/>
+                            <w:spacing w:val="-9"/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:i/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t>районної</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:i/>
+                            <w:spacing w:val="-7"/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:i/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t>в</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:i/>
+                            <w:spacing w:val="-5"/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:i/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t>мм.</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:i/>
+                            <w:spacing w:val="-5"/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:i/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t>Києві</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:i/>
+                            <w:spacing w:val="-12"/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:i/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t>та</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:i/>
+                            <w:spacing w:val="-12"/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:i/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t>Севастополі</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:i/>
+                            <w:spacing w:val="-10"/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:i/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t>державної адміністрації (військової адміністрації) / виконавчого органу сільської, селищної,</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p>
+                        <w:pPr>
+                          <w:spacing w:line="273" w:lineRule="auto" w:before="6"/>
+                          <w:ind w:left="67" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                          <w:rPr>
+                            <w:b/>
+                            <w:i/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:i/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t>міської</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:i/>
+                            <w:spacing w:val="-8"/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:i/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t>ради,</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:i/>
+                            <w:spacing w:val="-10"/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:i/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t>військової</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:i/>
+                            <w:spacing w:val="-10"/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:i/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t>адміністрації</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:i/>
+                            <w:spacing w:val="-11"/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:i/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t>населеного</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:i/>
+                            <w:spacing w:val="-8"/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:i/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t>пункту</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:i/>
+                            <w:spacing w:val="-13"/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:i/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t>/</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:i/>
+                            <w:spacing w:val="-9"/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:i/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t>центру</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:i/>
+                            <w:spacing w:val="-14"/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:i/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t>надання адміністративних послуг</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p>
+                        <w:pPr>
+                          <w:spacing w:before="112"/>
+                          <w:ind w:left="67" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                          <w:rPr>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t>Відомості</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-14"/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t>з</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t>паспорта</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-10"/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t>та</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-2"/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t>поданих</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-8"/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t>документів</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-2"/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t> звірено.</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p>
+                        <w:pPr>
+                          <w:tabs>
+                            <w:tab w:pos="2965" w:val="left" w:leader="none"/>
+                            <w:tab w:pos="5392" w:val="left" w:leader="none"/>
+                            <w:tab w:pos="7264" w:val="left" w:leader="none"/>
+                            <w:tab w:pos="7922" w:val="left" w:leader="none"/>
+                          </w:tabs>
+                          <w:spacing w:line="276" w:lineRule="auto" w:before="161"/>
+                          <w:ind w:left="67" w:right="1466" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                          <w:rPr>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t>Заяву та документи на </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="24"/>
+                            <w:u w:val="single"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t>аркушах прийнято </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="24"/>
+                            <w:u w:val="single"/>
+                          </w:rPr>
+                          <w:tab/>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-6"/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t>20</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="24"/>
+                            <w:u w:val="single"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-10"/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t>р. </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t>та зареєстровано</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p>
+                        <w:pPr>
+                          <w:tabs>
+                            <w:tab w:pos="1932" w:val="left" w:leader="none"/>
+                          </w:tabs>
+                          <w:spacing w:before="2"/>
+                          <w:ind w:left="67" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                          <w:rPr>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t>за № </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="24"/>
+                            <w:u w:val="single"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                      </w:p>
+                      <w:p>
+                        <w:pPr>
+                          <w:tabs>
+                            <w:tab w:pos="4946" w:val="left" w:leader="none"/>
+                            <w:tab w:pos="6806" w:val="left" w:leader="none"/>
+                            <w:tab w:pos="7470" w:val="left" w:leader="none"/>
+                          </w:tabs>
+                          <w:spacing w:before="101"/>
+                          <w:ind w:left="67" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                          <w:rPr>
+                            <w:b/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t>Для розгляду заяви необхідно додати до</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="24"/>
+                            <w:u w:val="single"/>
+                          </w:rPr>
+                          <w:tab/>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:spacing w:val="-5"/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t>20</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:sz w:val="24"/>
+                            <w:u w:val="single"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t>р.</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:spacing w:val="-10"/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t>такі</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:spacing w:val="-4"/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:spacing w:val="-2"/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t>документи:</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p>
+                        <w:pPr>
+                          <w:spacing w:line="240" w:lineRule="auto" w:before="0"/>
+                          <w:rPr>
+                            <w:b/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p>
+                        <w:pPr>
+                          <w:spacing w:line="240" w:lineRule="auto" w:before="182"/>
+                          <w:rPr>
+                            <w:b/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p>
+                        <w:pPr>
+                          <w:tabs>
+                            <w:tab w:pos="4448" w:val="left" w:leader="none"/>
+                            <w:tab w:pos="5305" w:val="left" w:leader="none"/>
+                            <w:tab w:pos="9496" w:val="left" w:leader="none"/>
+                          </w:tabs>
+                          <w:spacing w:line="273" w:lineRule="auto" w:before="0"/>
+                          <w:ind w:left="67" w:right="62" w:hanging="1"/>
+                          <w:jc w:val="left"/>
+                          <w:rPr>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="24"/>
+                            <w:u w:val="single"/>
+                          </w:rPr>
+                          <w:tab/>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t>Ознайомився(лась) </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="24"/>
+                            <w:u w:val="single"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t>(посада працівника)</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="40"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t>(прізвище, власне ім’я та підпис)</w:t>
+                          <w:tab/>
+                          <w:t>(підпис заявника / уповноваженого</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-2"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t>представника)</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                  <v:stroke dashstyle="solid"/>
+                  <w10:wrap type="none"/>
+                </v:shape>
+                <w10:wrap type="topAndBottom"/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>---</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="233"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="273" w:lineRule="auto" w:before="0"/>
+        <w:ind w:left="140" w:right="600" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>{Заява</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>із</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>змінами,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>внесеними</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>згідно</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>з</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Наказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-14"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Міністерства</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>соціальної</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>політики</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>№</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>225-Н від 02.05.2024}</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr>
+      <w:pgSz w:w="11920" w:h="16850"/>
+      <w:pgMar w:top="1120" w:bottom="280" w:left="1559" w:right="285"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="1"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Batang">
-[...16 lines deleted...]
-    <w:charset w:val="CC"/>
+  <w:font w:name="Arial MT">
+    <w:altName w:val="Arial MT"/>
+    <w:charset w:val="1"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-[...1 lines deleted...]
-    <w:charset w:val="CC"/>
+  <w:font w:name="Segoe UI Symbol">
+    <w:altName w:val="Segoe UI Symbol"/>
+    <w:charset w:val="1"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10022FF" w:usb1="C000E47F" w:usb2="00000029" w:usb3="00000000" w:csb0="000001DF" w:csb1="00000000"/>
-[...36 lines deleted...]
-    <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...195 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="0">
-[...2 lines deleted...]
-    <w:tmpl w:val="AFD642C2"/>
+  <w:abstractNum w:abstractNumId="1">
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="1"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="%1)"/>
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="140" w:hanging="351"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:hint="default" w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
-      <w:start w:val="1"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="%2)"/>
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1132" w:hanging="351"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
-      <w:start w:val="1"/>
-[...2 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2125" w:hanging="351"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
-      <w:start w:val="1"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="(%4)"/>
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3118" w:hanging="351"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
-      <w:start w:val="1"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="(%5)"/>
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="4110" w:hanging="351"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
-      <w:start w:val="1"/>
-[...2 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="5103" w:hanging="351"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
-      <w:start w:val="1"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="%7."/>
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="6096" w:hanging="351"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
-      <w:start w:val="1"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="%8."/>
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="7088" w:hanging="351"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
-      <w:start w:val="1"/>
-[...2 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="8081" w:hanging="351"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="0">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="□"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="141" w:hanging="332"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="103"/>
+        <w:sz w:val="23"/>
+        <w:szCs w:val="23"/>
+        <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1132" w:hanging="332"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2125" w:hanging="332"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3118" w:hanging="332"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4110" w:hanging="332"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5103" w:hanging="332"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6096" w:hanging="332"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7088" w:hanging="332"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8081" w:hanging="332"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
-[...1 lines deleted...]
-  <w:trackRevisions w:val="false"/>
+<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
+  <w:zoom w:percent="120"/>
   <w:defaultTabStop w:val="720"/>
-  <w:hyphenationZone w:val="425"/>
+  <w:drawingGridHorizontalSpacing w:val="110"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...332 lines deleted...]
-  <w15:docId w15:val="{0C247552-2426-4D4A-8668-CF37F9374FE2}"/>
+  <w:compat>
+    <w:ulTrailSpace/>
+    <w:shapeLayoutLikeWW8/>
+    <w:useFELayout/>
+    <w:compatSetting w:val="14" w:uri="http://schemas.microsoft.com/office/word" w:name="compatibilityMode"/>
+  </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14 wp14">
+<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-        <w:lang w:val="uk-UA" w:eastAsia="uk-UA" w:bidi="ar-SA"/>
+        <w:rFonts w:cstheme="minorBidi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:asciiTheme="minorHAnsi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:bidi="ar-SA" w:eastAsia="en-US"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...255 lines deleted...]
-  <w:style w:type="character" w:styleId="a0" w:default="1">
+  <w:style w:styleId="DefaultParagraphFont" w:default="1" w:type="character">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="a1" w:default="1">
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:styleId="TableNormal" w:default="1" w:type="table">
+    <w:name w:val="Table Normal"/>
+    <w:uiPriority w:val="2"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
-      <w:tblCellMar>
-[...16 lines deleted...]
-    <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a3">
-[...2 lines deleted...]
-    <w:link w:val="a4"/>
+  <w:style w:styleId="NoList" w:default="1" w:type="numbering">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:default="1" w:styleId="Normal" w:type="paragraph">
+    <w:name w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00DB41B1"/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:styleId="BodyText" w:type="paragraph">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:styleId="Heading1" w:type="paragraph">
+    <w:name w:val="Heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
     <w:pPr>
+      <w:spacing w:before="1"/>
+      <w:ind w:left="-1" w:right="406"/>
       <w:jc w:val="center"/>
+      <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Batang"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="a5">
-[...2 lines deleted...]
-    <w:rsid w:val="00BF528D"/>
+  <w:style w:styleId="Heading2" w:type="paragraph">
+    <w:name w:val="Heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="140"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="0000FF"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a6" w:customStyle="1">
-[...2 lines deleted...]
-    <w:rsid w:val="00BF528D"/>
+  <w:style w:styleId="ListParagraph" w:type="paragraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:spacing w:before="120"/>
-      <w:ind w:firstLine="567"/>
+      <w:spacing w:before="7"/>
+      <w:ind w:left="141" w:firstLine="288"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Antiqua" w:hAnsi="Antiqua"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="11" w:customStyle="1">
-[...2 lines deleted...]
-    <w:rsid w:val="00E51D3D"/>
+  <w:style w:styleId="TableParagraph" w:type="paragraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...967 lines deleted...]
-      <w:szCs w:val="14"/>
+      <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...178 lines deleted...]
-</file>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/></Relationships>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9001,51 +17898,51 @@
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9173,361 +18070,62 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...296 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
-[...3 lines deleted...]
-  <lastPrinted>2024-05-08T09:42:00.0000000Z</lastPrinted>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
-    <vt:lpwstr>bd6b6706cb180d994113293ddd925cc0832b1e4bcb14b555a2395bd13a252b34</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Converter">
+    <vt:lpwstr>SolidFramework v10.0.19910.1</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
-    <vt:lpwstr>0x01010016DCD4CB4814C54081296BAF4B7FA34D</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Created">
+    <vt:filetime>2026-06-22T00:00:00Z</vt:filetime>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
+    <vt:filetime>2026-06-22T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Producer">
+    <vt:lpwstr>iLovePDF</vt:lpwstr>
   </property>
 </Properties>
 </file>