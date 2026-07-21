--- v0 (2026-06-05)
+++ v1 (2026-07-21)
@@ -1,1196 +1,5221 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
+    <w:p w14:paraId="7D606C80" w14:textId="77777777" w:rsidR="007E0AB0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="76"/>
+        <w:ind w:right="136"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Додаток</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="772F56FE" w14:textId="77777777" w:rsidR="007E0AB0" w:rsidRDefault="007E0AB0">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="4"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E294F13" w14:textId="77777777" w:rsidR="007E0AB0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="4798" w:right="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Департамент</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>соціального</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>захисту населення Львівської обласної державної адміністрації</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41CB6F08" w14:textId="77777777" w:rsidR="007E0AB0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="155"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487587840" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="713F0722" wp14:editId="1A018C8E">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>3960876</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>260054</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3241675" cy="12700"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="5" name="Group 5"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr>
+                        <a:grpSpLocks/>
+                      </wpg:cNvGrpSpPr>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3241675" cy="12700"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="3241675" cy="12700"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="6" name="Graphic 6"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="9813"/>
+                            <a:ext cx="3240405" cy="1270"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="3240405">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="3239829" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="5196">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="7" name="Graphic 7"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="3241675" cy="6350"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="3241675" h="6350">
+                                <a:moveTo>
+                                  <a:pt x="3241294" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="6096"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="3241294" y="6096"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="3241294" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="63B2B8E5" id="Group 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:311.9pt;margin-top:20.5pt;width:255.25pt;height:1pt;z-index:-15728640;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page" coordsize="32416,127" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDqdmGQ6QIAAMoIAAAOAAAAZHJzL2Uyb0RvYy54bWzUVt1v2yAQf5+0/wHxvtpJ2qSx6lRTu0aT&#10;qq5SO+2ZYPyhYWBA4vS/34GN7aTTtnbqw/JgHdxxH7/7HeTicl9ztGPaVFKkeHISY8QElVklihR/&#10;fbz5cI6RsURkhEvBUvzEDL5cvX930aiETWUpecY0AifCJI1KcWmtSqLI0JLVxJxIxQQoc6lrYmGp&#10;iyjTpAHvNY+mcTyPGqkzpSVlxsDudavEK+8/zxm1X/LcMIt4iiE367/afzfuG60uSFJoosqKdmmQ&#10;V2RRk0pA0N7VNbEEbXX1zFVdUS2NzO0JlXUk87yizNcA1Uzio2rWWm6Vr6VImkL1MAG0Rzi92i29&#10;2621elD3us0exFtJvxvAJWpUkYz1bl0Mxvtc1+4QFIH2HtGnHlG2t4jC5mx6OpkvzjCioJtMF3GH&#10;OC2hLc9O0fLTb89FJGmD+tT6VBoF3DEDPObf4HkoiWIedePKv9eoylI8x0iQGhi87sgyd9xxocHG&#10;4detTAflL9FZnk9mLeVGAMWn8Qggp+7rJAndGrtm0gNNdrfGghpYlgWJlEGiexFEDbR3hOee8BYj&#10;ILzGCAi/aaMrYt0558qJqPGd8om4vVru2KP0WnvUJEht0HIxtppNZ8vz6RKjQAOwbS1AcGF8YX1o&#10;2BwXx4XL4myynPs5MpJX2U3FucvC6GJzxTXaETfF/tfBdGCmtLHXxJStnVd1Zlx4Opuk7Y7r2kZm&#10;T9DaBrqZYvNjSzTDiH8WQB53TwRBB2ETBG35lfS3iQcIYj7uvxGtkAufYgudvZOBQyQJTXMY9Lbu&#10;pJAft1bmleso8Dlk1C2Azy273pzYi2NiLxxoLyR2N9YjVg9jP5+deTUgEIZi3PgA0Fuxuk2khAl2&#10;eTjkBwIrT293SU2XpwfEHWwOSQ7ceEbvQHPo8Ghc5jFQ2fV2UB+6God9kXFAM7ijXBrWRvrjmB0M&#10;zF/Nlefm/zU3/nmAB9OD3z3u7kUer/2cDX9BVj8BAAD//wMAUEsDBBQABgAIAAAAIQCKPMOl4AAA&#10;AAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BasMwEETvhf6D2EJvjaw4DcW1HEJoewqFJoXS28ba&#10;2CbWyliK7fx9lVNznJ1h9k2+mmwrBup941iDmiUgiEtnGq40fO/fn15A+IBssHVMGi7kYVXc3+WY&#10;GTfyFw27UIlYwj5DDXUIXSalL2uy6GeuI47e0fUWQ5R9JU2PYyy3rZwnyVJabDh+qLGjTU3laXe2&#10;Gj5GHNepehu2p+Pm8rt//vzZKtL68WFav4IINIX/MFzxIzoUkengzmy8aDUs52lEDxoWKm66BlS6&#10;SEEc4iVNQBa5vJ1Q/AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDqdmGQ6QIAAMoIAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCKPMOl4AAAAAoB&#10;AAAPAAAAAAAAAAAAAAAAAEMFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAUAYAAAAA&#10;">
+                <v:shape id="Graphic 6" o:spid="_x0000_s1027" style="position:absolute;top:98;width:32404;height:12;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="3240405,1270" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDqAIZwwgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeEJvNasHaVejiCBIi5Su4vmZPDeLm5c1SXX9902h0OMwM98w82XvWnGjEBvPCsajAgSx&#10;9qbhWsFhv3l5BRETssHWMyl4UITlYvA0x9L4O3/RrUq1yBCOJSqwKXWllFFbchhHviPO3tkHhynL&#10;UEsT8J7hrpWTophKhw3nBYsdrS3pS/XtFGz0pJZb/fbxacf9qTrurvtg35V6HvarGYhEffoP/7W3&#10;RsEUfq/kGyAXPwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDqAIZwwgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l3239829,e" filled="f" strokeweight=".14433mm">
+                  <v:path arrowok="t"/>
+                </v:shape>
+                <v:shape id="Graphic 7" o:spid="_x0000_s1028" style="position:absolute;width:32416;height:63;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="3241675,6350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDhFajZwQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvwv6H8Ba8yJrqQaUaZVkUe1gQdX/Ao3k21ealJFHrv98IgsdhZr5hFqvONuJGPtSOFYyGGQji&#10;0umaKwV/x83XDESIyBobx6TgQQFWy4/eAnPt7ryn2yFWIkE45KjAxNjmUobSkMUwdC1x8k7OW4xJ&#10;+kpqj/cEt40cZ9lEWqw5LRhs6cdQeTlcrYLBLp7ltuFqkl28Oet1cfylQqn+Z/c9BxGpi+/wq11o&#10;BVN4Xkk3QC7/AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOEVqNnBAAAA2gAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m3241294,l,,,6096r3241294,l3241294,xe" fillcolor="black" stroked="f">
+                  <v:path arrowok="t"/>
+                </v:shape>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="346F6BBC" w14:textId="77777777" w:rsidR="007E0AB0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="5610"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(прізвище,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ім’я,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>по</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>батькові</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>заявника)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3184DF5E" w14:textId="77777777" w:rsidR="007E0AB0" w:rsidRDefault="007E0AB0">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5179EB58" w14:textId="77777777" w:rsidR="007E0AB0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487588352" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4879D7F6" wp14:editId="055ED0F0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>3942588</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>161806</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3277870" cy="19050"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="8" name="Graphic 8"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3277870" cy="19050"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="3277870" h="19050">
+                              <a:moveTo>
+                                <a:pt x="3277869" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="18592"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="3277869" y="18592"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="3277869" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="2848D2F0" id="Graphic 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:310.45pt;margin-top:12.75pt;width:258.1pt;height:1.5pt;z-index:-15728128;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="3277870,19050" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB4L6pzIgIAAMEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L04ytEmMOMXQosOA&#10;oivQDDsrshwbk0VNVGLn70fJkWtspw3zQabMJ+rxkfT2rm81OyuHDZiCL2ZzzpSRUDbmWPBv+8cP&#10;a87QC1MKDUYV/KKQ3+3ev9t2NldLqEGXyjEKYjDvbMFr722eZShr1QqcgVWGnBW4VnjaumNWOtFR&#10;9FZny/n8NuvAldaBVIj09WFw8l2MX1VK+q9VhcozXXDi5uPq4noIa7bbivzohK0beaUh/oFFKxpD&#10;l46hHoQX7OSaP0K1jXSAUPmZhDaDqmqkijlQNov5b9m81sKqmAuJg3aUCf9fWPl8frUvLlBH+wTy&#10;B5IiWWcxHz1hg1dMX7k2YIk466OKl1FF1Xsm6ePH5Wq1XpHYknyLzfwmqpyJPB2WJ/SfFcRA4vyE&#10;fihCmSxRJ0v2JpmOShmKqGMRPWdURMcZFfEwFNEKH84FdsFk3YRJnYgEbwtntYeI8yGJyPd2w1lK&#10;hai+YbSZYimrCSr50tvGeANmsb7ZLAMzipb86T3gpvf+HToJmuJJDaiGq0Lq8c5RDrp/KjiCbsrH&#10;RusgALrj4V47dhZhPOJzpTyBxW4YGiC0wgHKy4tjHc1MwfHnSTjFmf5iqCnDgCXDJeOQDOf1PcQx&#10;jNo79Pv+u3CWWTIL7ql/niG1vMhTZxD/ABiw4aSBTycPVRPaJnIbGF03NCcx/+tMh0Gc7iPq7c+z&#10;+wUAAP//AwBQSwMEFAAGAAgAAAAhAORM1avfAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8tO&#10;wzAQRfdI/IM1SOyok6CUEOJUUSU2CPEo/YBpPI2jxnZkO03g63FXsJyZozvnVptFD+xMzvfWCEhX&#10;CTAyrZW96QTsv57vCmA+oJE4WEMCvsnDpr6+qrCUdjafdN6FjsUQ40sUoEIYS859q0ijX9mRTLwd&#10;rdMY4ug6Lh3OMVwPPEuSNdfYm/hB4UhbRe1pN2kBLitwT28/iJOat9NL8/H+OjdC3N4szROwQEv4&#10;g+GiH9Whjk4HOxnp2SBgnSWPERWQ5TmwC5DeP6TADnFT5MDriv+vUP8CAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAeC+qcyICAADBBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEA5EzVq98AAAAKAQAADwAAAAAAAAAAAAAAAAB8BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#10;" path="m3277869,l,,,18592r3277869,l3277869,xe" fillcolor="black" stroked="f">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D4672C6" w14:textId="77777777" w:rsidR="007E0AB0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="6056"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(адреса</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>реєстрації</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>заявника)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22ADEDAC" w14:textId="77777777" w:rsidR="007E0AB0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="226"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487588864" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21822F20" wp14:editId="1A56B159">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>3942588</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>305066</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3277870" cy="18415"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="9" name="Graphic 9"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3277870" cy="18415"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="3277870" h="18415">
+                              <a:moveTo>
+                                <a:pt x="3277869" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="18288"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="3277869" y="18288"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="3277869" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="6A5648D0" id="Graphic 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:310.45pt;margin-top:24pt;width:258.1pt;height:1.45pt;z-index:-15727616;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="3277870,18415" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWCFJUIwIAAMEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L06yrfWMOMXQosOA&#10;oivQDDsrshwbk0VNVGLn70fJVmp0pw3zQabMJ+rxkfTmZug0OymHLZiSrxZLzpSRULXmUPLvu/t3&#10;OWfohamEBqNKflbIb7Zv32x6W6g1NKAr5RgFMVj0tuSN97bIMpSN6gQuwCpDzhpcJzxt3SGrnOgp&#10;eqez9XJ5lfXgKutAKkT6ejc6+TbGr2sl/be6RuWZLjlx83F1cd2HNdtuRHFwwjatnGiIf2DRidbQ&#10;pZdQd8ILdnTtH6G6VjpAqP1CQpdBXbdSxRwom9XyVTbPjbAq5kLioL3IhP8vrHw8PdsnF6ijfQD5&#10;E0mRrLdYXDxhgxNmqF0XsEScDVHF80VFNXgm6eP79fV1fk1iS/Kt8g+rj0HlTBTpsDyi/6IgBhKn&#10;B/RjEapkiSZZcjDJdFTKUEQdi+g5oyI6zqiI+7GIVvhwLrALJutnTJpEJHg7OKkdRJwPSUS+V584&#10;S6kQ1ReMNnMsZTVDJV962xhvxKzydZ5PiSd/eo+4+b1/h45tSyxTPKkB1ahxSD2KfZGDcHPBEXRb&#10;3bdaBwHQHfa32rGTCOMRn4nyDBa7YWyA0Ap7qM5PjvU0MyXHX0fhFGf6q6GmDAOWDJeMfTKc17cQ&#10;xzBq79Dvhh/CWWbJLLmn/nmE1PKiSJ1B/ANgxIaTBj4fPdRtaJvIbWQ0bWhOYv7TTIdBnO8j6uXP&#10;s/0NAAD//wMAUEsDBBQABgAIAAAAIQBamR/t4QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9d&#10;S8NAEEXfBf/DMoJvdpO29iNmUoooCELBWMXHbXZNQrKzIbtN4r93+qSPwz3cOTfdTbYVg+l97Qgh&#10;nkUgDBVO11QiHN+f7zYgfFCkVevIIPwYD7vs+ipViXYjvZkhD6XgEvKJQqhC6BIpfVEZq/zMdYY4&#10;+3a9VYHPvpS6VyOX21bOo2glraqJP1SqM4+VKZr8bBEO+mU96uXha7vIPz/U0755bYYj4u3NtH8A&#10;EcwU/mC46LM6ZOx0cmfSXrQIq3m0ZRRhueFNFyBerGMQJ4R7TmSWyv8Tsl8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAVghSVCMCAADBBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAWpkf7eEAAAAKAQAADwAAAAAAAAAAAAAAAAB9BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIsFAAAAAA==&#10;" path="m3277869,l,,,18288r3277869,l3277869,xe" fillcolor="black" stroked="f">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0583ADDD" w14:textId="77777777" w:rsidR="007E0AB0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="5177"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(адреса</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>фактичного</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>місця</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>проживання</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>заявника)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27B1AA9D" w14:textId="77777777" w:rsidR="007E0AB0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="188"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487589376" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0ADE6B31" wp14:editId="11C2F1B3">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>3960876</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>280682</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3241675" cy="12700"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="10" name="Group 10"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr>
+                        <a:grpSpLocks/>
+                      </wpg:cNvGrpSpPr>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3241675" cy="12700"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="3241675" cy="12700"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="11" name="Graphic 11"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="8378"/>
+                            <a:ext cx="3240405" cy="1270"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="3240405">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="3239829" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="8065">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="12" name="Graphic 12"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="3241675" cy="12700"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="3241675" h="12700">
+                                <a:moveTo>
+                                  <a:pt x="3241294" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="12191"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="3241294" y="12191"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="3241294" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="4AF4A579" id="Group 10" o:spid="_x0000_s1026" style="position:absolute;margin-left:311.9pt;margin-top:22.1pt;width:255.25pt;height:1pt;z-index:-15727104;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page" coordsize="32416,127" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBfH1V95gIAANIIAAAOAAAAZHJzL2Uyb0RvYy54bWzUVltP2zAUfp+0/2D5fSRNubQRKZpgVJMQ&#10;IMG0Z9dxLppje7bblH+/YydOU4omYOJhPIRjn+Nz+c537J5fbBuONkybWooMT45ijJigMq9FmeEf&#10;j9dfZhgZS0ROuBQsw0/M4IvF50/nrUpZIivJc6YROBEmbVWGK2tVGkWGVqwh5kgqJkBZSN0QC0td&#10;RrkmLXhveJTE8WnUSp0rLSkzBnavOiVeeP9Fwai9KwrDLOIZhtys/2r/XblvtDgnaamJqmrap0He&#10;kUVDagFBB1dXxBK01vWBq6amWhpZ2CMqm0gWRU2ZrwGqmcTPqllquVa+ljJtSzXABNA+w+ndbunt&#10;ZqnVg7rXXfYg3kj6ywAuUavKdKx363JnvC104w5BEWjrEX0aEGVbiyhsTpPjyenZCUYUdJPkLO4R&#10;pxW05eAUrb799VxE0i6oT21IpVXAHbODx/wbPA8VUcyjblz59xrVOSQ/wUiQBii87NkCO4CSCw5W&#10;DsF+ZXowX8RnNj2bdaQbQRQfxyOInHqolKR0beySSQ812dwYC2rgWR4kUgWJbkUQNRDfUZ57yluM&#10;gPIaI6D8qouuiHXnnCsnotb3yifi9hq5YY/Sa+2zNkFqOy0XY6tpMp3PkjlGgQhg21mA4ML4wobQ&#10;sDkujguXxSw+PfGTZCSv8+uac5eF0eXqkmu0IW6O/V8P056Z0sZeEVN1dl7Vm3HhCW3SrjuuayuZ&#10;P0FzW2hnhs3vNdEMI/5dAH3cTREEHYRVELTll9LfJx4giPm4/Um0Qi58hi109lYGFpE0NM1hMNi6&#10;k0J+XVtZ1K6jwOiQUb8ARnfs+nhqJwfUThxsb6R2P9ojXr8w+gBCmItx7wNGH0XsLpMq3EEO/R2J&#10;lae4u6qS+fEeeXc2+0QHfhxQPFAdujwamUkymft7AgoPPsL/w7hvs/aAj/xSLg1zXHrFsO2Nzaum&#10;yzP0/5oe/0zAw+kh6R959zKP137adj9FFn8AAAD//wMAUEsDBBQABgAIAAAAIQCywlT24AAAAAoB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NasMwEITvhb6D2EBvjfxXUxzLIYS2p1BoUii9beyNbWKt&#10;jKXYzttXOTXHnR1mvsnXs+7ESINtDSsIlwEI4tJULdcKvg/vz68grEOusDNMCq5kYV08PuSYVWbi&#10;Lxr3rhY+hG2GChrn+kxKWzak0S5NT+x/JzNodP4calkNOPlw3ckoCFKpsWXf0GBP24bK8/6iFXxM&#10;OG3i8G3cnU/b6+/h5fNnF5JST4t5swLhaHb/Zrjhe3QoPNPRXLiyolOQRrFHdwqSJAJxM4RxEoM4&#10;eiWNQBa5vJ9Q/AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBfH1V95gIAANIIAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCywlT24AAAAAoBAAAP&#10;AAAAAAAAAAAAAAAAAEAFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAATQYAAAAA&#10;">
+                <v:shape id="Graphic 11" o:spid="_x0000_s1027" style="position:absolute;top:83;width:32404;height:13;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="3240405,1270" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAKkG1mwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/basJA&#10;EH0v+A/LFPpWNwptJXWVItpWW5Da6POQnSbB7GzYi8a/dwuFvs3hXGc6700rTuR8Y1nBaJiBIC6t&#10;brhSUHyv7icgfEDW2FomBRfyMJ8NbqaYa3vmLzrtQiVSCPscFdQhdLmUvqzJoB/ajjhxP9YZDAm6&#10;SmqH5xRuWjnOskdpsOHUUGNHi5rK4y4aBW3xURye4v4QX+PbZ9xv1tule1Dq7rZ/eQYRqA//4j/3&#10;u07zR/D7SzpAzq4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEACpBtZsMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l3239829,e" filled="f" strokeweight=".22403mm">
+                  <v:path arrowok="t"/>
+                </v:shape>
+                <v:shape id="Graphic 12" o:spid="_x0000_s1028" style="position:absolute;width:32416;height:127;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="3241675,12700" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBUcmVswgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L+x/CLOxFNFVQl65RRFwRPIjtHjzONmNbbSaliVr/vREEb/N4nzOdt6YSV2pcaVnBoB+BIM6s&#10;LjlX8Jf+9r5BOI+ssbJMCu7kYD776Ewx1vbGe7omPhchhF2MCgrv61hKlxVk0PVtTRy4o20M+gCb&#10;XOoGbyHcVHIYRWNpsOTQUGBNy4Kyc3IxCs7d3Xr3z6fDGi+jyYbTqE62K6W+PtvFDwhPrX+LX+6N&#10;DvOH8PwlHCBnDwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBUcmVswgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m3241294,l,,,12191r3241294,l3241294,xe" fillcolor="black" stroked="f">
+                  <v:path arrowok="t"/>
+                </v:shape>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65EB0CC5" w14:textId="77777777" w:rsidR="007E0AB0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="5984"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(електронна</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>пошта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>заявника)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0555C334" w14:textId="77777777" w:rsidR="007E0AB0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="207"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487589888" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7EBF0AA8" wp14:editId="0208DCCD">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>3942588</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>293035</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3277870" cy="18415"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="13" name="Graphic 13"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3277870" cy="18415"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="3277870" h="18415">
+                              <a:moveTo>
+                                <a:pt x="3277869" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="18288"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="3277869" y="18288"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="3277869" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="640455CD" id="Graphic 13" o:spid="_x0000_s1026" style="position:absolute;margin-left:310.45pt;margin-top:23.05pt;width:258.1pt;height:1.45pt;z-index:-15726592;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="3277870,18415" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWCFJUIwIAAMEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L06yrfWMOMXQosOA&#10;oivQDDsrshwbk0VNVGLn70fJVmp0pw3zQabMJ+rxkfTmZug0OymHLZiSrxZLzpSRULXmUPLvu/t3&#10;OWfohamEBqNKflbIb7Zv32x6W6g1NKAr5RgFMVj0tuSN97bIMpSN6gQuwCpDzhpcJzxt3SGrnOgp&#10;eqez9XJ5lfXgKutAKkT6ejc6+TbGr2sl/be6RuWZLjlx83F1cd2HNdtuRHFwwjatnGiIf2DRidbQ&#10;pZdQd8ILdnTtH6G6VjpAqP1CQpdBXbdSxRwom9XyVTbPjbAq5kLioL3IhP8vrHw8PdsnF6ijfQD5&#10;E0mRrLdYXDxhgxNmqF0XsEScDVHF80VFNXgm6eP79fV1fk1iS/Kt8g+rj0HlTBTpsDyi/6IgBhKn&#10;B/RjEapkiSZZcjDJdFTKUEQdi+g5oyI6zqiI+7GIVvhwLrALJutnTJpEJHg7OKkdRJwPSUS+V584&#10;S6kQ1ReMNnMsZTVDJV962xhvxKzydZ5PiSd/eo+4+b1/h45tSyxTPKkB1ahxSD2KfZGDcHPBEXRb&#10;3bdaBwHQHfa32rGTCOMRn4nyDBa7YWyA0Ap7qM5PjvU0MyXHX0fhFGf6q6GmDAOWDJeMfTKc17cQ&#10;xzBq79Dvhh/CWWbJLLmn/nmE1PKiSJ1B/ANgxIaTBj4fPdRtaJvIbWQ0bWhOYv7TTIdBnO8j6uXP&#10;s/0NAAD//wMAUEsDBBQABgAIAAAAIQCqh3v44QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9N&#10;S8NAEIbvgv9hGcGb3U1bUhOzKUUUBKFgbIvHbXZMQrK7IbtN4r93etLbfDy880y2nU3HRhx846yE&#10;aCGAoS2dbmwl4fD5+vAIzAdlteqcRQk/6GGb395kKtVush84FqFiFGJ9qiTUIfQp576s0Si/cD1a&#10;2n27wahA7VBxPaiJwk3Hl0LE3KjG0oVa9fhcY9kWFyNhr982k17vv5JVcTqql1373o4HKe/v5t0T&#10;sIBz+IPhqk/qkJPT2V2s9qyTEC9FQqiEdRwBuwLRakPVmSaJAJ5n/P8L+S8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAVghSVCMCAADBBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAqod7+OEAAAAKAQAADwAAAAAAAAAAAAAAAAB9BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIsFAAAAAA==&#10;" path="m3277869,l,,,18288r3277869,l3277869,xe" fillcolor="black" stroked="f">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="462E4901" w14:textId="77777777" w:rsidR="007E0AB0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="5999"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(контактний</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>номер</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>телефону)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78B37E28" w14:textId="77777777" w:rsidR="007E0AB0" w:rsidRDefault="007E0AB0">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18FBB9B9" w14:textId="77777777" w:rsidR="007E0AB0" w:rsidRDefault="007E0AB0">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C10A4FC" w14:textId="77777777" w:rsidR="007E0AB0" w:rsidRDefault="007E0AB0">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="110"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7596028E" w14:textId="77777777" w:rsidR="007E0AB0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Заява</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16ECE578" w14:textId="77777777" w:rsidR="007E0AB0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1223"/>
+          <w:tab w:val="left" w:pos="2427"/>
+          <w:tab w:val="left" w:pos="3558"/>
+          <w:tab w:val="left" w:pos="4225"/>
+          <w:tab w:val="left" w:pos="5698"/>
+          <w:tab w:val="left" w:pos="6226"/>
+          <w:tab w:val="left" w:pos="7736"/>
+        </w:tabs>
+        <w:spacing w:before="244" w:line="322" w:lineRule="exact"/>
+        <w:ind w:right="151"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Прошу</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>надати</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>дозвіл</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>передачу</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>власність</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>автомобіля</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="192BE504" w14:textId="77777777" w:rsidR="007E0AB0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2375"/>
+          <w:tab w:val="left" w:pos="6612"/>
+          <w:tab w:val="left" w:pos="8052"/>
+        </w:tabs>
+        <w:ind w:right="141"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="47"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>року</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>випуску</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43FD9BAD" w14:textId="77777777" w:rsidR="007E0AB0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4024"/>
+        </w:tabs>
+        <w:spacing w:before="3"/>
+        <w:ind w:left="477"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(марка</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>автомобіля)</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>(номер</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>кузова)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="734A11CA" w14:textId="77777777" w:rsidR="007E0AB0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8956"/>
+        </w:tabs>
+        <w:spacing w:before="181"/>
+        <w:ind w:left="140"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">одержаного </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B995955" w14:textId="77777777" w:rsidR="007E0AB0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="3"/>
+        <w:ind w:left="114" w:right="2"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(прізвище,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>імʼя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>по</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>батькові</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>особи</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>з</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>інвалідністю/дитини</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>з</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>інвалідністю)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="450501E6" w14:textId="77777777" w:rsidR="007E0AB0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1061"/>
+          <w:tab w:val="left" w:pos="2840"/>
+          <w:tab w:val="left" w:pos="4542"/>
+          <w:tab w:val="left" w:pos="5736"/>
+          <w:tab w:val="left" w:pos="7232"/>
+          <w:tab w:val="left" w:pos="7410"/>
+          <w:tab w:val="left" w:pos="8546"/>
+        </w:tabs>
+        <w:spacing w:before="181" w:line="242" w:lineRule="auto"/>
+        <w:ind w:left="140" w:right="148"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>через</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>департамент</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>соціального</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>захисту</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>населення</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>обласної</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">державної </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">адміністрації у зв’язку з його/її смертю </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C269D4F" w14:textId="77777777" w:rsidR="007E0AB0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="249" w:lineRule="exact"/>
+        <w:ind w:left="5538"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(дата</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>смерті)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="206DC7DA" w14:textId="77777777" w:rsidR="007E0AB0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="138"/>
+        <w:ind w:left="140" w:firstLine="566"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Мене</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>попереджено</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>про</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>відповідальність</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>за</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>подання</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>документів,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>які</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>містять завідомо неправдиві дані.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E98BC41" w14:textId="77777777" w:rsidR="007E0AB0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:line="321" w:lineRule="exact"/>
+        <w:ind w:left="707"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Підтверджую,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>що</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>я</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>поінформований</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(-а)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>про</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>умови</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>застосування</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>механізму</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="347ADD16" w14:textId="77777777" w:rsidR="007E0AB0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:line="322" w:lineRule="exact"/>
+        <w:ind w:left="140"/>
+      </w:pPr>
+      <w:r>
+        <w:t>«залишення</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>без</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>руху»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>та</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>про</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>потенційну</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>відмову</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>наданні</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>послуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="688055CE" w14:textId="77777777" w:rsidR="007E0AB0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="707"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Даю</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>згоду</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>на</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>обробку</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>персональних</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>даних</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>відповідно</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>до</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Закону</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>України</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E689E3F" w14:textId="77777777" w:rsidR="007E0AB0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2258"/>
+        </w:tabs>
+        <w:spacing w:line="482" w:lineRule="auto"/>
+        <w:ind w:left="140" w:right="5607"/>
+      </w:pPr>
+      <w:r>
+        <w:t>«Про</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>захист</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>персональних</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">даних». Додатки: на </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>арк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E8BABA2" w14:textId="77777777" w:rsidR="007E0AB0" w:rsidRDefault="007E0AB0">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:line="482" w:lineRule="auto"/>
+        <w:sectPr w:rsidR="007E0AB0">
+          <w:headerReference w:type="default" r:id="rId6"/>
+          <w:footerReference w:type="default" r:id="rId7"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11910" w:h="16840"/>
+          <w:pgMar w:top="1160" w:right="425" w:bottom="2540" w:left="1559" w:header="756" w:footer="2357" w:gutter="0"/>
+          <w:pgNumType w:start="4"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F442A09" w14:textId="77777777" w:rsidR="007E0AB0" w:rsidRDefault="007E0AB0">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="9"/>
+        <w:rPr>
+          <w:sz w:val="7"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="4820" w:type="dxa"/>
-[...8 lines deleted...]
-        </w:tblBorders>
+        <w:tblStyle w:val="TableNormal"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="4756" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4820"/>
+        <w:gridCol w:w="4795"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004077A6" w:rsidTr="004077A6">
+      <w:tr w:rsidR="007E0AB0" w14:paraId="6201B171" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit/>
-[...1 lines deleted...]
-          <w:tblHeader/>
+          <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4820" w:type="dxa"/>
+            <w:tcW w:w="4795" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004077A6" w:rsidRDefault="004077A6" w:rsidP="004077A6">
+          <w:p w14:paraId="350D8059" w14:textId="77777777" w:rsidR="007E0AB0" w:rsidRDefault="00000000">
             <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="309" w:lineRule="exact"/>
+              <w:ind w:left="0" w:right="48"/>
+              <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Департамент соціального захисту населення Львівської обласної державної адміністрації </w:t>
+              <w:t>Додаток</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="0"/>
-      <w:tr w:rsidR="004077A6" w:rsidTr="004077A6">
+      <w:tr w:rsidR="007E0AB0" w14:paraId="0E2D600F" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit/>
-[...1 lines deleted...]
-          <w:tblHeader/>
+          <w:trHeight w:val="1160"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4820" w:type="dxa"/>
+            <w:tcW w:w="4795" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004077A6" w:rsidRDefault="004077A6" w:rsidP="00F4732D">
+          <w:p w14:paraId="76013774" w14:textId="77777777" w:rsidR="007E0AB0" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="94" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...19 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>_______________________________</w:t>
+              <w:t>Департамент</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-18"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>соціального</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-17"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>захисту населення Львівської обласної</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004077A6" w:rsidRDefault="004077A6" w:rsidP="00F4732D">
+          <w:p w14:paraId="27B96390" w14:textId="77777777" w:rsidR="007E0AB0" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="4" w:line="302" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-                <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-                <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>(ПІБ)</w:t>
+              <w:t>державної</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-12"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-                <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>__________________________________________________ (місце реєстрації)</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-                <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>__________________________________________________</w:t>
-[...61 lines deleted...]
-              <w:t>(засоби зв'язку)</w:t>
+              <w:t>адміністрації</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="004077A6" w:rsidRDefault="00B6768E" w:rsidP="004077A6">
+    <w:p w14:paraId="7DCAE3A1" w14:textId="77777777" w:rsidR="007E0AB0" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:jc w:val="center"/>
-[...4 lines deleted...]
-          <w:szCs w:val="2"/>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="200"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
           <w:noProof/>
-          <w:sz w:val="28"/>
-[...53 lines deleted...]
-    <w:p w:rsidR="004077A6" w:rsidRDefault="004077A6" w:rsidP="004077A6">
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487590400" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="290B4B10" wp14:editId="314B6D32">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>3960876</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>288598</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3241675" cy="12700"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="18" name="Group 18"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr>
+                        <a:grpSpLocks/>
+                      </wpg:cNvGrpSpPr>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3241675" cy="12700"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="3241675" cy="12700"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="19" name="Graphic 19"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="9813"/>
+                            <a:ext cx="3240405" cy="1270"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="3240405">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="3239829" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="5196">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="20" name="Graphic 20"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="3241675" cy="6350"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="3241675" h="6350">
+                                <a:moveTo>
+                                  <a:pt x="3241294" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="6096"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="3241294" y="6096"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="3241294" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="57B80E2D" id="Group 18" o:spid="_x0000_s1026" style="position:absolute;margin-left:311.9pt;margin-top:22.7pt;width:255.25pt;height:1pt;z-index:-15726080;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page" coordsize="32416,127" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDG/Gag6gIAAM4IAAAOAAAAZHJzL2Uyb0RvYy54bWzUVt1P2zAQf5+0/8Hy+0iaQqERKZpgVJMQ&#10;Q4Jpz67jfGiO7dluU/77nZ04SWHaBhMP60N09p3v43e/s3t+sW842jFtaikyPDuKMWKCyrwWZYa/&#10;Plx/OMPIWCJywqVgGX5kBl+s3r87b1XKEllJnjONwIkwaasyXFmr0igytGINMUdSMQHKQuqGWFjq&#10;Mso1acF7w6MkjhdRK3WutKTMGNi96pR45f0XBaP2S1EYZhHPMORm/Vf778Z9o9U5SUtNVFXTPg3y&#10;iiwaUgsIOri6Ipagra6fuWpqqqWRhT2isolkUdSU+Rqgmln8pJq1llvlaynTtlQDTADtE5xe7Zbe&#10;7tZa3as73WUP4o2k3w3gErWqTKd6ty5H432hG3cIikB7j+jjgCjbW0Rhc54czxanJxhR0M2S07hH&#10;nFbQlmenaPXpt+ciknZBfWpDKq0C7pgRHvNv8NxXRDGPunHl32lU55D8EiNBGqDwumcL7ABKLjhY&#10;OQT7lenB/CU+y7PZvCPdBKL4OJ5A5NRDpSSlW2PXTHqoye7GWFADz/IgkSpIdC+CqIH4jvLcU95i&#10;BJTXGAHlN110Raw751w5EbW+Vz4Rt9fIHXuQXmuftAlSG7VcTK3myXx5lgBQgQhg21mA4ML4wobQ&#10;sDktjguXxclsufCTZCSv8+uac5eF0eXmkmu0I26O/a+H6cBMaWOviKk6O6/qzbjwhDZp1x3XtY3M&#10;H6G5LbQzw+bHlmiGEf8sgD7upgiCDsImCNryS+nvEw8QxHzYfyNaIRc+wxY6eysDi0gamuYwGGzd&#10;SSE/bq0satdRYHTIqF8Aozt2vTm1Eyj3kNqwAzm9kNr9aE94PY7+Yn7i1YBBGItp6wNEb8XrLpEq&#10;wz4Ph/1IYeUJ7i6qZHl8QN3R5pDmANczggeiQ48nA7OIgcyuu6P60NU07IuMA5rBHeXSsC7SHwft&#10;YGT+arI8O/+vyfFPBDyaHvz+gXev8nTtJ238G7L6CQAA//8DAFBLAwQUAAYACAAAACEAxXGlN+EA&#10;AAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm92kSavEbEop6qkItoJ4m2an&#10;SWh2NmS3Sfrv3Z7scd483vtevppMKwbqXWNZQTyLQBCXVjdcKfjevz+9gHAeWWNrmRRcyMGquL/L&#10;MdN25C8adr4SIYRdhgpq77tMSlfWZNDNbEccfkfbG/Th7CupexxDuGnlPIqW0mDDoaHGjjY1lafd&#10;2Sj4GHFcJ/HbsD0dN5ff/eLzZxuTUo8P0/oVhKfJ/5vhih/QoQhMB3tm7USrYDlPArpXkC5SEFdD&#10;nKQJiENQnlOQRS5vJxR/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMb8ZqDqAgAAzggA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMVxpTfhAAAA&#10;CgEAAA8AAAAAAAAAAAAAAAAARAUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABSBgAA&#10;AAA=&#10;">
+                <v:shape id="Graphic 19" o:spid="_x0000_s1027" style="position:absolute;top:98;width:32404;height:12;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="3240405,1270" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAcKU4iwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9NawIx&#10;EL0X/A9hBG81q4dSV6OIIEiLlK7ieUzGzeJmsiapbv99Uyj0No/3OYtV71pxpxAbzwom4wIEsfam&#10;4VrB8bB9fgURE7LB1jMp+KYIq+XgaYGl8Q/+pHuVapFDOJaowKbUlVJGbclhHPuOOHMXHxymDEMt&#10;TcBHDnetnBbFi3TYcG6w2NHGkr5WX07BVk9rudOz9w876c/VaX87BPum1GjYr+cgEvXpX/zn3pk8&#10;fwa/v+QD5PIHAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAHClOIsAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" path="m,l3239829,e" filled="f" strokeweight=".14433mm">
+                  <v:path arrowok="t"/>
+                </v:shape>
+                <v:shape id="Graphic 20" o:spid="_x0000_s1028" style="position:absolute;width:32416;height:63;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="3241675,6350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBbUcBIvwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0P+A/hCm6GMdWFDNUow6DYhSCjfsCludP0kZuSRK1/bxaCy8N5rzaD7cSNfKgdK5hNMxDEpdM1&#10;Vwou593XN4gQkTV2jknBgwJs1qOPFeba3fmPbqdYiRTCIUcFJsY+lzKUhiyGqeuJE/fvvMWYoK+k&#10;9nhP4baT8yxbSIs1pwaDPf0aKtvT1Sr4PMZG7juuFlnrTaO3xflAhVKT8fCzBBFpiG/xy11oBfO0&#10;Pn1JP0CunwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAAAAAA&#10;AAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBbUcBIvwAAANsAAAAPAAAAAAAA&#10;AAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA8wIAAAAA&#10;" path="m3241294,l,,,6096r3241294,l3241294,xe" fillcolor="black" stroked="f">
+                  <v:path arrowok="t"/>
+                </v:shape>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B8BA2ED" w14:textId="77777777" w:rsidR="007E0AB0" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:jc w:val="center"/>
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:ind w:left="5610"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(прізвище,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ім’я,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>по</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>батькові</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>заявника)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66F65FA6" w14:textId="77777777" w:rsidR="007E0AB0" w:rsidRDefault="007E0AB0">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14C03F65" w14:textId="77777777" w:rsidR="007E0AB0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="5"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487590912" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="35A8F37A" wp14:editId="2D9160C5">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>3942588</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>164905</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3277870" cy="18415"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="21" name="Graphic 21"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3277870" cy="18415"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="3277870" h="18415">
+                              <a:moveTo>
+                                <a:pt x="3277869" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="18288"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="3277869" y="18288"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="3277869" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="77850DFF" id="Graphic 21" o:spid="_x0000_s1026" style="position:absolute;margin-left:310.45pt;margin-top:13pt;width:258.1pt;height:1.45pt;z-index:-15725568;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="3277870,18415" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWCFJUIwIAAMEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L06yrfWMOMXQosOA&#10;oivQDDsrshwbk0VNVGLn70fJVmp0pw3zQabMJ+rxkfTmZug0OymHLZiSrxZLzpSRULXmUPLvu/t3&#10;OWfohamEBqNKflbIb7Zv32x6W6g1NKAr5RgFMVj0tuSN97bIMpSN6gQuwCpDzhpcJzxt3SGrnOgp&#10;eqez9XJ5lfXgKutAKkT6ejc6+TbGr2sl/be6RuWZLjlx83F1cd2HNdtuRHFwwjatnGiIf2DRidbQ&#10;pZdQd8ILdnTtH6G6VjpAqP1CQpdBXbdSxRwom9XyVTbPjbAq5kLioL3IhP8vrHw8PdsnF6ijfQD5&#10;E0mRrLdYXDxhgxNmqF0XsEScDVHF80VFNXgm6eP79fV1fk1iS/Kt8g+rj0HlTBTpsDyi/6IgBhKn&#10;B/RjEapkiSZZcjDJdFTKUEQdi+g5oyI6zqiI+7GIVvhwLrALJutnTJpEJHg7OKkdRJwPSUS+V584&#10;S6kQ1ReMNnMsZTVDJV962xhvxKzydZ5PiSd/eo+4+b1/h45tSyxTPKkB1ahxSD2KfZGDcHPBEXRb&#10;3bdaBwHQHfa32rGTCOMRn4nyDBa7YWyA0Ap7qM5PjvU0MyXHX0fhFGf6q6GmDAOWDJeMfTKc17cQ&#10;xzBq79Dvhh/CWWbJLLmn/nmE1PKiSJ1B/ANgxIaTBj4fPdRtaJvIbWQ0bWhOYv7TTIdBnO8j6uXP&#10;s/0NAAD//wMAUEsDBBQABgAIAAAAIQBfDNVJ4QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/B&#10;aoNAEIbvhb7DMoXemlUTTLSuIYQUAoVAbVp63LhTFd1dcTdq376TU3ucmY9/vj/bzrpjIw6usUZA&#10;uAiAoSmtakwl4Pz+8rQB5rw0SnbWoIAfdLDN7+8ymSo7mTccC18xCjEulQJq7/uUc1fWqKVb2B4N&#10;3b7toKWncai4GuRE4brjURDEXMvG0Ida9rivsWyLqxZwUsf1pFanr2RZfH7Iw659bcezEI8P8+4Z&#10;mMfZ/8Fw0yd1yMnpYq9GOdYJiKMgIVRAFFOnGxAu1yGwC202CfA84/8r5L8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAVghSVCMCAADBBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAXwzVSeEAAAAKAQAADwAAAAAAAAAAAAAAAAB9BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIsFAAAAAA==&#10;" path="m3277869,l,,,18288r3277869,l3277869,xe" fillcolor="black" stroked="f">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E4CC23C" w14:textId="77777777" w:rsidR="007E0AB0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="6056"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(адреса</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>реєстрації</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>заявника)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51C448A5" w14:textId="77777777" w:rsidR="007E0AB0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="226"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487591424" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3D3A2A0D" wp14:editId="7B6C0F4F">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>3942588</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>305320</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3277870" cy="18415"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="22" name="Graphic 22"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3277870" cy="18415"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="3277870" h="18415">
+                              <a:moveTo>
+                                <a:pt x="3277869" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="18288"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="3277869" y="18288"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="3277869" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="64A3E54C" id="Graphic 22" o:spid="_x0000_s1026" style="position:absolute;margin-left:310.45pt;margin-top:24.05pt;width:258.1pt;height:1.45pt;z-index:-15725056;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="3277870,18415" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWCFJUIwIAAMEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L06yrfWMOMXQosOA&#10;oivQDDsrshwbk0VNVGLn70fJVmp0pw3zQabMJ+rxkfTmZug0OymHLZiSrxZLzpSRULXmUPLvu/t3&#10;OWfohamEBqNKflbIb7Zv32x6W6g1NKAr5RgFMVj0tuSN97bIMpSN6gQuwCpDzhpcJzxt3SGrnOgp&#10;eqez9XJ5lfXgKutAKkT6ejc6+TbGr2sl/be6RuWZLjlx83F1cd2HNdtuRHFwwjatnGiIf2DRidbQ&#10;pZdQd8ILdnTtH6G6VjpAqP1CQpdBXbdSxRwom9XyVTbPjbAq5kLioL3IhP8vrHw8PdsnF6ijfQD5&#10;E0mRrLdYXDxhgxNmqF0XsEScDVHF80VFNXgm6eP79fV1fk1iS/Kt8g+rj0HlTBTpsDyi/6IgBhKn&#10;B/RjEapkiSZZcjDJdFTKUEQdi+g5oyI6zqiI+7GIVvhwLrALJutnTJpEJHg7OKkdRJwPSUS+V584&#10;S6kQ1ReMNnMsZTVDJV962xhvxKzydZ5PiSd/eo+4+b1/h45tSyxTPKkB1ahxSD2KfZGDcHPBEXRb&#10;3bdaBwHQHfa32rGTCOMRn4nyDBa7YWyA0Ap7qM5PjvU0MyXHX0fhFGf6q6GmDAOWDJeMfTKc17cQ&#10;xzBq79Dvhh/CWWbJLLmn/nmE1PKiSJ1B/ANgxIaTBj4fPdRtaJvIbWQ0bWhOYv7TTIdBnO8j6uXP&#10;s/0NAAD//wMAUEsDBBQABgAIAAAAIQDeKMvW4QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9N&#10;S8NAEIbvgv9hGcGb3aSt/YiZlCIKglAwVvE4zY5JSHY3ZLdJ/PduT3qbYR7eed50N+lWDNy72hqE&#10;eBaBYFNYVZsS4fj+fLcB4TwZRa01jPDDDnbZ9VVKibKjeeMh96UIIcYlhFB53yVSuqJiTW5mOzbh&#10;9m17TT6sfSlVT2MI162cR9FKaqpN+FBRx48VF01+1ggH9bIe1fLwtV3knx/0tG9em+GIeHsz7R9A&#10;eJ78HwwX/aAOWXA62bNRTrQIq3m0DSjCchODuADxYh2mE8J9HIHMUvm/QvYLAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAVghSVCMCAADBBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEA3ijL1uEAAAAKAQAADwAAAAAAAAAAAAAAAAB9BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIsFAAAAAA==&#10;" path="m3277869,l,,,18288r3277869,l3277869,xe" fillcolor="black" stroked="f">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7223BB67" w14:textId="77777777" w:rsidR="007E0AB0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="5177"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(адреса</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>фактичного</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>місця</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>проживання</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>заявника)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FD959F9" w14:textId="77777777" w:rsidR="007E0AB0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="183"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487591936" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7B943AB0" wp14:editId="009C6ED9">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>3960876</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>277634</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3241675" cy="12700"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="23" name="Group 23"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr>
+                        <a:grpSpLocks/>
+                      </wpg:cNvGrpSpPr>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3241675" cy="12700"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="3241675" cy="12700"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="24" name="Graphic 24"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="8379"/>
+                            <a:ext cx="3240405" cy="1270"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="3240405">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="3239829" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="8065">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="25" name="Graphic 25"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="3241675" cy="12700"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="3241675" h="12700">
+                                <a:moveTo>
+                                  <a:pt x="3241294" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="12191"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="3241294" y="12191"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="3241294" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="189558BD" id="Group 23" o:spid="_x0000_s1026" style="position:absolute;margin-left:311.9pt;margin-top:21.85pt;width:255.25pt;height:1pt;z-index:-15724544;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page" coordsize="32416,127" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCEJkNb6gIAANIIAAAOAAAAZHJzL2Uyb0RvYy54bWzUVltP2zAUfp+0/2D5fSRNubQRKZpgVJMQ&#10;IMG0Z9dxLppje7bblH+/YydO04ImYOJhPIRjn+Nz+c537J5fbBuONkybWooMT45ijJigMq9FmeEf&#10;j9dfZhgZS0ROuBQsw0/M4IvF50/nrUpZIivJc6YROBEmbVWGK2tVGkWGVqwh5kgqJkBZSN0QC0td&#10;RrkmLXhveJTE8WnUSp0rLSkzBnavOiVeeP9Fwai9KwrDLOIZhtys/2r/XblvtDgnaamJqmrap0He&#10;kUVDagFBB1dXxBK01vUzV01NtTSysEdUNpEsipoyXwNUM4kPqllquVa+ljJtSzXABNAe4PRut/R2&#10;s9TqQd3rLnsQbyT9ZQCXqFVlOta7dbkz3ha6cYegCLT1iD4NiLKtRRQ2p8nx5PTsBCMKuklyFveI&#10;0wra8uwUrb799VxE0i6oT21IpVXAHbODx/wbPA8VUcyjblz59xrVeYaTY4wEaYDCy54tsAMoueBg&#10;5RDsV6YH80V8ZtOzeUe6EUTxcTyCyKmHSklK18YumfRQk82NsaAGnuVBIlWQ6FYEUQPxHeW5p7zF&#10;CCivMQLKr7roilh3zrlyImp9r3wibq+RG/YovdYetAlS22m5GFtNk+l8lswxCkQA284CBBfGFzaE&#10;hs1xcVy4LGbx6YmfJCN5nV/XnLssjC5Xl1yjDXFz7P96mPbMlDb2ipiqs/Oq3owLT2iTdt1xXVvJ&#10;/Ama20I7M2x+r4lmGPHvAujjboog6CCsgqAtv5T+PvEAQczH7U+iFXLhM2yhs7cysIikoWkOg8HW&#10;nRTy69rKonYdBUaHjPoFMLpj18dTG8h3QO0TB9sbqd2P9ojXL4w+gBDmYtz7gNFHEbvLpAp3kEN/&#10;R2LlKe6uqmQOUz4i785mn+jAj5FV0IX/nb/OZpJM5pOBg92w7NuN477N2gMOgAZ/lEvDHJdeMWx7&#10;Y/Oq6fIM/b+mxz8T8HB6SPpH3r3M47Wftt1PkcUfAAAA//8DAFBLAwQUAAYACAAAACEATr6Mn+EA&#10;AAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzWrDMBCE74W+g9hCb43sOH+4lkMIbU+h0KRQcttY&#10;G9vEWhlLsZ23r3Jqjzs7zHyTrUfTiJ46V1tWEE8iEMSF1TWXCr4P7y8rEM4ja2wsk4IbOVjnjw8Z&#10;ptoO/EX93pcihLBLUUHlfZtK6YqKDLqJbYnD72w7gz6cXSl1h0MIN42cRtFCGqw5NFTY0rai4rK/&#10;GgUfAw6bJH7rd5fz9nY8zD9/djEp9fw0bl5BeBr9nxnu+AEd8sB0slfWTjQKFtMkoHsFs2QJ4m6I&#10;k1kC4hSU+RJknsn/E/JfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIQmQ1vqAgAA0ggA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAE6+jJ/hAAAA&#10;CgEAAA8AAAAAAAAAAAAAAAAARAUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABSBgAA&#10;AAA=&#10;">
+                <v:shape id="Graphic 24" o:spid="_x0000_s1027" style="position:absolute;top:83;width:32404;height:13;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="3240405,1270" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDUiwRDxgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9ba8JA&#10;FITfC/0Pyyn0rW4q1kp0lVJqL1YQNfp8yJ4modmzYS+a/vuuUOjjMDPfMLNFb1pxIucbywruBxkI&#10;4tLqhisFxX55NwHhA7LG1jIp+CEPi/n11Qxzbc+8pdMuVCJB2OeooA6hy6X0ZU0G/cB2xMn7ss5g&#10;SNJVUjs8J7hp5TDLxtJgw2mhxo6eayq/d9EoaIvP4vgYD8f4Gt/W8bD62Ly4B6Vub/qnKYhAffgP&#10;/7XftYLhCC5f0g+Q818AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA1IsEQ8YAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l3239829,e" filled="f" strokeweight=".22403mm">
+                  <v:path arrowok="t"/>
+                </v:shape>
+                <v:shape id="Graphic 25" o:spid="_x0000_s1028" style="position:absolute;width:32416;height:127;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="3241675,12700" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAV9zelxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvgv8hvAUvy5oq6C7VKCIqggex3YPHZ/NsuzYvpYla/70RFjwOM/MNM523phI3alxpWcGgH4Eg&#10;zqwuOVfwm66/fkA4j6yxskwKHuRgPut2phhre+cD3RKfiwBhF6OCwvs6ltJlBRl0fVsTB+9sG4M+&#10;yCaXusF7gJtKDqNoLA2WHBYKrGlZUHZJrkbB5XO/2Z/477jB6+h7y2lUJ7uVUr2PdjEB4an17/B/&#10;e6sVDEfw+hJ+gJw9AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABX3N6XEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m3241294,l,,,12191r3241294,l3241294,xe" fillcolor="black" stroked="f">
+                  <v:path arrowok="t"/>
+                </v:shape>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="305D9387" w14:textId="77777777" w:rsidR="007E0AB0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="5984"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(електронна</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>пошта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>заявника)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10F1755E" w14:textId="77777777" w:rsidR="007E0AB0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="207"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487592448" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0C552685" wp14:editId="39B36BD3">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>3942588</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>293035</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3277870" cy="18415"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="26" name="Graphic 26"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3277870" cy="18415"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="3277870" h="18415">
+                              <a:moveTo>
+                                <a:pt x="3277869" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="18288"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="3277869" y="18288"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="3277869" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="28451EC6" id="Graphic 26" o:spid="_x0000_s1026" style="position:absolute;margin-left:310.45pt;margin-top:23.05pt;width:258.1pt;height:1.45pt;z-index:-15724032;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="3277870,18415" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWCFJUIwIAAMEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L06yrfWMOMXQosOA&#10;oivQDDsrshwbk0VNVGLn70fJVmp0pw3zQabMJ+rxkfTmZug0OymHLZiSrxZLzpSRULXmUPLvu/t3&#10;OWfohamEBqNKflbIb7Zv32x6W6g1NKAr5RgFMVj0tuSN97bIMpSN6gQuwCpDzhpcJzxt3SGrnOgp&#10;eqez9XJ5lfXgKutAKkT6ejc6+TbGr2sl/be6RuWZLjlx83F1cd2HNdtuRHFwwjatnGiIf2DRidbQ&#10;pZdQd8ILdnTtH6G6VjpAqP1CQpdBXbdSxRwom9XyVTbPjbAq5kLioL3IhP8vrHw8PdsnF6ijfQD5&#10;E0mRrLdYXDxhgxNmqF0XsEScDVHF80VFNXgm6eP79fV1fk1iS/Kt8g+rj0HlTBTpsDyi/6IgBhKn&#10;B/RjEapkiSZZcjDJdFTKUEQdi+g5oyI6zqiI+7GIVvhwLrALJutnTJpEJHg7OKkdRJwPSUS+V584&#10;S6kQ1ReMNnMsZTVDJV962xhvxKzydZ5PiSd/eo+4+b1/h45tSyxTPKkB1ahxSD2KfZGDcHPBEXRb&#10;3bdaBwHQHfa32rGTCOMRn4nyDBa7YWyA0Ap7qM5PjvU0MyXHX0fhFGf6q6GmDAOWDJeMfTKc17cQ&#10;xzBq79Dvhh/CWWbJLLmn/nmE1PKiSJ1B/ANgxIaTBj4fPdRtaJvIbWQ0bWhOYv7TTIdBnO8j6uXP&#10;s/0NAAD//wMAUEsDBBQABgAIAAAAIQCqh3v44QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9N&#10;S8NAEIbvgv9hGcGb3U1bUhOzKUUUBKFgbIvHbXZMQrK7IbtN4r93etLbfDy880y2nU3HRhx846yE&#10;aCGAoS2dbmwl4fD5+vAIzAdlteqcRQk/6GGb395kKtVush84FqFiFGJ9qiTUIfQp576s0Si/cD1a&#10;2n27wahA7VBxPaiJwk3Hl0LE3KjG0oVa9fhcY9kWFyNhr982k17vv5JVcTqql1373o4HKe/v5t0T&#10;sIBz+IPhqk/qkJPT2V2s9qyTEC9FQqiEdRwBuwLRakPVmSaJAJ5n/P8L+S8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAVghSVCMCAADBBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAqod7+OEAAAAKAQAADwAAAAAAAAAAAAAAAAB9BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIsFAAAAAA==&#10;" path="m3277869,l,,,18288r3277869,l3277869,xe" fillcolor="black" stroked="f">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A304A07" w14:textId="77777777" w:rsidR="007E0AB0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="5999"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(контактний</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>номер</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>телефону)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4994AED5" w14:textId="77777777" w:rsidR="007E0AB0" w:rsidRDefault="007E0AB0">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6803F55F" w14:textId="77777777" w:rsidR="007E0AB0" w:rsidRDefault="007E0AB0">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AE92F1A" w14:textId="77777777" w:rsidR="007E0AB0" w:rsidRDefault="007E0AB0">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="114"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EC0E05F" w14:textId="77777777" w:rsidR="007E0AB0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Заява</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004077A6" w:rsidRDefault="004077A6" w:rsidP="004077A6">
+    <w:p w14:paraId="286C73F4" w14:textId="77777777" w:rsidR="007E0AB0" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9608"/>
+        </w:tabs>
+        <w:spacing w:before="245"/>
+        <w:ind w:left="707"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:t>Я не заперечую</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>щодо передачі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>власність</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">автомобіля </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Мені, </w:t>
-[...64 lines deleted...]
-          <w:szCs w:val="28"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63A93081" w14:textId="77777777" w:rsidR="007E0AB0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="2" w:line="206" w:lineRule="exact"/>
+        <w:ind w:right="742"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>(марка</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>автомобіля)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB6AF09" w14:textId="77777777" w:rsidR="007E0AB0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6574"/>
+          <w:tab w:val="left" w:pos="8036"/>
+        </w:tabs>
+        <w:spacing w:line="321" w:lineRule="exact"/>
+        <w:ind w:left="140"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:t>року</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> випуску,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3765D4DF" w14:textId="77777777" w:rsidR="007E0AB0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="2" w:line="206" w:lineRule="exact"/>
+        <w:ind w:left="2887"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>(номер</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>кузова)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58A4385E" w14:textId="77777777" w:rsidR="007E0AB0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9797"/>
+        </w:tabs>
+        <w:spacing w:line="321" w:lineRule="exact"/>
+        <w:ind w:left="140"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">одержаного </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">                     </w:t>
-[...11 lines deleted...]
-    <w:p w:rsidR="004077A6" w:rsidRDefault="004077A6" w:rsidP="004077A6">
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F134152" w14:textId="77777777" w:rsidR="007E0AB0" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:spacing w:after="0"/>
-[...5 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:spacing w:before="2"/>
+        <w:ind w:left="2594"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-    <w:p w:rsidR="004077A6" w:rsidRPr="00F4732D" w:rsidRDefault="004077A6" w:rsidP="004077A6">
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>(прізвище,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>імʼя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>по</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>батькові</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>особи</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>з</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>інвалідністю/дитини</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>з</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>інвалідністю)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10BDB218" w14:textId="77777777" w:rsidR="007E0AB0" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:spacing w:after="0"/>
-[...3 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1061"/>
+          <w:tab w:val="left" w:pos="2840"/>
+          <w:tab w:val="left" w:pos="4542"/>
+          <w:tab w:val="left" w:pos="5736"/>
+          <w:tab w:val="left" w:pos="7232"/>
+          <w:tab w:val="left" w:pos="8546"/>
+          <w:tab w:val="left" w:pos="8875"/>
+        </w:tabs>
+        <w:spacing w:before="184"/>
+        <w:ind w:left="140" w:right="148"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>через</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>департамент</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>соціального</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>захисту</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>населення</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>обласної</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">державної </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">адміністрації у зв’язку з його/її смертю </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58660B40" w14:textId="77777777" w:rsidR="007E0AB0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="2" w:line="206" w:lineRule="exact"/>
+        <w:ind w:left="6306"/>
+        <w:rPr>
           <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...21 lines deleted...]
-          <w:color w:val="000000"/>
           <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
-[...6 lines deleted...]
-          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(дата</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
           <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
-[...6 lines deleted...]
-          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="004077A6" w:rsidRPr="00F4732D" w:rsidRDefault="004077A6" w:rsidP="004077A6">
+        </w:rPr>
+        <w:t>смерті)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DCA697E" w14:textId="77777777" w:rsidR="007E0AB0" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:spacing w:after="0"/>
-[...3 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3405"/>
+          <w:tab w:val="left" w:pos="9007"/>
+        </w:tabs>
+        <w:spacing w:line="321" w:lineRule="exact"/>
+        <w:ind w:left="140"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">моєму </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="393DFF69" w14:textId="77777777" w:rsidR="007E0AB0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3627"/>
+        </w:tabs>
+        <w:spacing w:before="2"/>
+        <w:ind w:left="1360"/>
+        <w:rPr>
           <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidR="004077A6" w:rsidRDefault="004077A6" w:rsidP="004077A6">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>(ступінь</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>споріднення)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(прізвище,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>ім’я,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>по</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>батькові члена</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>сім’ї,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>якому</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>передається</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>автомобіль)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A7C238F" w14:textId="77777777" w:rsidR="007E0AB0" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:spacing w:after="0"/>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="204"/>
+        <w:ind w:left="140" w:firstLine="566"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...24 lines deleted...]
-    <w:p w:rsidR="004077A6" w:rsidRPr="000A5467" w:rsidRDefault="004077A6" w:rsidP="004077A6">
+        <w:t>Мене</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>попереджено</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>про</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>відповідальність</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>за</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>подання</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>документів,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>які</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>містять завідомо неправдиві дані.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="276CD235" w14:textId="77777777" w:rsidR="007E0AB0" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:spacing w:after="0"/>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:line="321" w:lineRule="exact"/>
+        <w:ind w:left="707"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...15 lines deleted...]
-    <w:p w:rsidR="004077A6" w:rsidRDefault="004077A6" w:rsidP="004077A6">
+        <w:t>Підтверджую,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>що</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>я</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>поінформований</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(-а)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>про</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>умови</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>застосування</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>механізму</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14C90A02" w14:textId="77777777" w:rsidR="007E0AB0" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:spacing w:after="0"/>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="4"/>
+        <w:ind w:left="140"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-    <w:p w:rsidR="004077A6" w:rsidRDefault="004077A6" w:rsidP="004077A6">
+        <w:t>«залишення</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>без</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>руху»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>та</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>про</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>потенційну</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>відмову</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>наданні</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>послуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F919E87" w14:textId="77777777" w:rsidR="007E0AB0" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:spacing w:after="0"/>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:line="322" w:lineRule="exact"/>
+        <w:ind w:left="707"/>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidR="004077A6" w:rsidRDefault="004077A6" w:rsidP="004077A6">
+      <w:r>
+        <w:t>Даю</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>згоду</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>на</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>обробку</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>персональних</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>даних</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>відповідно</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>до</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Закону</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>України</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="107B9CE7" w14:textId="77777777" w:rsidR="007E0AB0" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:jc w:val="both"/>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2258"/>
+        </w:tabs>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:ind w:left="140" w:right="5607"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:t>«Про</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>захист</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>персональних</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">даних». Додатки: на </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>арк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
-[...342 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+    </w:p>
+    <w:sectPr w:rsidR="007E0AB0">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:pgSz w:w="11910" w:h="16840"/>
+      <w:pgMar w:top="1160" w:right="425" w:bottom="2180" w:left="1559" w:header="756" w:footer="1997" w:gutter="0"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="353492C7" w14:textId="77777777" w:rsidR="0086228E" w:rsidRDefault="0086228E">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="53F43EF8" w14:textId="77777777" w:rsidR="0086228E" w:rsidRDefault="0086228E">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2C202AD7" w14:textId="77777777" w:rsidR="007E0AB0" w:rsidRDefault="00000000">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487506944" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4E1796B8" wp14:editId="79FDE835">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>1112316</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9055806</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="2105025" cy="221615"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="2" name="Textbox 2"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="2105025" cy="221615"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0D73B6AE" w14:textId="77777777" w:rsidR="007E0AB0" w:rsidRDefault="00000000">
+                          <w:pPr>
+                            <w:pStyle w:val="a3"/>
+                            <w:tabs>
+                              <w:tab w:val="left" w:pos="576"/>
+                              <w:tab w:val="left" w:pos="2327"/>
+                              <w:tab w:val="left" w:pos="3294"/>
+                            </w:tabs>
+                            <w:spacing w:before="6"/>
+                            <w:ind w:left="20"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-10"/>
+                            </w:rPr>
+                            <w:t>«</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:u w:val="single"/>
+                            </w:rPr>
+                            <w:tab/>
+                          </w:r>
+                          <w:r>
+                            <w:t>»</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-1"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-10"/>
+                            </w:rPr>
+                            <w:t>«</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:u w:val="single"/>
+                            </w:rPr>
+                            <w:tab/>
+                          </w:r>
+                          <w:r>
+                            <w:t>»</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-5"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> 202</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:u w:val="single"/>
+                            </w:rPr>
+                            <w:tab/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4E1796B8" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textbox 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:87.6pt;margin-top:713.05pt;width:165.75pt;height:17.45pt;z-index:-15809536;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCWHSMTkwEAABsDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bv1EmkrlDUdLWwAiGt&#10;AGnZD3Adu4lIPGbGbdK/Z+ymLYIb2st4bI/fvPfGm/t5HMTRIvXgG1muCimsN9D2ft/Ilx+f3r2X&#10;gqL2rR7A20aeLMn77ds3mynUtoIOhtaiYBBP9RQa2cUYaqXIdHbUtIJgPV86wFFH3uJetagnRh8H&#10;VRXFnZoA24BgLBGfPp4v5TbjO2dN/OYc2SiGRjK3mCPmuEtRbTe63qMOXW8WGvo/WIy699z0CvWo&#10;oxYH7P+BGnuDQODiysCowLne2KyB1ZTFX2qeOx1s1sLmULjaRK8Ha74en8N3FHH+ADMPMIug8ATm&#10;J7E3agpULzXJU6qJq5PQ2eGYVpYg+CF7e7r6aecoDB9WZbEuqrUUhu+qqrwr18lwdXsdkOJnC6NI&#10;SSOR55UZ6OMTxXPppWQhc+6fmMR5N3NJSnfQnljExHNsJP06aLRSDF88G5WGfknwkuwuCcbhI+Sv&#10;kbR4eDhEcH3ufMNdOvMEMvflt6QR/7nPVbc/vf0NAAD//wMAUEsDBBQABgAIAAAAIQCl+jW04QAA&#10;AA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqJ2IuhDiVBWCE1LVNBw4Oomb&#10;WI3XIXbb8PdsT3Db2R3NvsnXsxvY2UzBelSQLAQwg41vLXYKPqv3hydgIWps9eDRKPgxAdbF7U2u&#10;s9ZfsDTnfewYhWDItII+xjHjPDS9cTos/GiQbgc/OR1JTh1vJ32hcDfwVAjJnbZIH3o9mtfeNMf9&#10;ySnYfGH5Zr+39a48lLaqngV+yKNS93fz5gVYNHP8M8MVn9ChIKban7ANbCC9WqZkpeExlQkwsiyF&#10;XAGrryuZCOBFzv+3KH4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAlh0jE5MBAAAbAwAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEApfo1tOEAAAAN&#10;AQAADwAAAAAAAAAAAAAAAADtAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAPsEAAAA&#10;AA==&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="0D73B6AE" w14:textId="77777777" w:rsidR="007E0AB0" w:rsidRDefault="00000000">
+                    <w:pPr>
+                      <w:pStyle w:val="a3"/>
+                      <w:tabs>
+                        <w:tab w:val="left" w:pos="576"/>
+                        <w:tab w:val="left" w:pos="2327"/>
+                        <w:tab w:val="left" w:pos="3294"/>
+                      </w:tabs>
+                      <w:spacing w:before="6"/>
+                      <w:ind w:left="20"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-10"/>
+                      </w:rPr>
+                      <w:t>«</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:u w:val="single"/>
+                      </w:rPr>
+                      <w:tab/>
+                    </w:r>
+                    <w:r>
+                      <w:t>»</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-1"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-10"/>
+                      </w:rPr>
+                      <w:t>«</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:u w:val="single"/>
+                      </w:rPr>
+                      <w:tab/>
+                    </w:r>
+                    <w:r>
+                      <w:t>»</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-5"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> 202</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:u w:val="single"/>
+                      </w:rPr>
+                      <w:tab/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487507456" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1CC23184" wp14:editId="60F25CF5">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>3801871</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9055806</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1304290" cy="348615"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="3" name="Textbox 3"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1304290" cy="348615"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7EBF7DCA" w14:textId="77777777" w:rsidR="007E0AB0" w:rsidRDefault="00000000">
+                          <w:pPr>
+                            <w:tabs>
+                              <w:tab w:val="left" w:pos="2033"/>
+                            </w:tabs>
+                            <w:spacing w:before="6" w:line="318" w:lineRule="exact"/>
+                            <w:ind w:left="20"/>
+                            <w:rPr>
+                              <w:sz w:val="28"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:w w:val="99"/>
+                              <w:sz w:val="28"/>
+                              <w:u w:val="single"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="28"/>
+                              <w:u w:val="single"/>
+                            </w:rPr>
+                            <w:tab/>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="1349B183" w14:textId="77777777" w:rsidR="007E0AB0" w:rsidRDefault="00000000">
+                          <w:pPr>
+                            <w:spacing w:line="203" w:lineRule="exact"/>
+                            <w:ind w:left="620"/>
+                            <w:rPr>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-2"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t>(підпис)</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="1CC23184" id="Textbox 3" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:299.35pt;margin-top:713.05pt;width:102.7pt;height:27.45pt;z-index:-15809024;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDydJ1mlwEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bvNGl3WS1R0xWwAiGt&#10;AGnhA1zHbixij5lxm/TvGbtpi+CGuIzHnvHze2+8fpj8IA4GyUFo5XJRS2GChs6FXSu/f/vw6l4K&#10;Sip0aoBgWnk0JB82L1+sx9iYFfQwdAYFgwRqxtjKPqXYVBXp3nhFC4gmcNECepV4i7uqQzUyuh+q&#10;VV3fVSNgFxG0IeLTx1NRbgq+tUanL9aSSWJoJXNLJWKJ2xyrzVo1O1Sxd3qmof6BhVcu8KMXqEeV&#10;lNij+wvKO41AYNNCg6/AWqdN0cBqlvUfap57FU3RwuZQvNhE/w9Wfz48x68o0vQOJh5gEUHxCfQP&#10;Ym+qMVIz92RPqSHuzkIniz6vLEHwRfb2ePHTTEnojHZT367ecElz7eb2/m75OhteXW9HpPTRgBc5&#10;aSXyvAoDdXiidGo9t8xkTu9nJmnaTsJ1mTR35pMtdEfWMvI4W0k/9wqNFMOnwH7l2Z8TPCfbc4Jp&#10;eA/lh2RJAd7uE1hXCFxxZwI8iCJh/jR50r/vS9f1a29+AQAA//8DAFBLAwQUAAYACAAAACEAAiDX&#10;kuEAAAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KidqoQ0xKkqBCckRBoO&#10;HJ3YTazG6xC7bfh7tid6290Zzb4pNrMb2MlMwXqUkCwEMIOt1xY7CV/120MGLESFWg0ejYRfE2BT&#10;3t4UKtf+jJU57WLHKARDriT0MY4556HtjVNh4UeDpO395FSkdeq4ntSZwt3Al0Kk3CmL9KFXo3np&#10;TXvYHZ2E7TdWr/bno/ms9pWt67XA9/Qg5f3dvH0GFs0c/81wwSd0KImp8UfUgQ0SHtfZE1lJWC3T&#10;BBhZMrGiobmcskQALwt+3aL8AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPJ0nWaXAQAA&#10;IgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAIg15Lh&#10;AAAADQEAAA8AAAAAAAAAAAAAAAAA8QMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD/&#10;BAAAAAA=&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="7EBF7DCA" w14:textId="77777777" w:rsidR="007E0AB0" w:rsidRDefault="00000000">
+                    <w:pPr>
+                      <w:tabs>
+                        <w:tab w:val="left" w:pos="2033"/>
+                      </w:tabs>
+                      <w:spacing w:before="6" w:line="318" w:lineRule="exact"/>
+                      <w:ind w:left="20"/>
+                      <w:rPr>
+                        <w:sz w:val="28"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:w w:val="99"/>
+                        <w:sz w:val="28"/>
+                        <w:u w:val="single"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="28"/>
+                        <w:u w:val="single"/>
+                      </w:rPr>
+                      <w:tab/>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="1349B183" w14:textId="77777777" w:rsidR="007E0AB0" w:rsidRDefault="00000000">
+                    <w:pPr>
+                      <w:spacing w:line="203" w:lineRule="exact"/>
+                      <w:ind w:left="620"/>
+                      <w:rPr>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-2"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t>(підпис)</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487507968" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4CE51232" wp14:editId="0AF7F749">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>5673978</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9055806</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1572260" cy="348615"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="4" name="Textbox 4"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1572260" cy="348615"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5D3D401F" w14:textId="77777777" w:rsidR="007E0AB0" w:rsidRDefault="00000000">
+                          <w:pPr>
+                            <w:tabs>
+                              <w:tab w:val="left" w:pos="2435"/>
+                            </w:tabs>
+                            <w:spacing w:before="6" w:line="318" w:lineRule="exact"/>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:sz w:val="28"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:w w:val="99"/>
+                              <w:sz w:val="28"/>
+                              <w:u w:val="single"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="28"/>
+                              <w:u w:val="single"/>
+                            </w:rPr>
+                            <w:tab/>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="11D1E039" w14:textId="77777777" w:rsidR="007E0AB0" w:rsidRDefault="00000000">
+                          <w:pPr>
+                            <w:spacing w:line="203" w:lineRule="exact"/>
+                            <w:ind w:right="41"/>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t>(ініціали</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-9"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t>та</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-3"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-2"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t>прізвище)</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="4CE51232" id="Textbox 4" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:446.75pt;margin-top:713.05pt;width:123.8pt;height:27.45pt;z-index:-15808512;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQACitgXmAEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFuGyEQvVfKPyDuMfamcaOV11HTqFWl&#10;qI2U5gMwC17UhaEM9q7/vgNe21Vzq3oZBmZ4vPeG1f3oerbXES34hi9mc860V9Bav23464/P13ec&#10;YZK+lT143fCDRn6/vnq3GkKtK+igb3VkBOKxHkLDu5RCLQSqTjuJMwjaU9FAdDLRNm5FG+VA6K4X&#10;1Xy+FAPENkRQGpFOH49Fvi74xmiVvhuDOrG+4cQtlRhL3OQo1itZb6MMnVUTDfkPLJy0nh49Qz3K&#10;JNku2jdQzqoICCbNFDgBxliliwZSs5j/pealk0EXLWQOhrNN+P9g1bf9S3iOLI0PMNIAiwgMT6B+&#10;InkjhoD11JM9xRqpOwsdTXR5JQmMLpK3h7OfekxMZbTbD1W1pJKi2s37u+XiNhsuLrdDxPRFg2M5&#10;aXikeRUGcv+E6dh6apnIHN/PTNK4GZltG15l0HyygfZAWgYaZ8Px105GzVn/1ZNfefanJJ6SzSmJ&#10;qf8E5YdkSR4+7hIYWwhccCcCNIgiYfo0edJ/7kvX5WuvfwMAAP//AwBQSwMEFAAGAAgAAAAhAC8i&#10;gVjiAAAADgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjtkuJ0hCnqhCckBBp&#10;OHB0YjexGq9D7Lbh73FO5ba7M5p9k+8m25OLHr1xKICvGBCNjVMGWwFf1dtDCsQHiUr2DrWAX+1h&#10;Vyzucpkpd8VSXw6hJTEEfSYFdCEMGaW+6bSVfuUGjVE7utHKENexpWqU1xhue7pmLKFWGowfOjno&#10;l043p8PZCth/Y/lqfj7qz/JYmqraMnxPTkLcL6f9M5Cgp3Azw4wf0aGITLU7o/KkF5BuH5+iNQqb&#10;dcKBzBa+4XGq51vKGdAip/9rFH8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAAorYF5gB&#10;AAAiAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEALyKB&#10;WOIAAAAOAQAADwAAAAAAAAAAAAAAAADyAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AAEFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="5D3D401F" w14:textId="77777777" w:rsidR="007E0AB0" w:rsidRDefault="00000000">
+                    <w:pPr>
+                      <w:tabs>
+                        <w:tab w:val="left" w:pos="2435"/>
+                      </w:tabs>
+                      <w:spacing w:before="6" w:line="318" w:lineRule="exact"/>
+                      <w:jc w:val="center"/>
+                      <w:rPr>
+                        <w:sz w:val="28"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:w w:val="99"/>
+                        <w:sz w:val="28"/>
+                        <w:u w:val="single"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="28"/>
+                        <w:u w:val="single"/>
+                      </w:rPr>
+                      <w:tab/>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="11D1E039" w14:textId="77777777" w:rsidR="007E0AB0" w:rsidRDefault="00000000">
+                    <w:pPr>
+                      <w:spacing w:line="203" w:lineRule="exact"/>
+                      <w:ind w:right="41"/>
+                      <w:jc w:val="center"/>
+                      <w:rPr>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t>(ініціали</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-9"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t>та</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-3"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-2"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t>прізвище)</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="290F92FA" w14:textId="77777777" w:rsidR="007E0AB0" w:rsidRDefault="00000000">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487508992" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="31116735" wp14:editId="03B12550">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>1112316</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9284356</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="2106930" cy="221615"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="15" name="Textbox 15"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="2106930" cy="221615"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6268A205" w14:textId="77777777" w:rsidR="007E0AB0" w:rsidRDefault="00000000">
+                          <w:pPr>
+                            <w:pStyle w:val="a3"/>
+                            <w:tabs>
+                              <w:tab w:val="left" w:pos="576"/>
+                              <w:tab w:val="left" w:pos="2327"/>
+                              <w:tab w:val="left" w:pos="3297"/>
+                            </w:tabs>
+                            <w:spacing w:before="6"/>
+                            <w:ind w:left="20"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-10"/>
+                            </w:rPr>
+                            <w:t>«</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:u w:val="single"/>
+                            </w:rPr>
+                            <w:tab/>
+                          </w:r>
+                          <w:r>
+                            <w:t>»</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-1"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-10"/>
+                            </w:rPr>
+                            <w:t>«</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:u w:val="single"/>
+                            </w:rPr>
+                            <w:tab/>
+                          </w:r>
+                          <w:r>
+                            <w:t>»</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-5"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> 202</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:u w:val="single"/>
+                            </w:rPr>
+                            <w:tab/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="31116735" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textbox 15" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:87.6pt;margin-top:731.05pt;width:165.9pt;height:17.45pt;z-index:-15807488;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCHQi2elwEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bv1ElWVBA1XQErENIK&#10;kHb5ANexG4vYYzxuk/49YzdtEdwQF3s8M35+740397Mb2VFHtOA7Xq8qzrRX0Fu/7/j354+v3nCG&#10;SfpejuB1x08a+f325YvNFFrdwABjryMjEI/tFDo+pBRaIVAN2klcQdCeigaik4mOcS/6KCdCd6No&#10;qmotJoh9iKA0ImUfzkW+LfjGaJW+GoM6sbHjxC2VNZZ1l1ex3ch2H2UYrFpoyH9g4aT19OgV6kEm&#10;yQ7R/gXlrIqAYNJKgRNgjFW6aCA1dfWHmqdBBl20kDkYrjbh/4NVX45P4VtkaX4PMw2wiMDwCOoH&#10;kjdiCtguPdlTbJG6s9DZRJd3ksDoInl7uvqp58QUJZu6Wr+9o5KiWtPU6/p1NlzcboeI6ZMGx3LQ&#10;8UjzKgzk8RHTufXSspA5v5+ZpHk3M9t3/C6D5swO+hNpmWicHcefBxk1Z+NnT37l2V+CeAl2lyCm&#10;8QOUH5IleXh3SGBsIXDDXQjQIIqE5dPkSf9+Ll23r739BQAA//8DAFBLAwQUAAYACAAAACEA0WnR&#10;g98AAAANAQAADwAAAGRycy9kb3ducmV2LnhtbExPQU7DMBC8I/EHaytxo3YjmtI0TlUhOCEh0nDg&#10;6MRuYjVeh9htw+/ZnsptZmc0O5NvJ9ezsxmD9ShhMRfADDZeW2wlfFVvj8/AQlSoVe/RSPg1AbbF&#10;/V2uMu0vWJrzPraMQjBkSkIX45BxHprOOBXmfjBI2sGPTkWiY8v1qC4U7nqeCJFypyzSh04N5qUz&#10;zXF/chJ231i+2p+P+rM8lLaq1gLf06OUD7NptwEWzRRvZrjWp+pQUKfan1AH1hNfLROyEnhKkwUw&#10;sizFiubV19OaEC9y/n9F8QcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCHQi2elwEAACID&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDRadGD3wAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAAPEDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA/QQA&#10;AAAA&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="6268A205" w14:textId="77777777" w:rsidR="007E0AB0" w:rsidRDefault="00000000">
+                    <w:pPr>
+                      <w:pStyle w:val="a3"/>
+                      <w:tabs>
+                        <w:tab w:val="left" w:pos="576"/>
+                        <w:tab w:val="left" w:pos="2327"/>
+                        <w:tab w:val="left" w:pos="3297"/>
+                      </w:tabs>
+                      <w:spacing w:before="6"/>
+                      <w:ind w:left="20"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-10"/>
+                      </w:rPr>
+                      <w:t>«</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:u w:val="single"/>
+                      </w:rPr>
+                      <w:tab/>
+                    </w:r>
+                    <w:r>
+                      <w:t>»</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-1"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-10"/>
+                      </w:rPr>
+                      <w:t>«</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:u w:val="single"/>
+                      </w:rPr>
+                      <w:tab/>
+                    </w:r>
+                    <w:r>
+                      <w:t>»</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-5"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> 202</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:u w:val="single"/>
+                      </w:rPr>
+                      <w:tab/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487509504" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3DF1255C" wp14:editId="67331635">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>3801871</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9284356</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1304290" cy="348615"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="16" name="Textbox 16"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1304290" cy="348615"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="56EC75ED" w14:textId="77777777" w:rsidR="007E0AB0" w:rsidRDefault="00000000">
+                          <w:pPr>
+                            <w:tabs>
+                              <w:tab w:val="left" w:pos="2033"/>
+                            </w:tabs>
+                            <w:spacing w:before="6" w:line="318" w:lineRule="exact"/>
+                            <w:ind w:left="20"/>
+                            <w:rPr>
+                              <w:sz w:val="28"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:w w:val="99"/>
+                              <w:sz w:val="28"/>
+                              <w:u w:val="single"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="28"/>
+                              <w:u w:val="single"/>
+                            </w:rPr>
+                            <w:tab/>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="4874DA71" w14:textId="77777777" w:rsidR="007E0AB0" w:rsidRDefault="00000000">
+                          <w:pPr>
+                            <w:spacing w:line="203" w:lineRule="exact"/>
+                            <w:ind w:left="620"/>
+                            <w:rPr>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-2"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t>(підпис)</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="3DF1255C" id="Textbox 16" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:299.35pt;margin-top:731.05pt;width:102.7pt;height:27.45pt;z-index:-15806976;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDoy/MKmAEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFuGyEQvVfKPyDuNWvHjdKV11GbqFWl&#10;qK2U5AMwC17UhaEM9q7/vgNe21Vyq3oZBmZ4vPeG1d3oerbXES34hs9nFWfaK2it3zb85fnL+1vO&#10;MEnfyh68bvhBI79bX71bDaHWC+igb3VkBOKxHkLDu5RCLQSqTjuJMwjaU9FAdDLRNm5FG+VA6K4X&#10;i6q6EQPENkRQGpFOH45Fvi74xmiVfhiDOrG+4cQtlRhL3OQo1itZb6MMnVUTDfkPLJy0nh49Qz3I&#10;JNku2jdQzqoICCbNFDgBxliliwZSM69eqXnqZNBFC5mD4WwT/j9Y9X3/FH5GlsbPMNIAiwgMj6B+&#10;IXkjhoD11JM9xRqpOwsdTXR5JQmMLpK3h7OfekxMZbTrarn4SCVFtevl7c38QzZcXG6HiOmrBsdy&#10;0vBI8yoM5P4R07H11DKROb6fmaRxMzLbNnyZQfPJBtoDaRlonA3H3zsZNWf9N09+5dmfknhKNqck&#10;pv4eyg/Jkjx82iUwthC44E4EaBBFwvRp8qT/3peuy9de/wEAAP//AwBQSwMEFAAGAAgAAAAhAMU4&#10;IIriAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyonapN0xCnqhCckBBp&#10;OHB0YjexGq9D7Lbh71lOcNvdGc2+KXazG9jFTMF6lJAsBDCDrdcWOwkf9ctDBixEhVoNHo2EbxNg&#10;V97eFCrX/oqVuRxixygEQ64k9DGOOeeh7Y1TYeFHg6Qd/eRUpHXquJ7UlcLdwJdCpNwpi/ShV6N5&#10;6k17OpydhP0nVs/26615r46VreutwNf0JOX93bx/BBbNHP/M8ItP6FASU+PPqAMbJKy32YasJKzS&#10;ZQKMLJlY0dDQaZ1sBPCy4P9blD8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA6MvzCpgB&#10;AAAiAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAxTgg&#10;iuIAAAANAQAADwAAAAAAAAAAAAAAAADyAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AAEFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="56EC75ED" w14:textId="77777777" w:rsidR="007E0AB0" w:rsidRDefault="00000000">
+                    <w:pPr>
+                      <w:tabs>
+                        <w:tab w:val="left" w:pos="2033"/>
+                      </w:tabs>
+                      <w:spacing w:before="6" w:line="318" w:lineRule="exact"/>
+                      <w:ind w:left="20"/>
+                      <w:rPr>
+                        <w:sz w:val="28"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:w w:val="99"/>
+                        <w:sz w:val="28"/>
+                        <w:u w:val="single"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="28"/>
+                        <w:u w:val="single"/>
+                      </w:rPr>
+                      <w:tab/>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="4874DA71" w14:textId="77777777" w:rsidR="007E0AB0" w:rsidRDefault="00000000">
+                    <w:pPr>
+                      <w:spacing w:line="203" w:lineRule="exact"/>
+                      <w:ind w:left="620"/>
+                      <w:rPr>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-2"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t>(підпис)</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487510016" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2DE7DCA7" wp14:editId="3308ADA3">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>5673978</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9284356</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1572260" cy="348615"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="17" name="Textbox 17"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1572260" cy="348615"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2EBDF5DF" w14:textId="77777777" w:rsidR="007E0AB0" w:rsidRDefault="00000000">
+                          <w:pPr>
+                            <w:tabs>
+                              <w:tab w:val="left" w:pos="2435"/>
+                            </w:tabs>
+                            <w:spacing w:before="6" w:line="318" w:lineRule="exact"/>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:sz w:val="28"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:w w:val="99"/>
+                              <w:sz w:val="28"/>
+                              <w:u w:val="single"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="28"/>
+                              <w:u w:val="single"/>
+                            </w:rPr>
+                            <w:tab/>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="488E4A1F" w14:textId="77777777" w:rsidR="007E0AB0" w:rsidRDefault="00000000">
+                          <w:pPr>
+                            <w:spacing w:line="203" w:lineRule="exact"/>
+                            <w:ind w:right="41"/>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t>(ініціали</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-9"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t>та</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-3"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-2"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t>прізвище)</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="2DE7DCA7" id="Textbox 17" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:446.75pt;margin-top:731.05pt;width:123.8pt;height:27.45pt;z-index:-15806464;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCWhe+YlwEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bvNG1hyypqugJWIKQV&#10;rLTsB7iO3VjEHjPjNunfM3bTFrE3xGU89oyf33vj9d3oe3EwSA5CIxezuRQmaGhd2DXy+cfnN7dS&#10;UFKhVT0E08ijIXm3ef1qPcTaLKGDvjUoGCRQPcRGdinFuqpId8YrmkE0gYsW0KvEW9xVLaqB0X1f&#10;LefzVTUAthFBGyI+vT8V5abgW2t0+m4tmST6RjK3VCKWuM2x2qxVvUMVO6cnGuofWHjlAj96gbpX&#10;SYk9uhdQ3mkEAptmGnwF1jptigZWs5j/peapU9EULWwOxYtN9P9g9bfDU3xEkcaPMPIAiwiKD6B/&#10;EntTDZHqqSd7SjVxdxY6WvR5ZQmCL7K3x4ufZkxCZ7Sb98vlikuaa2/f3a4WN9nw6no7IqUvBrzI&#10;SSOR51UYqMMDpVPruWUic3o/M0njdhSubWQBzSdbaI+sZeBxNpJ+7RUaKfqvgf3Ksz8neE625wRT&#10;/wnKD8mSAnzYJ7CuELjiTgR4EEXC9GnypP/cl67r1978BgAA//8DAFBLAwQUAAYACAAAACEAC1yf&#10;t+IAAAAOAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3Kid0oY2xKkqBCck1DQc&#10;ODqxm1iN1yF22/D3bE9wm9U8zc7km8n17GzGYD1KSGYCmMHGa4uthM/q7WEFLESFWvUejYQfE2BT&#10;3N7kKtP+gqU572PLKARDpiR0MQ4Z56HpjFNh5geD5B386FSkc2y5HtWFwl3P50Kk3CmL9KFTg3np&#10;THPcn5yE7ReWr/b7o96Vh9JW1Vrge3qU8v5u2j4Di2aKfzBc61N1KKhT7U+oA+slrNaPS0LJWKTz&#10;BNgVSRYJqZrUMnkSwIuc/59R/AIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCWhe+YlwEA&#10;ACIDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQALXJ+3&#10;4gAAAA4BAAAPAAAAAAAAAAAAAAAAAPEDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;AAUAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="2EBDF5DF" w14:textId="77777777" w:rsidR="007E0AB0" w:rsidRDefault="00000000">
+                    <w:pPr>
+                      <w:tabs>
+                        <w:tab w:val="left" w:pos="2435"/>
+                      </w:tabs>
+                      <w:spacing w:before="6" w:line="318" w:lineRule="exact"/>
+                      <w:jc w:val="center"/>
+                      <w:rPr>
+                        <w:sz w:val="28"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:w w:val="99"/>
+                        <w:sz w:val="28"/>
+                        <w:u w:val="single"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="28"/>
+                        <w:u w:val="single"/>
+                      </w:rPr>
+                      <w:tab/>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="488E4A1F" w14:textId="77777777" w:rsidR="007E0AB0" w:rsidRDefault="00000000">
+                    <w:pPr>
+                      <w:spacing w:line="203" w:lineRule="exact"/>
+                      <w:ind w:right="41"/>
+                      <w:jc w:val="center"/>
+                      <w:rPr>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t>(ініціали</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-9"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t>та</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-3"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-2"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t>прізвище)</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="68B482C3" w14:textId="77777777" w:rsidR="0086228E" w:rsidRDefault="0086228E">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="33C9131A" w14:textId="77777777" w:rsidR="0086228E" w:rsidRDefault="0086228E">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="06B9F6A7" w14:textId="140348B8" w:rsidR="007E0AB0" w:rsidRDefault="007E0AB0">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="4E8C4971" w14:textId="77777777" w:rsidR="00E24C07" w:rsidRDefault="00E24C07">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="658CFA42" w14:textId="0C826F2A" w:rsidR="007E0AB0" w:rsidRDefault="007E0AB0">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="708"/>
+  <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
+  <w:drawingGridHorizontalSpacing w:val="110"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:applyBreakingRules/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:ulTrailSpace/>
+    <w:shapeLayoutLikeWW8/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="004077A6"/>
-[...41 lines deleted...]
-    <w:rsid w:val="00FD79CD"/>
+    <w:rsidRoot w:val="007E0AB0"/>
+    <w:rsid w:val="007E0AB0"/>
+    <w:rsid w:val="0086228E"/>
+    <w:rsid w:val="00B67E22"/>
+    <w:rsid w:val="00E24C07"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="uk-UA" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="uk-UA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w15:docId w15:val="{21E54172-0ED3-438B-8146-DAEB86237185}"/>
+  <w14:docId w14:val="2CA5FFB5"/>
+  <w15:docId w15:val="{52487967-0803-415C-BF27-3AD7277C2EE5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1301,51 +5326,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -1518,203 +5543,252 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="004077A6"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-      <w:lang w:eastAsia="uk-UA"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:lang w:val="uk-UA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="112" w:right="114"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="a3">
-[...6 lines deleted...]
-    </w:pPr>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
+    <w:name w:val="Table Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:tblPr>
-      <w:tblBorders>
-[...6 lines deleted...]
-      </w:tblBorders>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="a4">
-[...5 lines deleted...]
-    <w:rsid w:val="004605CF"/>
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
     <w:rPr>
-      <w:color w:val="0000FF"/>
-      <w:u w:val="single"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a5">
-    <w:name w:val="No Spacing"/>
+  <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="009B5A71"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="50"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a5">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E24C07"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9639"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
+    <w:name w:val="Верхній колонтитул Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a5"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E24C07"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-      <w:lang w:eastAsia="uk-UA"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:lang w:val="uk-UA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a7">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a8"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E24C07"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9639"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
+    <w:name w:val="Нижній колонтитул Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a7"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E24C07"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:lang w:val="uk-UA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...18 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1740,51 +5814,51 @@
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1924,82 +5998,75 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...4 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="449da6bd-3cf6-4391-beb9-d748a183586c" xmlns:ns3="d1c40876-727a-42b7-b4ed-b74899b53b05" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7342f2071e21ec6f8820236736bd53aa" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010016DCD4CB4814C54081296BAF4B7FA34D" ma:contentTypeVersion="15" ma:contentTypeDescription="Створення нового документа." ma:contentTypeScope="" ma:versionID="4690d3cde7a2f9eb430ba99cedfda28c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="449da6bd-3cf6-4391-beb9-d748a183586c" xmlns:ns3="d1c40876-727a-42b7-b4ed-b74899b53b05" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e4e162c2c6f91e1e8f8722551e57e99e" ns2:_="" ns3:_="">
     <xsd:import namespace="449da6bd-3cf6-4391-beb9-d748a183586c"/>
     <xsd:import namespace="d1c40876-727a-42b7-b4ed-b74899b53b05"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="449da6bd-3cf6-4391-beb9-d748a183586c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="10" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
@@ -2018,50 +6085,55 @@
     <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="21" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d1c40876-727a-42b7-b4ed-b74899b53b05" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{6f329908-5a4a-4a4a-a4cc-8924b1242dce}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="d1c40876-727a-42b7-b4ed-b74899b53b05">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="18" nillable="true" ma:displayName="Спільний доступ" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
@@ -2161,119 +6233,106 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="449da6bd-3cf6-4391-beb9-d748a183586c">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="d1c40876-727a-42b7-b4ed-b74899b53b05" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B65818BE-9B0D-4939-BB11-2EB685EA761C}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6EFA3DF5-A00D-4F15-A091-849B85163B45}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6CD2E41A-46AE-4ADC-BB34-3B042BC3AFAB}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2CC031D7-D866-493C-BF3E-3B06A8A9F0C4}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F25925E9-A9E8-40B9-8672-53E15280FAFD}"/>
-[...3 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7051D55E-B75A-4390-9DFC-A1BF42A112E0}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB991E75-AE50-429F-832E-1D99A4F2CC41}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>534</Characters>
+  <Pages>2</Pages>
+  <Words>1296</Words>
+  <Characters>739</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>4</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>6</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1467</CharactersWithSpaces>
+  <CharactersWithSpaces>2031</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>admin</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Converter">
+    <vt:lpwstr>SolidFramework v10.0.19910.1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Created">
+    <vt:filetime>2026-06-17T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
+    <vt:filetime>2026-06-17T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Producer">
+    <vt:lpwstr>iLovePDF</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ContentTypeId">
     <vt:lpwstr>0x01010016DCD4CB4814C54081296BAF4B7FA34D</vt:lpwstr>
   </property>
 </Properties>
 </file>