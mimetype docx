--- v0 (2026-06-05)
+++ v1 (2026-07-21)
@@ -1,9598 +1,10670 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="001644B3" w:rsidRDefault="00C17D55">
-      <w:pPr>
+    <w:p w14:paraId="3D86D578" w14:textId="59D1950E" w:rsidR="00576D12" w:rsidRDefault="00576D12">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="4348" w:hanging="28"/>
-[...31 lines deleted...]
-    <w:p w:rsidR="001644B3" w:rsidRDefault="00257EB2">
+        <w:ind w:left="-850"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a7"/>
+        <w:tblW w:w="4820" w:type="dxa"/>
+        <w:tblInd w:w="4529" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4820"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00576D12" w:rsidRPr="002147B8" w14:paraId="74ED3FBF" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="2445"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78B840C5" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Додаток  1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F99C026" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00576D12">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_heading=h.dtvfx3j7nx1v" w:colFirst="0" w:colLast="0"/>
+            <w:bookmarkEnd w:id="0"/>
+          </w:p>
+          <w:p w14:paraId="586D51F0" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="1" w:name="_heading=h.ruan00hkcnu1" w:colFirst="0" w:colLast="0"/>
+            <w:bookmarkEnd w:id="1"/>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Комісії з визначення статусу осіб, які постраждали внаслідок Чорнобильської катастрофи, та інших категорій громадян при Львівській обласній державній адміністрації</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00576D12" w:rsidRPr="002147B8" w14:paraId="14FDE81E" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="375"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CB3813D" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>_______________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D71EEEF" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>(прізвище, ім’я</w:t>
+            </w:r>
+            <w:r w:rsidR="00223642" w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> по батькові заявника)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36E7FE46" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>__________________________________________________ (адреса реєстрації заявника)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D1286C9" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>__________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4AC9D889" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(електронна </w:t>
+            </w:r>
+            <w:r w:rsidR="00223642" w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>пошта</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> заявника)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C84E200" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>__________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50DEF8DC" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>(контактний номер телефону)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6BBE725B" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00576D12">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0435F464" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Заява</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24ED4006" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6" w:rsidP="00223642">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Прошу </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">видати </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>мені</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> посвідчення «Учасника ліквідації наслідків аварії на Чорнобильській АЕС» категорії 1 серія А у зв’язку з встановленням __ групи інвалідності відповідно до довідки МСЕК / витягу з рішення експертної команди з оцінювання повсякденного функціонування особи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CBDF9A6" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6" w:rsidP="00223642">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мене </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>попереджено</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> про відповідальність за подання  документів, які містять завідомо неправдиві дані. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F1F3C7B" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6" w:rsidP="00223642">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Підтверджую, що я поінформований (-а) про умови застосування механізму «залишення без руху» та про потенційну відмову у наданні послуги відповідно до Закону України </w:t>
+      </w:r>
+      <w:r w:rsidR="00223642" w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Про адміністративну процедуру</w:t>
+      </w:r>
+      <w:r w:rsidR="00223642" w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C601918" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6" w:rsidP="00223642">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Даю згоду на обробку персональних даних відповідно до Закону України «Про захист персональних даних».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DAF8277" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00576D12">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="712CD36A" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Додатки: на ____ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>арк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FB76E96" w14:textId="77777777" w:rsidR="00223642" w:rsidRPr="002147B8" w:rsidRDefault="00223642">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B1A4BAF" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>___.___.20__</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>__________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AD62E39" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            (дата)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">        (підпис)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(ПІБ)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a8"/>
+        <w:tblW w:w="4962" w:type="dxa"/>
+        <w:tblInd w:w="4529" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4962"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00576D12" w:rsidRPr="002147B8" w14:paraId="753FE602" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="2370"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65B81CA4" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="28" w:hanging="28"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">                                                 Додаток 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="632FBAE9" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00576D12">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="392255BC" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Комісії з визначення статусу осіб, які постраждали внаслідок Чорнобильської катастрофи, та інших категорій громадян при Львівській обласній державній адміністрації</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00576D12" w:rsidRPr="002147B8" w14:paraId="1D1A9995" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="375"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F67DD54" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>_______________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EA2AA12" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>(прізвище, ім’я</w:t>
+            </w:r>
+            <w:r w:rsidR="00223642" w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> по батькові заявника)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0163441E" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">__________________________________________________ </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5838E2A0" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>(адреса реєстрації заявника)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="195B0904" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>__________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5475AB2E" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(електронна </w:t>
+            </w:r>
+            <w:r w:rsidR="00223642" w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>пошта</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> заявника)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4134DD8D" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>__________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24243BE6" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>(контактний номер телефону)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2082B75B" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00576D12">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51C0E9CF" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Заява</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70D69C8A" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6" w:rsidP="00223642">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Прошу </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">видати </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>мені</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> посвідчення «Потерпілого від Чорнобильської катастрофи» категорії 1 серії Б у зв’язку з встановленням __ групи інвалідності відповідно до довідки МСЕК / витягу з рішення експертної команди з оцінювання повсякденного функціонування особи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74403B03" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6" w:rsidP="00223642">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мене </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>попереджено</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> про відповідальність за подання  документів, які містять завідомо неправдиві дані. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F24DD0C" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6" w:rsidP="00223642">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Підтверджую, що я поінформований (-а) про умови застосування механізму «залишення без руху» та про потенційну відмову у наданні послуги відповідно до Закону України </w:t>
+      </w:r>
+      <w:r w:rsidR="00223642" w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Про адміністративну процедуру</w:t>
+      </w:r>
+      <w:r w:rsidR="00223642" w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2440F20C" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Даю згоду на обробку персональних даних відповідно до Закону України «Про захист персональних даних».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A928448" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11E9BAC4" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Додатки: на ____ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>арк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EAEA74D" w14:textId="77777777" w:rsidR="00223642" w:rsidRPr="002147B8" w:rsidRDefault="00223642">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D55145C" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>___.___.20__</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>__________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>_____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63FAC9AA" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            (дата)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">        (підпис)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(ПІБ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27175A19" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00576D12">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a9"/>
+        <w:tblW w:w="4820" w:type="dxa"/>
+        <w:tblInd w:w="4529" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4820"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00576D12" w:rsidRPr="002147B8" w14:paraId="2B3A05FD" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="2365"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45E834AB" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="28" w:hanging="28"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">                                             Додаток  3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="783957D0" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00576D12">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="28" w:hanging="28"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4AEAC2A5" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Комісії з визначення статусу осіб, які постраждали внаслідок Чорнобильської катастрофи, та інших категорій громадян при Львівській обласній державній адміністрації</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00576D12" w:rsidRPr="002147B8" w14:paraId="2453CE40" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="375"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C0490C7" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00576D12">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="06330248" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>_______________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DEB2B7E" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>(прізвище, ім’я</w:t>
+            </w:r>
+            <w:r w:rsidR="00223642" w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> по батькові заявника)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71F06879" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>__________________________________________________ (адреса реєстрації заявника)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EE4D2C8" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>__________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B7720FE" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(електронна </w:t>
+            </w:r>
+            <w:r w:rsidR="00223642" w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">пошта </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>заявника)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44397E0D" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>__________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CA58107" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>(контактний номер телефону)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3E1C2586" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00576D12">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...59 lines deleted...]
-      </w:r>
+          <w:bCs/>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58D848F7" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Заява</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C7409E9" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6" w:rsidP="00223642">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Прошу </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">видати </w:t>
+      </w:r>
+      <w:r w:rsidR="00223642" w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>мені</w:t>
+      </w:r>
+      <w:r w:rsidR="00223642" w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>посвідчення «Учасника ліквідації ядерних аварій» категорії 1 серії Я у зв’язку з встановленням __ групи інвалідності відповідно до довідки МСЕК /</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>витягу з рішення експертної команди з оцінювання повсякденного функціонування особи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AAD3C37" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6" w:rsidP="00223642">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мене </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>попереджено</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> про відповідальність за подання  документів, які містять завідомо неправдиві дані. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32EBB42B" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6" w:rsidP="00223642">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Підтверджую, що я поінформований (-а) про умови застосування механізму «залишення без руху» та про потенційну відмову у наданні послуги відповідно до Закону України </w:t>
+      </w:r>
+      <w:r w:rsidR="00223642" w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Про адміністративну процедуру</w:t>
+      </w:r>
+      <w:r w:rsidR="00223642" w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="176B9337" w14:textId="77777777" w:rsidR="00223642" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6" w:rsidP="00223642">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Даю згоду на обробку персональних даних відповідно до Закону України «Про захист персональних даних».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14FB644C" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6" w:rsidP="00223642">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B437DBF" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Додатки: на ____ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>арк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="373BBC76" w14:textId="77777777" w:rsidR="00223642" w:rsidRPr="002147B8" w:rsidRDefault="00223642">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09B9DDED" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>___.___.20__</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>__________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>__________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A838585" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          (дата)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">        (підпис)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(ПІБ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62A61089" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00576D12">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17D55414" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00576D12">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="aa"/>
+        <w:tblW w:w="4820" w:type="dxa"/>
+        <w:tblInd w:w="4529" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4820"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00576D12" w:rsidRPr="002147B8" w14:paraId="66DD70AA" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="2261"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E0743DA" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="28" w:hanging="28"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">                                             Додаток  4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27C2F211" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00576D12">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7CCD30FE" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Комісії з визначення статусу осіб, які постраждали внаслідок Чорнобильської катастрофи, та інших категорій громадян при Львівській обласній державній адміністрації</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00576D12" w:rsidRPr="002147B8" w14:paraId="31893AD8" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="375"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58381547" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>_______________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A9537BB" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>(прізвище, ім’я</w:t>
+            </w:r>
+            <w:r w:rsidR="00223642" w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> по батькові заявника)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4987F333" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00576D12">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F89C583" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>__________________________________________________ (адреса реєстрації заявника)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="636B388F" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>__________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2365BD76" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(електронна </w:t>
+            </w:r>
+            <w:r w:rsidR="00223642" w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>пошта</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> заявника)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="112226D8" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>__________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6638F12D" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>(контактний номер телефону)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="78A32EBB" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00576D12">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2744B9F7" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Заява</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="129F004A" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6" w:rsidP="00223642">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Прошу видати мені</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> посвідчення «Потерпілого від радіаційного опромінення» категорії 1 серії Я у зв’язку з встановленням __ групи інвалідності відповідно до довідки МСЕК /</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>витягу з рішення експертної команди з оцінювання повсякденного функціонування особи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78DADC43" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6" w:rsidP="00223642">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мене </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>попереджено</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> про відповідальність за подання  документів, які містять завідомо неправдиві дані. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F40FE2E" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6" w:rsidP="00223642">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Підтверджую, що я поінформований (-а) про умови застосування механізму «залишення без руху» та про потенційну відмову у наданні послуги відповідно до Закону України </w:t>
+      </w:r>
+      <w:r w:rsidR="00223642" w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Про адміністративну процедуру</w:t>
+      </w:r>
+      <w:r w:rsidR="00223642" w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B64370C" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6" w:rsidP="00223642">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Даю згоду на обробку персональних даних відповідно до Закону України «Про захист персональних даних».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EA0CFCE" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00576D12" w:rsidP="00223642">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A50E2D6" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Додатки: на ____ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>арк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C1AECC7" w14:textId="77777777" w:rsidR="00223642" w:rsidRPr="002147B8" w:rsidRDefault="00223642">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FFA819C" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>___.___.20__</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>__________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>_______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="184B060E" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            (дата)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">        (підпис)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(ПІБ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11340C66" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00576D12">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="ab"/>
+        <w:tblW w:w="4820" w:type="dxa"/>
+        <w:tblInd w:w="4529" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4820"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00576D12" w:rsidRPr="002147B8" w14:paraId="23749FCB" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="2372"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14CC5935" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="28" w:hanging="28"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">                                              </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E8709E9" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="28" w:hanging="28"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                             Додаток  5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D9430AC" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00576D12">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="28" w:hanging="28"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="591C083B" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Комісії з визначення статусу осіб, які постраждали внаслідок Чорнобильської катастрофи, та інших категорій громадян при Львівській обласній державній адміністрації</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00576D12" w:rsidRPr="002147B8" w14:paraId="2D3B293B" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="375"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C22F8DA" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>_______________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74B18F52" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>(прізвище, ім’я</w:t>
+            </w:r>
+            <w:r w:rsidR="00223642" w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> по батькові заявника)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AD42B9B" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>__________________________________________________ (адреса реєстрації заявника)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1899CC07" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>__________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F34DF8A" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(електронна </w:t>
+            </w:r>
+            <w:r w:rsidR="00223642" w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">пошта </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>заявника)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A70976A" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>__________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C6D6EAA" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>(контактний номер телефону)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="51A97C1F" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00576D12">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E0B9A3C" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Заява</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E28DBFE" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00223642" w:rsidP="00223642">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="300"/>
+          <w:tab w:val="left" w:pos="406"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="852"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00020AD6" w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Прошу </w:t>
+      </w:r>
+      <w:r w:rsidR="00020AD6" w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">видати </w:t>
+      </w:r>
+      <w:r w:rsidR="00020AD6" w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>мені</w:t>
+      </w:r>
+      <w:r w:rsidR="00020AD6" w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> посвідчення «Учасника ліквідації наслідків аварії на Чорнобильській АЕС» категорії 2, 3 серії А.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="108C8434" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00223642" w:rsidP="00223642">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="300"/>
+          <w:tab w:val="left" w:pos="406"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="852"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00020AD6" w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мене </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00020AD6" w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>попереджено</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00020AD6" w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> про відповідальність за подання  документів, які містять завідомо неправдиві дані. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79B88C10" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6" w:rsidP="00223642">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Підтверджую, що я поінформований (-а) про умови застосування механізму «залишення без руху» та про потенційну відмову у наданні послуги відповідно до Закону України </w:t>
+      </w:r>
+      <w:r w:rsidR="00223642" w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Про адміністративну процедуру</w:t>
+      </w:r>
+      <w:r w:rsidR="00223642" w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37E24576" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6" w:rsidP="00223642">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Даю згоду на обробку персональних даних відповідно до Закону України «Про захист персональних даних».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E8F9F3F" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66DD3CDB" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Додатки: на ____ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>арк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="507478E5" w14:textId="77777777" w:rsidR="00223642" w:rsidRPr="002147B8" w:rsidRDefault="00223642">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F4ED324" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>___.___.20__</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>__________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E06DFC6" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            (дата)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">        (підпис)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(ПІБ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58C384A5" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00576D12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1515"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="ac"/>
+        <w:tblW w:w="4820" w:type="dxa"/>
+        <w:tblInd w:w="4529" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4820"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00576D12" w:rsidRPr="002147B8" w14:paraId="4A8FF53C" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="2403"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FC4A659" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00223642" w:rsidP="00223642">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">                                              </w:t>
+            </w:r>
+            <w:r w:rsidR="00020AD6" w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Додаток  6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="162EA091" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00576D12">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="28" w:hanging="28"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="15D2944C" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Комісії з визначення статусу осіб, які постраждали внаслідок Чорнобильської катастрофи, та інших категорій громадян при Львівській обласній державній адміністрації</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00576D12" w:rsidRPr="002147B8" w14:paraId="3EA964C7" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="2882"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FBFDF88" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>_______________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EEF2AFD" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>(прізвище, ім’я</w:t>
+            </w:r>
+            <w:r w:rsidR="00223642" w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> по батькові заявника)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="485109CC" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>__________________________________________________ (адреса реєстрації заявника)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67F1A170" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>__________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BCB26B8" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(електронна </w:t>
+            </w:r>
+            <w:r w:rsidR="00223642" w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>пошта</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> заявника)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B99434C" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>__________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41B7AE60" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>(контактний номер телефону)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="038C0036" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00576D12">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CF0C9E5" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Заява</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C7E2B76" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00223642" w:rsidP="00223642">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="300"/>
+          <w:tab w:val="left" w:pos="406"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="852"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00020AD6" w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Прошу </w:t>
+      </w:r>
+      <w:r w:rsidR="00020AD6" w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">видати </w:t>
+      </w:r>
+      <w:r w:rsidR="00020AD6" w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>мені</w:t>
+      </w:r>
+      <w:r w:rsidR="00020AD6" w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> посвідчення «Учасника ліквідації ядерних аварій» категорії 2, 3 серії Я.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F561C77" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00223642" w:rsidP="00223642">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="300"/>
+          <w:tab w:val="left" w:pos="406"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="852"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00020AD6" w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мене </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00020AD6" w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>попереджено</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00020AD6" w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> про відповідальність за подання  документів, які містять завідомо неправдиві дані. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="258EEFD4" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6" w:rsidP="00223642">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Підтверджую, що я поінформований (-а) про умови застосування механізму «залишення без руху» та про потенційну відмову у наданні послуги відповідно до Закону України </w:t>
+      </w:r>
+      <w:r w:rsidR="00223642" w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Про адміністративну процедуру</w:t>
+      </w:r>
+      <w:r w:rsidR="00223642" w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77934F62" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6" w:rsidP="00223642">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Даю згоду на обробку персональних даних відповідно до Закону України «Про захист персональних даних».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69596BB8" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26865B45" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Додатки: на ____ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>арк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B682F5A" w14:textId="77777777" w:rsidR="00223642" w:rsidRPr="002147B8" w:rsidRDefault="00223642">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36ED3589" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00576D12">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="452B9832" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>___.___.20__</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>__________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>_______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="347A7E52" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            (дата)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">        (підпис)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(ПІБ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A4CE68E" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00576D12">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="ad"/>
+        <w:tblW w:w="4820" w:type="dxa"/>
+        <w:tblInd w:w="4529" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4820"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00576D12" w:rsidRPr="002147B8" w14:paraId="57FC5402" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="2261"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5335BC76" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="28" w:hanging="28"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">                                             Додаток  7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F8BE3C4" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00576D12">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="44ADBB6E" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Комісії з визначення статусу осіб, які постраждали внаслідок Чорнобильської катастрофи, та інших категорій громадян при Львівській обласній державній адміністрації</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00576D12" w:rsidRPr="002147B8" w14:paraId="10DBE576" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="375"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="062FC3E5" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>_______________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="717AE2A2" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>(прізвище, ім’я</w:t>
+            </w:r>
+            <w:r w:rsidR="00223642" w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> по батькові заявника)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="125554C5" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>__________________________________________________ (адреса реєстрації заявника)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EA1BD0A" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>__________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DDE20AB" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(електронна </w:t>
+            </w:r>
+            <w:r w:rsidR="00223642" w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>пошта</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> заявника)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D9819A9" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>__________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F1D448F" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>(контактний номер телефону)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5EFEAC98" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00576D12">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B301D0E" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Заява</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FD79A1F" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00223642" w:rsidP="00223642">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="300"/>
+          <w:tab w:val="left" w:pos="406"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="852"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00020AD6" w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Прошу </w:t>
+      </w:r>
+      <w:r w:rsidR="00020AD6" w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">видати </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>мені</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00020AD6" w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>посвідчення «Потерпілого внаслідок Чорнобильської катастрофи» категорії 2 серії Б.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D4070CC" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00223642" w:rsidP="00223642">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="300"/>
+          <w:tab w:val="left" w:pos="406"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="852"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00020AD6" w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мене </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00020AD6" w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>попереджено</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00020AD6" w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> про відповідальність за подання  документів, які містять завідомо неправдиві дані. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C3444A3" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6" w:rsidP="00223642">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Підтверджую, що я поінформований (-а) про умови застосування механізму «залишення без руху» та про потенційну відмову у наданні послуги відповідно до Закону України </w:t>
+      </w:r>
+      <w:r w:rsidR="00223642" w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Про адміністративну процедуру</w:t>
+      </w:r>
+      <w:r w:rsidR="00223642" w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C39E4DF" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6" w:rsidP="00223642">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Даю згоду на обробку персональних даних відповідно до Закону України «Про захист персональних даних».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="040E400B" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31BB9161" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Додатки: на ____ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>арк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03C5169A" w14:textId="77777777" w:rsidR="00223642" w:rsidRPr="002147B8" w:rsidRDefault="00223642">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B00B5B0" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>___.___.20__</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>__________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2546ED11" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            (дата)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">        (підпис)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(ПІБ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D016DA2" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00576D12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3375"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ae"/>
+        <w:tblW w:w="4820" w:type="dxa"/>
+        <w:tblInd w:w="4529" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4820"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00576D12" w:rsidRPr="002147B8" w14:paraId="39646F5B" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="2403"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AD7AC21" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="28" w:hanging="28"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">                                             Додаток  8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EF34462" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00576D12">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="459327A3" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Комісії з визначення статусу осіб, які постраждали внаслідок Чорнобильської катастрофи, та інших категорій громадян при Львівській обласній державній адміністрації</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00576D12" w:rsidRPr="002147B8" w14:paraId="323FFE82" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="375"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D10D969" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>_______________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A718BCD" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>(прізвище, ім’я</w:t>
+            </w:r>
+            <w:r w:rsidR="00223642" w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> по батькові заявника)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="210D1E94" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>__________________________________________________ (адреса реєстрації заявника)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F5AC4D9" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>__________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="283E6B56" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(електронна </w:t>
+            </w:r>
+            <w:r w:rsidR="00223642" w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>пошта</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> заявника)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DA8860D" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>__________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="452B8953" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>(контактний номер телефону)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5C139465" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00576D12">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7630D85B" w14:textId="77777777" w:rsidR="00223642" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6" w:rsidP="00223642">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Заява</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AE909F4" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6" w:rsidP="00223642">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Прошу </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">видати </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>мені</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> посвідчення «Потерпілого від радіаційного опромінення» категорія 2 серії Я.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="692FA8E2" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6" w:rsidP="00223642">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="300"/>
+          <w:tab w:val="left" w:pos="406"/>
+          <w:tab w:val="left" w:pos="852"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мене </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>попереджено</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> про відповідальність за подання  документів, які містять завідомо неправдиві дані. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="646EDEBC" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6" w:rsidP="00223642">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Підтверджую, що я поінформований (-а) про умови застосування механізму «залишення без руху» та про потенційну відмову у наданні послуги відповідно до Закону України </w:t>
+      </w:r>
+      <w:r w:rsidR="00B33FD3" w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Про адміністративну процедуру</w:t>
+      </w:r>
+      <w:r w:rsidR="00B33FD3" w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C63BD13" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6" w:rsidP="00223642">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Даю згоду на обробку персональних даних відповідно до Закону України «Про захист персональних даних».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69592F28" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D7306A6" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Додатки: на ____ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>арк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60D2BE1B" w14:textId="77777777" w:rsidR="00B33FD3" w:rsidRPr="002147B8" w:rsidRDefault="00B33FD3">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FD40DAB" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>___.___.20__</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>__________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>_____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="551D1643" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            (дата)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">        (підпис)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(ПІБ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57EBEA92" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00576D12">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1092C1E7" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00576D12">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="af"/>
+        <w:tblW w:w="4820" w:type="dxa"/>
+        <w:tblInd w:w="4529" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4820"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00576D12" w:rsidRPr="002147B8" w14:paraId="12D7671D" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="2261"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69256CBE" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="28" w:hanging="28"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">                                             Додаток  9</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BC9AD35" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00576D12">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6306B194" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Комісії з визначення статусу осіб, які постраждали внаслідок Чорнобильської катастрофи, та інших категорій громадян при Львівській обласній державній адміністрації</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00576D12" w:rsidRPr="002147B8" w14:paraId="15A4E3DD" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="375"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C9B9009" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>_______________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26F19492" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>(прізвище, ім’я</w:t>
+            </w:r>
+            <w:r w:rsidR="00B33FD3" w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> по батькові заявника)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CDD5CB7" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>__________________________________________________ (адреса реєстрації заявника)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="733A8A61" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>__________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27DBAA65" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(електронна </w:t>
+            </w:r>
+            <w:r w:rsidR="00B33FD3" w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>пошта</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> заявника)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3124A19C" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>__________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6558AAFF" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>(контактний номер телефону)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="71C645FC" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00576D12">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E77D74C" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Заява</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="368B571A" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6" w:rsidP="00B33FD3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="300"/>
+          <w:tab w:val="left" w:pos="406"/>
+          <w:tab w:val="left" w:pos="852"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Прошу </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">видати </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>мені</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> посвідчення «Потерпілого внаслідок Чорнобильської катастрофи» категорії 3 серії Б.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A9947C8" w14:textId="77777777" w:rsidR="00B33FD3" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6" w:rsidP="00B33FD3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="300"/>
+          <w:tab w:val="left" w:pos="406"/>
+          <w:tab w:val="left" w:pos="852"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мене </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>попереджено</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> про відповідальність за подання  документів, які містять завідомо неправдиві дані. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05637424" w14:textId="77777777" w:rsidR="00B33FD3" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6" w:rsidP="00B33FD3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="300"/>
+          <w:tab w:val="left" w:pos="406"/>
+          <w:tab w:val="left" w:pos="852"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Підтверджую, що я поінформований (-а) про умови застосування механізму «залишення без руху» та про потенційну відмову у наданні послуги відповідно до Закону України </w:t>
+      </w:r>
+      <w:r w:rsidR="00B33FD3" w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Про адміністративну процедуру</w:t>
+      </w:r>
+      <w:r w:rsidR="00B33FD3" w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="536B2A32" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6" w:rsidP="00B33FD3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="300"/>
+          <w:tab w:val="left" w:pos="406"/>
+          <w:tab w:val="left" w:pos="852"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Даю згоду на обробку персональних даних відповідно до Закону України «Про захист персональних даних».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="513EA4F1" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B4A9727" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Додатки: на ____ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>арк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="279598B3" w14:textId="77777777" w:rsidR="00B33FD3" w:rsidRPr="002147B8" w:rsidRDefault="00B33FD3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="310FC34D" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00576D12">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44C42442" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>___.___.20__</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>__________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>_____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33AFD62A" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            (дата)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">        (підпис)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(ПІБ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BB7C918" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00576D12">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="af0"/>
+        <w:tblW w:w="4820" w:type="dxa"/>
+        <w:tblInd w:w="4529" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4820"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00576D12" w:rsidRPr="002147B8" w14:paraId="57B641F5" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="2365"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54AA94A1" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00B33FD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="28" w:hanging="28"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">                                            </w:t>
+            </w:r>
+            <w:r w:rsidR="00020AD6" w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Додаток  10</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F14C885" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00576D12">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4B5D5C99" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Комісії з визначення статусу осіб, які постраждали внаслідок Чорнобильської катастрофи, та інших категорій громадян при Львівській обласній державній адміністрації</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00576D12" w:rsidRPr="002147B8" w14:paraId="2FD284A4" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="375"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="060D2ED2" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>_______________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42C9E776" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>(прізвище, ім’я</w:t>
+            </w:r>
+            <w:r w:rsidR="00B33FD3" w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> по батькові заявника)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56C1640C" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>__________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5427F374" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>(адреса реєстрації заявника)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BB393D7" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>__________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="533B6BC2" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(електронна </w:t>
+            </w:r>
+            <w:r w:rsidR="00B33FD3" w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>пошта</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> заявника)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29A1C459" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>__________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DF66020" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002147B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>(контактний номер телефону)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3A375953" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00576D12">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="786AA582" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Заява</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E5C5CB2" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6" w:rsidP="00B33FD3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="300"/>
+          <w:tab w:val="left" w:pos="406"/>
+          <w:tab w:val="left" w:pos="852"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Прошу</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> видати</w:t>
+      </w:r>
+      <w:r w:rsidR="00B33FD3" w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мені</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> посвідчення «Потерпілого внаслідок Чорнобильської катастрофи» серії Г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="285CE4DE" w14:textId="77777777" w:rsidR="00B33FD3" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6" w:rsidP="00B33FD3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="300"/>
+          <w:tab w:val="left" w:pos="406"/>
+          <w:tab w:val="left" w:pos="852"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мене </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>попереджено</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> про відповідальність за подання  документів, які містять завідомо неправдиві дані. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EC4E813" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6" w:rsidP="00B33FD3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="300"/>
+          <w:tab w:val="left" w:pos="406"/>
+          <w:tab w:val="left" w:pos="852"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Підтверджую, що я поінформований (-а) про умови застосування механізму «залишення без руху» та про потенційну відмову у наданні послуги відповідно до Закону України </w:t>
+      </w:r>
+      <w:r w:rsidR="00B33FD3" w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Про адміністративну процедуру</w:t>
+      </w:r>
+      <w:r w:rsidR="00B33FD3" w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3307E90F" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        Даю згоду на обробку персональних даних відповідно до Закону України «Про захист персональних даних».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5184BB37" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0F13DB" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Додатки: на ____ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>арк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1979A176" w14:textId="77777777" w:rsidR="00B33FD3" w:rsidRPr="002147B8" w:rsidRDefault="00B33FD3">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A33EABB" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00576D12">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64C0F0FB" w14:textId="77777777" w:rsidR="00576D12" w:rsidRPr="002147B8" w:rsidRDefault="00020AD6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>___.___.20__</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>__________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E9C059" w14:textId="77777777" w:rsidR="00576D12" w:rsidRDefault="00030F6E" w:rsidP="00030F6E">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="12" w:space="3" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A15636">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidR="00020AD6" w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>(дата)</w:t>
+      </w:r>
+      <w:r w:rsidR="00020AD6" w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00020AD6" w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00020AD6" w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00020AD6" w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">        (підпис)</w:t>
+      </w:r>
+      <w:r w:rsidR="00020AD6" w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00020AD6" w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00020AD6" w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00020AD6" w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00020AD6" w:rsidRPr="002147B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(ПІБ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A84F724" w14:textId="77777777" w:rsidR="00030F6E" w:rsidRDefault="00030F6E" w:rsidP="00030F6E">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="12" w:space="3" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A09EDA0" w14:textId="77777777" w:rsidR="00030F6E" w:rsidRDefault="00030F6E" w:rsidP="00030F6E">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="12" w:space="3" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69EE1340" w14:textId="77777777" w:rsidR="00030F6E" w:rsidRDefault="00030F6E" w:rsidP="00030F6E">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="12" w:space="3" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D656F77" w14:textId="77777777" w:rsidR="0058751B" w:rsidRPr="00A15636" w:rsidRDefault="00030F6E" w:rsidP="00A15636">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A15636">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
         <w:tblW w:w="4820" w:type="dxa"/>
         <w:tblInd w:w="4644" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4820"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001644B3">
+      <w:tr w:rsidR="0058751B" w:rsidRPr="004B28F7" w14:paraId="5D75C962" w14:textId="77777777" w:rsidTr="00823D3F">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="2445"/>
+          <w:trHeight w:val="2365"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001644B3" w:rsidRDefault="00C17D55">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="677213AD" w14:textId="77777777" w:rsidR="0058751B" w:rsidRPr="004B28F7" w:rsidRDefault="00030F6E" w:rsidP="00823D3F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="28"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A15636">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">                                          </w:t>
+            </w:r>
+            <w:r w:rsidR="0058751B" w:rsidRPr="00A15636">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0058751B" w:rsidRPr="004B28F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Додаток  11</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E69BFF9" w14:textId="77777777" w:rsidR="0058751B" w:rsidRPr="004B28F7" w:rsidRDefault="0058751B" w:rsidP="00823D3F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-[...6 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="59F66B0D" w14:textId="77777777" w:rsidR="0058751B" w:rsidRPr="004B28F7" w:rsidRDefault="0058751B" w:rsidP="00823D3F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B28F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Комісії з визначення статусу осіб, які постраждали внаслідок Чорнобильської катастрофи, та інших категорій громадян при Львівській обласній державній адміністрації</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001644B3">
+      <w:tr w:rsidR="0058751B" w:rsidRPr="004B28F7" w14:paraId="734A6D85" w14:textId="77777777" w:rsidTr="00823D3F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="375"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001644B3" w:rsidRDefault="00C17D55">
+          <w:p w14:paraId="0ABB9184" w14:textId="77777777" w:rsidR="0058751B" w:rsidRPr="004B28F7" w:rsidRDefault="0058751B" w:rsidP="00823D3F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B28F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>______________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001644B3" w:rsidRDefault="00C17D55">
+          <w:p w14:paraId="58CA316B" w14:textId="77777777" w:rsidR="0058751B" w:rsidRPr="004B28F7" w:rsidRDefault="0058751B" w:rsidP="00823D3F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
-              </w:rPr>
-[...11 lines deleted...]
-          <w:p w:rsidR="001644B3" w:rsidRDefault="00C17D55">
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B28F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(прізвище, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004B28F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ім</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004B28F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>’</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B28F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>я по-батькові заявника )</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FD6C61D" w14:textId="77777777" w:rsidR="0058751B" w:rsidRPr="004B28F7" w:rsidRDefault="0058751B" w:rsidP="00823D3F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
-              </w:rPr>
-[...11 lines deleted...]
-          <w:p w:rsidR="001644B3" w:rsidRDefault="00C17D55">
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B28F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>__________________________________________________ (адреса реєстрації заявника)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D7B241F" w14:textId="77777777" w:rsidR="0058751B" w:rsidRPr="004B28F7" w:rsidRDefault="0058751B" w:rsidP="00823D3F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
-              </w:rPr>
-[...6 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B28F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>__________________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001644B3" w:rsidRDefault="00C17D55">
+          <w:p w14:paraId="08258E16" w14:textId="77777777" w:rsidR="0058751B" w:rsidRPr="004B28F7" w:rsidRDefault="0058751B" w:rsidP="00823D3F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
-              </w:rPr>
-[...11 lines deleted...]
-          <w:p w:rsidR="001644B3" w:rsidRDefault="00C17D55">
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B28F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>(електронна адреса)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23C886C9" w14:textId="77777777" w:rsidR="0058751B" w:rsidRPr="004B28F7" w:rsidRDefault="0058751B" w:rsidP="00823D3F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
-              </w:rPr>
-[...6 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B28F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>__________________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001644B3" w:rsidRDefault="00C17D55">
+          <w:p w14:paraId="5EE7879D" w14:textId="77777777" w:rsidR="0058751B" w:rsidRPr="004B28F7" w:rsidRDefault="0058751B" w:rsidP="00823D3F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
-              </w:rPr>
-[...8 lines deleted...]
-              <w:t>(засоби зв’язку)</w:t>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B28F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>(контактний номер телефону)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="001644B3" w:rsidRDefault="001644B3">
+    <w:p w14:paraId="09587F35" w14:textId="77777777" w:rsidR="0058751B" w:rsidRPr="004B28F7" w:rsidRDefault="0058751B" w:rsidP="0058751B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="001644B3" w:rsidRDefault="00C17D55">
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2314B958" w14:textId="77777777" w:rsidR="0058751B" w:rsidRPr="004B28F7" w:rsidRDefault="0058751B" w:rsidP="0058751B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B28F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Заява</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D173B6F" w14:textId="77777777" w:rsidR="0058751B" w:rsidRPr="004B28F7" w:rsidRDefault="0058751B" w:rsidP="0058751B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="300"/>
+          <w:tab w:val="left" w:pos="406"/>
+          <w:tab w:val="left" w:pos="852"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B28F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">     Прошу видати моїй дитині посвідчення «Дитини, яка потерпіла від Чорнобильської катастрофи» серії Д.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F5002B1" w14:textId="77777777" w:rsidR="0058751B" w:rsidRPr="004B28F7" w:rsidRDefault="0058751B" w:rsidP="0058751B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B28F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Мене </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B28F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>попереджено</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B28F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> про відповідальність за подання  документів, які містять завідомо неправдиві дані. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B841366" w14:textId="77777777" w:rsidR="0058751B" w:rsidRPr="004B28F7" w:rsidRDefault="0058751B" w:rsidP="0058751B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B28F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Підтверджую, що я поінформований (-а) про умови застосування механізму «залишення без руху» та про потенційну відмову у наданні послуги відповідно до Закону України “Про адміністративну процедуру”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04E8F465" w14:textId="77777777" w:rsidR="0058751B" w:rsidRPr="004B28F7" w:rsidRDefault="0058751B" w:rsidP="0058751B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B28F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          Даю згоду на обробку персональних даних відповідно до Закону України «Про захист персональних даних».</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B28F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77F46CFA" w14:textId="77777777" w:rsidR="0058751B" w:rsidRPr="004B28F7" w:rsidRDefault="0058751B" w:rsidP="0058751B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7705AC0D" w14:textId="77777777" w:rsidR="0058751B" w:rsidRPr="004B28F7" w:rsidRDefault="0058751B" w:rsidP="0058751B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B28F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Додатки: на ____ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B28F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>арк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B28F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FA66B08" w14:textId="77777777" w:rsidR="0058751B" w:rsidRPr="004B28F7" w:rsidRDefault="0058751B" w:rsidP="0058751B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E64D292" w14:textId="77777777" w:rsidR="0058751B" w:rsidRPr="004B28F7" w:rsidRDefault="0058751B" w:rsidP="0058751B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B28F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>___.___.20__</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B28F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004B28F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004B28F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>__________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B28F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004B28F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004B28F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CEEFB84" w14:textId="77777777" w:rsidR="0058751B" w:rsidRPr="004B28F7" w:rsidRDefault="0058751B" w:rsidP="0058751B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B28F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            (дата)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B28F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004B28F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004B28F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004B28F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">        (підпис)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B28F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004B28F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004B28F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">                          (ПІБ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1733AD94" w14:textId="77777777" w:rsidR="0058751B" w:rsidRPr="004B28F7" w:rsidRDefault="0058751B" w:rsidP="0058751B">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3496CA34" w14:textId="77777777" w:rsidR="0058751B" w:rsidRPr="004B28F7" w:rsidRDefault="0058751B" w:rsidP="0058751B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17D7F2A7" w14:textId="77777777" w:rsidR="0058751B" w:rsidRDefault="0058751B" w:rsidP="0058751B">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5284A844" w14:textId="77777777" w:rsidR="0058751B" w:rsidRDefault="0058751B" w:rsidP="0058751B">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46380A00" w14:textId="77777777" w:rsidR="0058751B" w:rsidRDefault="0058751B" w:rsidP="0058751B">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EE47EE9" w14:textId="77777777" w:rsidR="0058751B" w:rsidRDefault="00020AD6">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...369 lines deleted...]
-        <w:t>_____________________________________________________________________________________________________</w:t>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="af"/>
-[...714 lines deleted...]
-        <w:tblStyle w:val="af0"/>
         <w:tblW w:w="4820" w:type="dxa"/>
         <w:tblInd w:w="4644" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4820"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001644B3">
+      <w:tr w:rsidR="0058751B" w:rsidRPr="004B28F7" w14:paraId="2319D23F" w14:textId="77777777" w:rsidTr="00823D3F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="2365"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001644B3" w:rsidRDefault="00C17D55">
+          <w:p w14:paraId="4EE59379" w14:textId="77777777" w:rsidR="0058751B" w:rsidRPr="004B28F7" w:rsidRDefault="0058751B" w:rsidP="00823D3F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="28" w:hanging="28"/>
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:ind w:left="28"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Додаток  3</w:t>
-[...13 lines deleted...]
-          <w:p w:rsidR="001644B3" w:rsidRDefault="00C17D55">
+              <w:t xml:space="preserve">                                           </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B28F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Додаток  12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58577946" w14:textId="77777777" w:rsidR="0058751B" w:rsidRPr="004B28F7" w:rsidRDefault="0058751B" w:rsidP="00823D3F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-[...6 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2ED456FC" w14:textId="77777777" w:rsidR="0058751B" w:rsidRPr="004B28F7" w:rsidRDefault="0058751B" w:rsidP="00823D3F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B28F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Комісії з визначення статусу осіб, які постраждали внаслідок Чорнобильської катастрофи, та інших категорій громадян при Львівській обласній державній адміністрації</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001644B3">
+      <w:tr w:rsidR="0058751B" w:rsidRPr="004B28F7" w14:paraId="788EC259" w14:textId="77777777" w:rsidTr="00823D3F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="375"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001644B3" w:rsidRDefault="001644B3">
-[...22 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="30A3866A" w14:textId="77777777" w:rsidR="0058751B" w:rsidRPr="004B28F7" w:rsidRDefault="0058751B" w:rsidP="00823D3F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B28F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>______________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001644B3" w:rsidRDefault="00C17D55">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="0C686DF2" w14:textId="77777777" w:rsidR="0058751B" w:rsidRPr="004B28F7" w:rsidRDefault="0058751B" w:rsidP="00823D3F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
-              </w:rPr>
-[...13 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B28F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(прізвище, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004B28F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ім</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004B28F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>’</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B28F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>я по батькові заявника)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D4EA3CC" w14:textId="77777777" w:rsidR="0058751B" w:rsidRPr="004B28F7" w:rsidRDefault="0058751B" w:rsidP="00823D3F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
-              </w:rPr>
-[...13 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B28F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>__________________________________________________ (адреса реєстрації заявника)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CEE9C81" w14:textId="77777777" w:rsidR="0058751B" w:rsidRPr="004B28F7" w:rsidRDefault="0058751B" w:rsidP="00823D3F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
-              </w:rPr>
-[...6 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B28F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>__________________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001644B3" w:rsidRDefault="00C17D55">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="18F6E113" w14:textId="77777777" w:rsidR="0058751B" w:rsidRPr="004B28F7" w:rsidRDefault="0058751B" w:rsidP="00823D3F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
-              </w:rPr>
-[...13 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B28F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>(електронна адреса заявника)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52255212" w14:textId="77777777" w:rsidR="0058751B" w:rsidRPr="004B28F7" w:rsidRDefault="0058751B" w:rsidP="00823D3F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
-              </w:rPr>
-[...6 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B28F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>__________________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001644B3" w:rsidRDefault="00C17D55">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="7CCA50E8" w14:textId="77777777" w:rsidR="0058751B" w:rsidRPr="004B28F7" w:rsidRDefault="0058751B" w:rsidP="00823D3F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
-              </w:rPr>
-[...8 lines deleted...]
-              <w:t>(засоби зв’язку)</w:t>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B28F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>(контактний номер телефону)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="001644B3" w:rsidRDefault="00257EB2">
+    <w:p w14:paraId="17C2CA18" w14:textId="77777777" w:rsidR="0058751B" w:rsidRPr="004B28F7" w:rsidRDefault="0058751B" w:rsidP="0058751B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26CFB4A4" w14:textId="77777777" w:rsidR="0058751B" w:rsidRPr="004B28F7" w:rsidRDefault="0058751B" w:rsidP="0058751B">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B28F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Заява</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0951BAB8" w14:textId="77777777" w:rsidR="0058751B" w:rsidRPr="004B28F7" w:rsidRDefault="0058751B" w:rsidP="0058751B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="300"/>
+          <w:tab w:val="left" w:pos="406"/>
+          <w:tab w:val="left" w:pos="852"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B28F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004B28F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Прошу видати моїй дитині вкладку до посвідчення дитини з інвалідністю, пов’язаною з наслідками Чорнобильської катастрофи серії Д.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F74CEBB" w14:textId="77777777" w:rsidR="0058751B" w:rsidRPr="004B28F7" w:rsidRDefault="0058751B" w:rsidP="0058751B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="300"/>
+          <w:tab w:val="left" w:pos="406"/>
+          <w:tab w:val="left" w:pos="852"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B28F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004B28F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Мене </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B28F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>попереджено</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B28F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> про відповідальність за подання  документів, які містять завідомо неправдиві дані. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F2BA403" w14:textId="77777777" w:rsidR="0058751B" w:rsidRPr="004B28F7" w:rsidRDefault="0058751B" w:rsidP="0058751B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="300"/>
+          <w:tab w:val="left" w:pos="406"/>
+          <w:tab w:val="left" w:pos="852"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B28F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004B28F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Підтверджую, що я поінформований (-а) про умови застосування механізму «залишення без руху» та про потенційну відмову у наданні послуги відповідно до Закону України “Про адміністративну процедуру”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="283FFD41" w14:textId="77777777" w:rsidR="0058751B" w:rsidRPr="004B28F7" w:rsidRDefault="0058751B" w:rsidP="0058751B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="300"/>
+          <w:tab w:val="left" w:pos="406"/>
+          <w:tab w:val="left" w:pos="852"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B28F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> Даю згоду на обробку персональних даних відповідно до Закону України «Про захист персональних даних».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39E36B40" w14:textId="77777777" w:rsidR="0058751B" w:rsidRPr="004B28F7" w:rsidRDefault="0058751B" w:rsidP="0058751B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B28F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64963869" w14:textId="77777777" w:rsidR="0058751B" w:rsidRPr="004B28F7" w:rsidRDefault="0058751B" w:rsidP="0058751B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B28F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Додатки: на ____ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B28F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>арк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B28F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71FEFCE4" w14:textId="77777777" w:rsidR="0058751B" w:rsidRPr="004B28F7" w:rsidRDefault="0058751B" w:rsidP="0058751B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B28F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>___.___.20__</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B28F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004B28F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004B28F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>__________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B28F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004B28F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004B28F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004B28F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>_______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E38B47B" w14:textId="77777777" w:rsidR="0058751B" w:rsidRPr="004B28F7" w:rsidRDefault="0058751B" w:rsidP="0058751B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B28F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        (дата)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B28F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004B28F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004B28F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004B28F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">        (підпис)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B28F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004B28F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004B28F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004B28F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004B28F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(ПІБ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4070C40D" w14:textId="77777777" w:rsidR="0058751B" w:rsidRPr="004B28F7" w:rsidRDefault="0058751B" w:rsidP="0058751B">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="411DF9BE" w14:textId="77777777" w:rsidR="0058751B" w:rsidRPr="004B28F7" w:rsidRDefault="0058751B" w:rsidP="0058751B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3602D1C1" w14:textId="77777777" w:rsidR="0058751B" w:rsidRDefault="00020AD6">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...55 lines deleted...]
-    <w:p w:rsidR="001644B3" w:rsidRDefault="00C17D55">
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2535A9E3" w14:textId="77777777" w:rsidR="0058751B" w:rsidRDefault="0058751B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...378 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16C33BF7" w14:textId="77777777" w:rsidR="0058751B" w:rsidRDefault="0058751B">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...29 lines deleted...]
-      </w:r>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="af1"/>
         <w:tblW w:w="4820" w:type="dxa"/>
         <w:tblInd w:w="4644" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4820"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001644B3">
+      <w:tr w:rsidR="0058751B" w:rsidRPr="004B28F7" w14:paraId="1D003138" w14:textId="77777777" w:rsidTr="00823D3F">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="2261"/>
+          <w:trHeight w:val="2365"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001644B3" w:rsidRDefault="00C17D55">
+          <w:p w14:paraId="5AE025AE" w14:textId="77777777" w:rsidR="0058751B" w:rsidRPr="004B28F7" w:rsidRDefault="0058751B" w:rsidP="00823D3F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="28" w:hanging="28"/>
-[...10 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:ind w:left="28"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B28F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Додаток  4</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="001644B3" w:rsidRDefault="001644B3">
+              <w:t xml:space="preserve">                                         Додаток  13</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="641271D4" w14:textId="77777777" w:rsidR="0058751B" w:rsidRPr="004B28F7" w:rsidRDefault="0058751B" w:rsidP="00823D3F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="28"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="32A5C841" w14:textId="77777777" w:rsidR="0058751B" w:rsidRPr="004B28F7" w:rsidRDefault="0058751B" w:rsidP="00823D3F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
-[...21 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B28F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Комісії з визначення статусу осіб, які постраждали внаслідок Чорнобильської катастрофи, та інших категорій громадян при Львівській обласній державній адміністрації</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001644B3">
+      <w:tr w:rsidR="0058751B" w:rsidRPr="004B28F7" w14:paraId="671DFECA" w14:textId="77777777" w:rsidTr="00823D3F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="375"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001644B3" w:rsidRDefault="00C17D55">
+          <w:p w14:paraId="2B6CEF63" w14:textId="77777777" w:rsidR="0058751B" w:rsidRPr="004B28F7" w:rsidRDefault="0058751B" w:rsidP="00823D3F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B28F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>______________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001644B3" w:rsidRDefault="00C17D55">
+          <w:p w14:paraId="0D286BBB" w14:textId="77777777" w:rsidR="0058751B" w:rsidRPr="004B28F7" w:rsidRDefault="0058751B" w:rsidP="00823D3F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
-              </w:rPr>
-[...11 lines deleted...]
-          <w:p w:rsidR="001644B3" w:rsidRDefault="00C17D55">
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B28F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(прізвище, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004B28F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ім</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004B28F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>’</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B28F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>я по батькові)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62B99257" w14:textId="77777777" w:rsidR="0058751B" w:rsidRPr="004B28F7" w:rsidRDefault="0058751B" w:rsidP="00823D3F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
-              </w:rPr>
-[...11 lines deleted...]
-          <w:p w:rsidR="001644B3" w:rsidRDefault="00C17D55">
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B28F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>__________________________________________________ (адреса реєстрації заявника)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="042FF04C" w14:textId="77777777" w:rsidR="0058751B" w:rsidRPr="004B28F7" w:rsidRDefault="0058751B" w:rsidP="00823D3F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
-              </w:rPr>
-[...6 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B28F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>__________________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001644B3" w:rsidRDefault="00C17D55">
+          <w:p w14:paraId="3E223B2C" w14:textId="77777777" w:rsidR="0058751B" w:rsidRPr="004B28F7" w:rsidRDefault="0058751B" w:rsidP="00823D3F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
-              </w:rPr>
-[...11 lines deleted...]
-          <w:p w:rsidR="001644B3" w:rsidRDefault="00C17D55">
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B28F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>(електронна адреса заявника)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4244DD3A" w14:textId="77777777" w:rsidR="0058751B" w:rsidRPr="004B28F7" w:rsidRDefault="0058751B" w:rsidP="00823D3F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
-              </w:rPr>
-[...6 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B28F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>__________________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001644B3" w:rsidRDefault="00C17D55">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="66E7D688" w14:textId="77777777" w:rsidR="0058751B" w:rsidRPr="004B28F7" w:rsidRDefault="0058751B" w:rsidP="00823D3F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
-              </w:rPr>
-[...8 lines deleted...]
-              <w:t>(засоби зв’язку)</w:t>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B28F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>(контактний номер телефону)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="001644B3" w:rsidRDefault="00257EB2">
+    <w:p w14:paraId="04C46DFE" w14:textId="77777777" w:rsidR="0058751B" w:rsidRPr="004B28F7" w:rsidRDefault="0058751B" w:rsidP="0058751B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="2"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EBC5E3F" w14:textId="77777777" w:rsidR="0058751B" w:rsidRPr="004B28F7" w:rsidRDefault="0058751B" w:rsidP="0058751B">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:noProof/>
-[...56 lines deleted...]
-        <w:jc w:val="center"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B28F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Заява</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001644B3" w:rsidRDefault="00C17D55">
-[...714 lines deleted...]
-    <w:p w:rsidR="001644B3" w:rsidRDefault="00C17D55">
+    <w:p w14:paraId="1B7880D7" w14:textId="77777777" w:rsidR="0058751B" w:rsidRPr="004B28F7" w:rsidRDefault="0058751B" w:rsidP="0058751B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="300"/>
           <w:tab w:val="left" w:pos="406"/>
           <w:tab w:val="left" w:pos="852"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...21 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B28F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">     Прошу видати мені посвідчення "Дружини (чоловіка) померлого (померлої) громадянина (громадянки) з числа учасників ліквідації наслідків аварії на Чорнобильській АЕС (потерпілих від Чорнобильської катастрофи), віднесених до категорії 1, 2, або з числа учасників ліквідації наслідків аварії на Чорнобильській АЕС категорії 3, смерть якого (якої) пов’язана з Чорнобильською катастрофою, або участю у ліквідації інших ядерних аварій, у ядерних випробуваннях, військових навчаннях із застосуванням ядерної зброї, у складані ядерних зарядів та проведенні на них регламентних робіт, а також опікуну дітей померлого (померлої) громадянина (громадянки), смерть якого (якої) пов’язана з Чорнобильською катастрофою".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78F36595" w14:textId="77777777" w:rsidR="0058751B" w:rsidRPr="004B28F7" w:rsidRDefault="0058751B" w:rsidP="0058751B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...23 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B28F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Мене </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B28F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>попереджено</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B28F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> про відповідальність за подання  документів, які містять завідомо неправдиві дані. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C8D0F26" w14:textId="77777777" w:rsidR="0058751B" w:rsidRPr="004B28F7" w:rsidRDefault="0058751B" w:rsidP="0058751B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B28F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Підтверджую, що я поінформований (-а) про умови застосування механізму «залишення без руху» та про потенційну відмову у наданні послуги відповідно до Закону України “Про адміністративну процедуру”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A8AEEC2" w14:textId="77777777" w:rsidR="0058751B" w:rsidRPr="004B28F7" w:rsidRDefault="0058751B" w:rsidP="0058751B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B28F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          Даю згоду на обробку персональних даних відповідно до Закону України «Про захист персональних даних».</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B28F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EF66D07" w14:textId="77777777" w:rsidR="0058751B" w:rsidRPr="004B28F7" w:rsidRDefault="0058751B" w:rsidP="0058751B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EC19C9A" w14:textId="77777777" w:rsidR="0058751B" w:rsidRPr="004B28F7" w:rsidRDefault="0058751B" w:rsidP="0058751B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B28F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Додатки: на ____ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B28F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>арк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B28F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
-[...141 lines deleted...]
-      <w:pPr>
+    </w:p>
+    <w:p w14:paraId="74A1B1E9" w14:textId="77777777" w:rsidR="0058751B" w:rsidRPr="004B28F7" w:rsidRDefault="0058751B" w:rsidP="0058751B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...29 lines deleted...]
-    <w:p w:rsidR="001644B3" w:rsidRDefault="00C17D55">
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A331C0C" w14:textId="77777777" w:rsidR="0058751B" w:rsidRPr="004B28F7" w:rsidRDefault="0058751B" w:rsidP="0058751B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...9 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B28F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>___.___.20__</w:t>
       </w:r>
-      <w:r>
-[...59 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="004B28F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004B28F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>_____________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B28F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004B28F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004B28F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:tab/>
         <w:t>________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001644B3" w:rsidRDefault="00C17D55">
+    <w:p w14:paraId="15C7E17D" w14:textId="77777777" w:rsidR="0058751B" w:rsidRPr="004B28F7" w:rsidRDefault="0058751B" w:rsidP="0058751B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...102 lines deleted...]
-          <w:vertAlign w:val="superscript"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B28F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (дата)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B28F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">                                            (підпис)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B28F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004B28F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004B28F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004B28F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004B28F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:tab/>
         <w:t>(ПІБ)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001644B3" w:rsidRDefault="00C17D55">
-[...3 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="302225E5" w14:textId="77777777" w:rsidR="0058751B" w:rsidRDefault="0058751B" w:rsidP="0058751B">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...252 lines deleted...]
-    <w:p w:rsidR="001644B3" w:rsidRDefault="00257EB2">
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29147F7C" w14:textId="77777777" w:rsidR="0058751B" w:rsidRDefault="0058751B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...5356 lines deleted...]
-      <w:headerReference w:type="default" r:id="rId8"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="0058751B" w:rsidSect="00020AD6">
+      <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="993" w:right="850" w:bottom="709" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="005A30C3" w:rsidRDefault="005A30C3">
+    <w:p w14:paraId="5A134D0C" w14:textId="77777777" w:rsidR="00390873" w:rsidRDefault="00390873">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="005A30C3" w:rsidRDefault="005A30C3">
+    <w:p w14:paraId="089DD29B" w14:textId="77777777" w:rsidR="00390873" w:rsidRDefault="00390873">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{300D53F4-9E3C-46F2-AE2C-7E92177C37F9}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{072FEF7F-022D-4358-8511-A8470FE72BBA}"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{6085E3E3-F7C5-4937-A59E-14E69BC13C30}"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{6493B850-0AF4-44B1-A309-6EA903B5A32A}"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{30248834-CAA1-4005-9301-B919BC5E7D94}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="005A30C3" w:rsidRDefault="005A30C3">
+    <w:p w14:paraId="568B5F75" w14:textId="77777777" w:rsidR="00390873" w:rsidRDefault="00390873">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="005A30C3" w:rsidRDefault="005A30C3">
+    <w:p w14:paraId="336539F1" w14:textId="77777777" w:rsidR="00390873" w:rsidRDefault="00390873">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="001644B3" w:rsidRDefault="00C17D55">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4C06A5A3" w14:textId="77777777" w:rsidR="00020AD6" w:rsidRDefault="00020AD6">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00257EB2">
+    <w:r w:rsidR="009B14F0">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000"/>
       </w:rPr>
-      <w:t>12</w:t>
+      <w:t>21</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="001644B3" w:rsidRDefault="001644B3">
+  <w:p w14:paraId="360D46D1" w14:textId="77777777" w:rsidR="00020AD6" w:rsidRDefault="00020AD6">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3CBA5971"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="04163E9E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="9842733">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:embedTrueTypeFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="001644B3"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00C17D55"/>
+    <w:rsidRoot w:val="00576D12"/>
+    <w:rsid w:val="00020AD6"/>
+    <w:rsid w:val="00030F6E"/>
+    <w:rsid w:val="002147B8"/>
+    <w:rsid w:val="00223642"/>
+    <w:rsid w:val="002B4BF8"/>
+    <w:rsid w:val="003158DD"/>
+    <w:rsid w:val="00390873"/>
+    <w:rsid w:val="003C4345"/>
+    <w:rsid w:val="00471238"/>
+    <w:rsid w:val="00496603"/>
+    <w:rsid w:val="00576D12"/>
+    <w:rsid w:val="0058751B"/>
+    <w:rsid w:val="00630A7C"/>
+    <w:rsid w:val="006A0816"/>
+    <w:rsid w:val="008F59C4"/>
+    <w:rsid w:val="009B14F0"/>
+    <w:rsid w:val="00A15636"/>
+    <w:rsid w:val="00A907D9"/>
+    <w:rsid w:val="00B33FD3"/>
+    <w:rsid w:val="00C20976"/>
+    <w:rsid w:val="00C35C29"/>
+    <w:rsid w:val="00C67CAA"/>
+    <w:rsid w:val="00CE3285"/>
+    <w:rsid w:val="00D646E4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="uk-UA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w15:docId w15:val="{F4155751-59DD-448B-801B-DF412ADD4A8E}"/>
+  <w14:docId w14:val="05326FE6"/>
+  <w15:docId w15:val="{2482FD06-4EC7-45DF-8913-5A2DE370E815}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="uk-UA" w:eastAsia="uk-UA" w:bidi="ar-SA"/>
+        <w:lang w:val="uk" w:eastAsia="uk-UA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -9920,655 +10992,593 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
-    <w:qFormat/>
-    <w:rsid w:val="009766E7"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="120"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="280" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="220" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
-    <w:name w:val="Table Normal"/>
+    <w:name w:val="TableNormal"/>
     <w:tblPr>
       <w:tblCellMar>
-        <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="0" w:type="dxa"/>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="Title"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="a4">
-[...98 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="ab">
+  <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
       <w:i/>
+      <w:iCs/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="ac">
+  <w:style w:type="table" w:customStyle="1" w:styleId="a5">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="115" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="ad">
+  <w:style w:type="table" w:customStyle="1" w:styleId="a6">
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a7">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a8">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a9">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="aa">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ab">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ac">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ad">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ae">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="115" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="af">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="115" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="af0">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="115" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="af1">
-[...8 lines deleted...]
-    </w:tblPr>
+  <w:style w:type="paragraph" w:styleId="af1">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af2"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002147B8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="af2">
-[...96 lines deleted...]
-    </w:tblPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af2">
+    <w:name w:val="Текст у виносці Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af1"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002147B8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-[...5 lines deleted...]
-                <a:shade val="93000"/>
+                <a:tint val="100000"/>
+                <a:shade val="100000"/>
                 <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr">
               <a:shade val="95000"/>
               <a:satMod val="105000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
@@ -10646,100 +11656,149 @@
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mheR/j1vFWGtcxfyvnEQzDdrwQE2Q==">AMUW2mVQV4YxedyYVAkMe6YwLJnbSoOPpEockzs2pPtq6Pn5uqq+Snw7V8Q67S5P5wOxN7uZV4RrhVOydLN2moreSCD34M/aOY6/6piTyQUjVPGMK2nsATNeztOf3drkdXM1I52AfgUj</go:docsCustomData>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mhsHH4+K7LCoD7l+RRYDZMAJ9luyA==">CgMxLjAyDmguZHR2ZngzajdueDF2Mg5oLnJ1YW4wMGhrY251MTgAciExVnp4cFJCcE5COGpaNHk3clpzVXAzeHJqdEJvTHQxNS0=</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010016DCD4CB4814C54081296BAF4B7FA34D" ma:contentTypeVersion="13" ma:contentTypeDescription="Створення нового документа." ma:contentTypeScope="" ma:versionID="24baf115104449b4add38943a536c4bc">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="449da6bd-3cf6-4391-beb9-d748a183586c" xmlns:ns3="d1c40876-727a-42b7-b4ed-b74899b53b05" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2674307c5cbc18ee30686e516b265430" ns2:_="" ns3:_="">
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010016DCD4CB4814C54081296BAF4B7FA34D" ma:contentTypeVersion="15" ma:contentTypeDescription="Створення нового документа." ma:contentTypeScope="" ma:versionID="4690d3cde7a2f9eb430ba99cedfda28c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="449da6bd-3cf6-4391-beb9-d748a183586c" xmlns:ns3="d1c40876-727a-42b7-b4ed-b74899b53b05" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e4e162c2c6f91e1e8f8722551e57e99e" ns2:_="" ns3:_="">
     <xsd:import namespace="449da6bd-3cf6-4391-beb9-d748a183586c"/>
     <xsd:import namespace="d1c40876-727a-42b7-b4ed-b74899b53b05"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="449da6bd-3cf6-4391-beb9-d748a183586c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="10" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
@@ -10753,50 +11812,60 @@
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="21" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d1c40876-727a-42b7-b4ed-b74899b53b05" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{6f329908-5a4a-4a4a-a4cc-8924b1242dce}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="d1c40876-727a-42b7-b4ed-b74899b53b05">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="18" nillable="true" ma:displayName="Спільний доступ" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
@@ -10896,104 +11965,135 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="449da6bd-3cf6-4391-beb9-d748a183586c">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="d1c40876-727a-42b7-b4ed-b74899b53b05" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9959C908-6283-47A4-8EA0-56271ECEEF5F}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9707C522-EBF5-41C3-A7E2-BC413BD4A7E9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{687270CF-FA3E-4192-B556-5117BDDA52DB}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D08EDE48-3CBB-4C3D-B930-FA5AF83B28A9}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{437B3EBA-8F33-49AC-8A96-4FE14D7B5CF2}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4644C0A4-C231-433C-A147-1AD044C258AB}"/>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B2181E53-8B7C-45B6-8433-633D251D88BC}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>13</Pages>
-  <Words>10471</Words>
-  <Characters>5970</Characters>
+  <Words>10617</Words>
+  <Characters>6052</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>49</Lines>
-  <Paragraphs>32</Paragraphs>
+  <Lines>50</Lines>
+  <Paragraphs>33</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Название</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Назва</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr/>
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16409</CharactersWithSpaces>
+  <CharactersWithSpaces>16636</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>admin</dc:creator>
+  <dc:creator>User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010016DCD4CB4814C54081296BAF4B7FA34D</vt:lpwstr>
   </property>
 </Properties>
 </file>