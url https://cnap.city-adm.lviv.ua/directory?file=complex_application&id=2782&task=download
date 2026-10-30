--- v0 (2026-06-05)
+++ v1 (2026-10-30)
@@ -1,5218 +1,4743 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6F95E7C1" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="00293850" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+    <w:p w14:paraId="0A0031C7" w14:textId="36FA4298" w:rsidR="00D44013" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:ind w:left="5664" w:firstLine="702"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D44013">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Додаток 1 до додатка 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C3B1ED3" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="00D44013" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:ind w:left="5664" w:firstLine="702"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44825E88" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="4956"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00293850">
+      <w:r w:rsidRPr="007143B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Директору офісу охорони культурної спадщини Львівської міської ради</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64E8D36B" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="00293850" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+    <w:p w14:paraId="58716CEF" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="4956"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00293850">
-[...3 lines deleted...]
-        <w:t>_____________________________</w:t>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>__</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>_____</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="530396E6" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+        <w:t>______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="126CEB63" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="5664" w:firstLine="708"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="007143B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  (ім’я, прізвище)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BC0C607" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="00293850" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+    <w:p w14:paraId="778EF147" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="4956"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00293850">
-[...3 lines deleted...]
-        <w:t>_____________________________</w:t>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>__</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>_____</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3D79D788" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+        <w:t>______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41CB3976" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:ind w:left="4962"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">       (П. І. П./назва юридичної особи власника, </w:t>
-[...8 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  (П. І. П./назва юридичної особи власника, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">   користувача)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="064E3FD8" w14:textId="29C2510B" w:rsidR="000D3B50" w:rsidRPr="00293850" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+    <w:p w14:paraId="2C6849B2" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="4956"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00293850">
-[...3 lines deleted...]
-        <w:t>________________________________________________________________</w:t>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>___</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="02F4073B" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+        <w:t>________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37E005BC" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="4956" w:firstLine="708"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="007143B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  (адреса проживання заявника)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66C61A07" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="00293850" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+    <w:p w14:paraId="2848CF7F" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="4956"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00293850">
-[...3 lines deleted...]
-        <w:t>_____________________________</w:t>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>__</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>_____</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="58E17634" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+        <w:t>________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C4CF895" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="4956" w:hanging="489"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...13 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">      (телефон)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C809CCE" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="00293850" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+    <w:p w14:paraId="7FE91D81" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="4956"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00293850">
-[...3 lines deleted...]
-        <w:t>_____________________________</w:t>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>__</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>_____</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4D0C6499" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+        <w:t>________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D1DD29A" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:ind w:left="4962"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="007143B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">    (П. І. П./назва юридичної особи майбутнього </w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>власника, користувача)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F7C32A5" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="00293850" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+    <w:p w14:paraId="6C2537C8" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="4956"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00293850">
-[...3 lines deleted...]
-        <w:t>_____________________________</w:t>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>__</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>_____</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0AAFE7D2" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+        <w:t>________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AD9EBB0" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="4956" w:firstLine="708"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="007143B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  (адреса проживання заявника)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="195D0AC7" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="00293850" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+    <w:p w14:paraId="4533BED7" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="4956"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00293850">
-[...3 lines deleted...]
-        <w:t>_____________________________</w:t>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>__</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>_____</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5DF3F242" w14:textId="7A4399AA" w:rsidR="000D3B50" w:rsidRPr="000D3B50" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+        <w:t>________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D2D1A57" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="4956" w:hanging="489"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...13 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">     (телефон)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72A1ACFC" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+    <w:p w14:paraId="76586C72" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="00AF2B13" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="3F7625AD" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="00293850" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39454089" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="00AF2B13" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:contextualSpacing/>
-        <w:jc w:val="center"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="32902781" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="00293850" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30C989A2" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:contextualSpacing/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="5F48488B" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="00293850" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ЗАЯВА</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EB1D8BA" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00293850">
-[...7 lines deleted...]
-    <w:p w14:paraId="7313DDAD" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="00293850" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+    </w:p>
+    <w:p w14:paraId="47D43F59" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:contextualSpacing/>
-        <w:rPr>
-[...26 lines deleted...]
-    <w:p w14:paraId="5C2C263D" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="006803D8" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Прошу надати висновок щодо відчуження або передачі пам’ятки місцевого значення нами, власниками чи уповноваженими власниками органами у володіння, користування чи управління (необхідне підкреслити)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="348F02C3" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:contextualSpacing/>
-        <w:jc w:val="center"/>
-[...16 lines deleted...]
-    <w:p w14:paraId="24C3DDAF" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="00AC7E75" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D69CCFA" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:contextualSpacing/>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p w14:paraId="091C4F28" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="00293850" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(П. І. П./назва юридичної особи майбутнього власника, користувача)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EE9805E" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:contextualSpacing/>
-        <w:jc w:val="both"/>
-[...37 lines deleted...]
-    <w:p w14:paraId="33BA2774" w14:textId="0E6B157B" w:rsidR="000D3B50" w:rsidRPr="00293850" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EEE5F34" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:contextualSpacing/>
-        <w:rPr>
-[...21 lines deleted...]
-    <w:p w14:paraId="4BD318B2" w14:textId="3D23D9F0" w:rsidR="000D3B50" w:rsidRPr="00293850" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">за </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>адресою</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>: вул. ________________________________________ у м. Львові.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09C72B8E" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="00AF2B13" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:contextualSpacing/>
-        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38DE9C03" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="00AF2B13" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F13E61F" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00293850">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00293850">
+      <w:r w:rsidRPr="007143B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>доступу до приміщень пам’ятки працівників офісу охорони культурної спадщини Львівської міської ради згідно зі ст. 9 Закону України “Про охорону культурної спадщини“ для обстеження та фотофіксації протягом 15</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:tab/>
+        <w:t>Зобов’язання заявника:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49701498" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t> </w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="22F1E8B7" w14:textId="1A32CBD4" w:rsidR="000D3B50" w:rsidRPr="00293850" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BD2E32F" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="708"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00293850">
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Забезпечення </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Код доступу брами (дверей) будинку (за наявності) _____________.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="357970F3" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="00293850" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+        <w:t>доступу до приміщень пам’ятки працівників офісу охорони культурної спадщини Львівської міської ради згідно зі ст. 9 Закону України “Про охорону культурної спадщини“ для обстеження та фотофіксації протягом 15 календарних днів.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1462655B" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="708"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Код доступу брами (дверей) будинку (за наявності) _____________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DD72176" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="00AF2B13" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00293850">
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="612B77B1" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="00AF2B13" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B9BBA9C" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007143B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>Бажаний спосіб отримання результату:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="717843B7" w14:textId="142E369D" w:rsidR="000D3B50" w:rsidRPr="00293850" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+    <w:p w14:paraId="0052CF70" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="00AF2B13" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03ECAA39" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="00AF2B13" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1941"/>
         <w:gridCol w:w="597"/>
         <w:gridCol w:w="1791"/>
         <w:gridCol w:w="597"/>
         <w:gridCol w:w="1941"/>
         <w:gridCol w:w="2649"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000D3B50" w:rsidRPr="00293850" w14:paraId="7C52E2DB" w14:textId="77777777" w:rsidTr="00C566F1">
+      <w:tr w:rsidR="00D44013" w:rsidRPr="007143B2" w14:paraId="0BB90910" w14:textId="77777777" w:rsidTr="00C27F40">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2DCAB500" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="00293850" w:rsidRDefault="000D3B50" w:rsidP="00C566F1">
+          <w:p w14:paraId="294AF878" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00C27F40">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00293850">
+            <w:r w:rsidRPr="007143B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> особисто </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="597" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="548E7BAB" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="00293850" w:rsidRDefault="000D3B50" w:rsidP="00C566F1">
+          <w:p w14:paraId="3C2AD870" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00C27F40">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="792B3193" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="00293850" w:rsidRDefault="000D3B50" w:rsidP="00C566F1">
+          <w:p w14:paraId="52BE273A" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00C27F40">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00293850">
+            <w:r w:rsidRPr="007143B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> поштою</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="597" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0919C82C" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="00293850" w:rsidRDefault="000D3B50" w:rsidP="00C566F1">
+          <w:p w14:paraId="63F3B8D4" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00C27F40">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3D20E586" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="00293850" w:rsidRDefault="000D3B50" w:rsidP="00C566F1">
+          <w:p w14:paraId="18069847" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00C27F40">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00293850">
+            <w:r w:rsidRPr="007143B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">Комплексна </w:t>
+              <w:t>Комплексна послуга</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="32121F98" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="00293850" w:rsidRDefault="000D3B50" w:rsidP="00C566F1">
+          <w:p w14:paraId="500C878D" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00C27F40">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="12D5E732" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="00293850" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="549D604F" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="00916682" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3313118D" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="00293850" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
-[...14 lines deleted...]
-      <w:r w:rsidRPr="00293850">
+    <w:p w14:paraId="3484AB10" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="00916682" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60A36206" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007143B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Заявник (власник, користувач)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DA1E5D2" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="00293850" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00293850">
+    <w:p w14:paraId="76F45884" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007143B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>______________________________           __________        _____________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26FA8CDF" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="00293850" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00293850">
+    <w:p w14:paraId="16F4C614" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007143B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>______________________________           __________        _____________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74FB09D8" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+    <w:p w14:paraId="475FA623" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="007143B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005801E4">
+      <w:r w:rsidRPr="007143B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007143B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>для юридичної особи – посада керівника;</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> (підпис)</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007143B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">      (прізвище, ім’я, по батькові)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DB5A492" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
-[...7 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="3B756162" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007143B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> фізична особа)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C774DAF" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+    <w:p w14:paraId="2125D02F" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27EBE17B" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="004553C2" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="004553C2">
+    <w:p w14:paraId="42B05DE9" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007143B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>“____“____________ 20___ року</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74CF8ABF" w14:textId="1EABE259" w:rsidR="000D3B50" w:rsidRPr="004553C2" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
-[...14 lines deleted...]
-      <w:r w:rsidRPr="004553C2">
+    <w:p w14:paraId="030F8E63" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06D61E2C" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F5025EC" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007143B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>М. П.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="792C699D" w14:textId="43173185" w:rsidR="000D3B50" w:rsidRPr="004553C2" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
-[...14 lines deleted...]
-      <w:r w:rsidRPr="004553C2">
+    <w:p w14:paraId="20CBB873" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="426FE9A5" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A633EEC" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007143B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Заявник (майбутній власник, користувач)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28582B71" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="004553C2" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="004553C2">
+    <w:p w14:paraId="2C71D7BA" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007143B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>______________________________           ___________        ____________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5987602C" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+    <w:p w14:paraId="266DB4F1" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="007143B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>для юридичної особи – посада керівника;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> (підпис)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">       (прізвище, ім’я, по батькові)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59C34822" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>фізична особа)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33B31E3D" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="799BD47C" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A33A071" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>“____“____________ 20___ року</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="599EF195" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41A6B580" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="338DB735" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>М. П.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EBA3F93" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A25C3A5" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05CF513C" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D6C186D" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36F1FF31" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CD7BC5C" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B621326" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C859136" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B20C0ED" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="229604C3" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70417D4F" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B71430D" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63260D3B" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45D68386" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51808585" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A8F10FD" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D8B934C" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E9EBF33" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B19D348" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38CB3D22" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67F5223B" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="422F2C51" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26C3F512" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="469D7E9E" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="230F4D64" w14:textId="77777777" w:rsidR="00D44013" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D18AE93" w14:textId="77777777" w:rsidR="00D44013" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56EE0E8C" w14:textId="77777777" w:rsidR="00D44013" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05B10633" w14:textId="77777777" w:rsidR="00D44013" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7347973C" w14:textId="77777777" w:rsidR="00D44013" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C81C84B" w14:textId="77777777" w:rsidR="00D44013" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39EDA383" w14:textId="77777777" w:rsidR="00D44013" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CA6B041" w14:textId="77777777" w:rsidR="00D44013" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51C49B62" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E89DC7C" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09DC71BE" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="690440B1" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6332A8C1" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38D35CA9" w14:textId="77777777" w:rsidR="00D44013" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:ind w:left="5664" w:firstLine="6"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69B68D36" w14:textId="77777777" w:rsidR="000E7CAA" w:rsidRDefault="000E7CAA" w:rsidP="00D44013">
+      <w:pPr>
+        <w:ind w:left="5664" w:firstLine="6"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B238BAF" w14:textId="77777777" w:rsidR="000E7CAA" w:rsidRDefault="000E7CAA" w:rsidP="00D44013">
+      <w:pPr>
+        <w:ind w:left="5664" w:firstLine="6"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2980E7E1" w14:textId="1B54468F" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:ind w:left="5664" w:firstLine="6"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> Додаток 2 до додатка 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="514C6E91" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C3A839E" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BD84785" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:ind w:right="-7"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Директору департаменту</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="633CB4B9" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:ind w:right="-7"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>архітектури та</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005801E4">
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>розвитку</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AEDFD57" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:ind w:right="-7"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>містобудування Львівської</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="071CCE2C" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:ind w:right="-7"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>обласної державної адміністрації</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="771E201C" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:ind w:right="-7"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59C2BFDE" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:ind w:right="2261"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F477E7E" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:ind w:right="-7"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ЗАЯВА</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14CC6F42" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:ind w:right="-7"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01D4F565" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:ind w:right="-7"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Прошу видати </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>погодження відчуження або передачі пам’яток місцевого значення їхнім власникам чи уповноваженими ними органами іншим особам у володіння, користування або управління_____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61D6E2EE" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:ind w:right="27"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...532 lines deleted...]
-    <w:p w14:paraId="0A285CB3" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="008A6BB2" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+      </w:pPr>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">  (назва документа дозвільного характеру)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BCCA9FF" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:right="-7"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4978FCD8" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="008A6BB2" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+    <w:p w14:paraId="45A24479" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:ind w:right="-7"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...14 lines deleted...]
-    <w:p w14:paraId="4188BEB0" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="008A6BB2" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(назва об’єкта, на який видається документ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D29AF91" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:right="-7"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36084612" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="008A6BB2" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+    <w:p w14:paraId="4341572B" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:right="-7"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6BB2">
+      <w:r w:rsidRPr="007143B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>(охоронний номер, номер і дата рішення про взяття на облік/реєстр)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7674FC19" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="008A6BB2" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+    <w:p w14:paraId="3CB9F273" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:right="-7"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00F849F1" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="008A6BB2" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+    <w:p w14:paraId="4496F9D9" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:right="-7"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6BB2">
+      <w:r w:rsidRPr="007143B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>(місце находження (адреса) об’єкта, на який видається документ)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50394398" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="008A6BB2" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+    <w:p w14:paraId="6EFBCC07" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:right="-7"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3FE2FC08" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+    <w:p w14:paraId="4CCF0C59" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:right="-7"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6BB2">
-[...14 lines deleted...]
-    <w:p w14:paraId="01EB8DBC" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="008A6BB2" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(у давальному відмінку повне найменування юридичної особи/ім’я, по батькові</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E198A13" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:right="-7"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6BB2">
-[...21 lines deleted...]
-    <w:p w14:paraId="44A91C12" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="00677E8D" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>та прізвище фізичної особи – підприємця/фізичної особи)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74D2C946" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:right="-7"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26A6AFEA" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="00677E8D" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+    <w:p w14:paraId="5580827B" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:right="-7"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63B77886" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="008A6BB2" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+    <w:p w14:paraId="3E1A92DC" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:right="-7"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6BB2">
-[...21 lines deleted...]
-    <w:p w14:paraId="1097A8B0" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="00677E8D" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(паспортні дані фізичної особи, ідентифікаційний код згідно з ЄДРПОУ,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C80C429" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:right="-7"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="252F3305" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="00677E8D" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+    <w:p w14:paraId="12F22241" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:right="-7"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1EC4FA72" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+    <w:p w14:paraId="6E18C46B" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:right="-7"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6BB2">
-[...14 lines deleted...]
-    <w:p w14:paraId="05C8A0AA" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="008A6BB2" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ідентифікаційний номер фізичної особи – підприємця платника податків</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47342E8A" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:right="-7"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6BB2">
+      <w:r w:rsidRPr="007143B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>та інших обов’язкових платежів)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CC8448A" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="00677E8D" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+    <w:p w14:paraId="37EA2CBD" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:right="-7"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29FA5779" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="00677E8D" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+    <w:p w14:paraId="2DC328E0" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:right="-7"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03FA81D2" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+    <w:p w14:paraId="3303E787" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:right="-7"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6BB2">
+      <w:r w:rsidRPr="007143B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">(ім’я, по батькові та прізвище керівника юридичної особи/фізичної особи – </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C5305FE" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="008A6BB2" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+    <w:p w14:paraId="37D5EAD4" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:right="-7"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6BB2">
+      <w:r w:rsidRPr="007143B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>підприємця/уповноваженої особи)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5819BDA9" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="00677E8D" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+    <w:p w14:paraId="249E971E" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:right="-7"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E8DD4CF" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="00677E8D" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+    <w:p w14:paraId="7318140A" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:right="-7"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5229EFED" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+    <w:p w14:paraId="7DC5C209" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:right="-7"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6BB2">
-[...28 lines deleted...]
-    <w:p w14:paraId="2DE63223" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="008A6BB2" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(місцезнаходження/місце реєстрації юридичної особи/фізичної особи –</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26B1BD98" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:right="-7"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...14 lines deleted...]
-    <w:p w14:paraId="731E36CA" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="008A6BB2" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>підприємця/фізичної особи)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BC34078" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:right="-7"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6928C78F" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="008A6BB2" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+    <w:p w14:paraId="5C8D03AC" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:right="-7"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6BB2">
+      <w:r w:rsidRPr="007143B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>____________________</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6BB2">
-[...35 lines deleted...]
-      <w:r w:rsidRPr="008A6BB2">
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>__________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C7CB39B" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="008A6BB2" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+    <w:p w14:paraId="28D2D3A6" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:ind w:right="-7"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...110 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">  (телефон)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">   (e-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>mail</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6BB2">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007143B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37032869" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+    <w:p w14:paraId="3B0E4BF1" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:right="-7"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F321B97" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="008A6BB2" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+    <w:p w14:paraId="2E841EB7" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:right="-7"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1059225C" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="00473FB7" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+    <w:p w14:paraId="1D9B14DF" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:right="-7"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00473FB7">
+      <w:r w:rsidRPr="007143B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>“___ “ __________ 20___ р.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00473FB7">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00473FB7">
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>____________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4687E73B" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+    <w:p w14:paraId="617C5FF0" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:left="5245" w:right="-7"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...15 lines deleted...]
-    <w:p w14:paraId="66BEAB08" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">          (підпис керівника юридичної </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B796B7A" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:left="5245" w:right="-7"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...22 lines deleted...]
-    <w:p w14:paraId="3BB441A0" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">     особи/фізичної особи – підприємця,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C1D19BC" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:left="5245" w:right="-7"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="007143B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">        уповноваженої особи/фізичної</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D466A4C" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+    <w:p w14:paraId="0371293A" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:left="5245" w:right="-7"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...29 lines deleted...]
-    <w:p w14:paraId="6168B0E9" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">  особи)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27474726" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:ind w:right="-7"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0857C98B" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+    <w:p w14:paraId="748155AB" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:right="-7"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00234B11">
+      <w:r w:rsidRPr="007143B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Заповнюється адміністратором:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ADB8661" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="00677E8D" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+    <w:p w14:paraId="20C06B4C" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:right="-7"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42BF0982" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="00234B11" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+    <w:p w14:paraId="10E104ED" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:right="-7"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00234B11">
-[...49 lines deleted...]
-    <w:p w14:paraId="35DCAB00" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>“____“ ______________ 20___ р.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> Реєстраційний номер _______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2386A20F" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:right="-7"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D98F29E" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="00234B11" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+    <w:p w14:paraId="7F03E87F" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:right="-7"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1FA08C83" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="00234B11" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+    <w:p w14:paraId="53FB422D" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:ind w:right="-7"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00234B11">
+      <w:r w:rsidRPr="007143B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>_______________________</w:t>
       </w:r>
-      <w:r w:rsidRPr="00234B11">
-[...19 lines deleted...]
-    <w:p w14:paraId="6D3B53D4" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="008A6BB2" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6926A3DE" w14:textId="77777777" w:rsidR="00D44013" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:ind w:right="-7"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="007143B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">        (підпис)</w:t>
       </w:r>
-      <w:r>
-[...43 lines deleted...]
-    <w:p w14:paraId="2E206055" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">  (ініціали та прізвище адміністратора)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A696E98" w14:textId="77777777" w:rsidR="00D44013" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:ind w:right="-7"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09C462C3" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:ind w:right="-7"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1803CB7C" w14:textId="77777777" w:rsidR="00D44013" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7934F9DD" w14:textId="09D27B1D" w:rsidR="000D3B50" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+    <w:p w14:paraId="4E0D8664" w14:textId="47260111" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007143B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="6AC9BF04" w14:textId="58B1FCD7" w:rsidR="000D3B50" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+        <w:t>Картка передачі документів</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77E982F7" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007143B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
-      </w:pPr>
-[...149 lines deleted...]
-    <w:p w14:paraId="6E0496C1" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+        <w:t>на отримання комплексної адміністративної послуги –</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5452395C" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00370A5C">
+      <w:r w:rsidRPr="007143B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
-        <w:t>надання висновку та погоджен</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>надання висновку та погодження щодо відчуження або передачі</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="716F7388" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
-        <w:t>ня щодо відчуження або передачі</w:t>
-[...6 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007143B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00370A5C">
+        <w:t>пам’ятки місцевого значення їх власниками чи уповноваженими ними</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BB024F0" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007143B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
-        <w:t>пам’ятки місцевого значення їх власниками ч</w:t>
-[...4 lines deleted...]
-          <w:bCs/>
+        <w:t>органами іншим особам у володіння, користування чи управління</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F85E0D5" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
-        <w:t>и уповноваженими ними</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E0F1676" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00370A5C">
-[...36 lines deleted...]
-    <w:p w14:paraId="516A4AD2" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+    </w:p>
+    <w:p w14:paraId="43DD607E" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000525C4">
+      <w:r w:rsidRPr="007143B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>від _____________ 20 ___</w:t>
       </w:r>
-      <w:r w:rsidRPr="000525C4">
+      <w:r w:rsidRPr="007143B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007143B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007143B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="000525C4">
+      <w:r w:rsidRPr="007143B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>Реєстраційний номер __________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75C52FC7" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="000525C4" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+    <w:p w14:paraId="1ECBA162" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28C6EF2A" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="000525C4" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+    <w:p w14:paraId="04FAFDC1" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9490" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="559"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="1985"/>
         <w:gridCol w:w="2410"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000D3B50" w:rsidRPr="000525C4" w14:paraId="2B057FDF" w14:textId="77777777" w:rsidTr="00C566F1">
+      <w:tr w:rsidR="00D44013" w:rsidRPr="007143B2" w14:paraId="3CE0675D" w14:textId="77777777" w:rsidTr="00C27F40">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="72D1DA1F" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="00D8014C" w:rsidRDefault="000D3B50" w:rsidP="00C566F1">
+          <w:p w14:paraId="2BE57DBA" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00C27F40">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D8014C">
+            <w:r w:rsidRPr="007143B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>№ з/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="77A9DC7B" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="00D8014C" w:rsidRDefault="000D3B50" w:rsidP="00C566F1">
+          <w:p w14:paraId="1E150D48" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00C27F40">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D8014C">
+            <w:r w:rsidRPr="007143B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>Суб’єкт, який бере участь у наданні комплексної адміністративної послуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4A7C5963" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="000525C4" w:rsidRDefault="000D3B50" w:rsidP="00C566F1">
+          <w:p w14:paraId="28AB4C4A" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00C27F40">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="ru-RU" w:eastAsia="uk-UA"/>
+                <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D8014C">
+            <w:r w:rsidRPr="007143B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve">Відповідальна особа від </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D8014C">
+            <w:r w:rsidRPr="007143B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>суб’єкта</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D8014C">
+            <w:r w:rsidRPr="007143B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> надання </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D8014C">
+            <w:r w:rsidRPr="007143B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
-              <w:t>компл</w:t>
+              <w:t xml:space="preserve">комплексної </w:t>
             </w:r>
-            <w:r w:rsidRPr="000525C4">
-[...19 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="007143B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:val="ru-RU" w:eastAsia="uk-UA"/>
+                <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
-              <w:t>адміністра</w:t>
+              <w:t>адміністративної послуги</w:t>
             </w:r>
-            <w:r w:rsidRPr="000525C4">
-[...25 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1F7E0ACD" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="000525C4" w:rsidRDefault="000D3B50" w:rsidP="00C566F1">
+          <w:p w14:paraId="4E9A7126" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00C27F40">
             <w:pPr>
               <w:ind w:left="145" w:right="134"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="ru-RU" w:eastAsia="uk-UA"/>
+                <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000525C4">
+            <w:r w:rsidRPr="007143B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:val="ru-RU" w:eastAsia="uk-UA"/>
+                <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
-              <w:t>Дата</w:t>
+              <w:t>Дата отримання/ передачі</w:t>
             </w:r>
-            <w:r w:rsidRPr="000525C4">
-[...42 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="41711A29" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="000525C4" w:rsidRDefault="000D3B50" w:rsidP="00C566F1">
+          <w:p w14:paraId="15F39679" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00C27F40">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="ru-RU" w:eastAsia="uk-UA"/>
+                <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000525C4">
+            <w:r w:rsidRPr="007143B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:val="ru-RU" w:eastAsia="uk-UA"/>
+                <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
-              <w:t xml:space="preserve">Результат </w:t>
-[...99 lines deleted...]
-              <w:t xml:space="preserve"> номер)</w:t>
+              <w:t>Результат надання комплексної адміністративної послуги (дата, реєстраційний номер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D3B50" w:rsidRPr="000525C4" w14:paraId="278C3D97" w14:textId="77777777" w:rsidTr="00C566F1">
+      <w:tr w:rsidR="00D44013" w:rsidRPr="007143B2" w14:paraId="11C0072D" w14:textId="77777777" w:rsidTr="00C27F40">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="559" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0D0753D9" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="000525C4" w:rsidRDefault="000D3B50" w:rsidP="00C566F1">
+          <w:p w14:paraId="07EA3899" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00C27F40">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="ru-RU" w:eastAsia="uk-UA"/>
+                <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000525C4">
+            <w:r w:rsidRPr="007143B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:val="ru-RU" w:eastAsia="uk-UA"/>
+                <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6D286A65" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="000525C4" w:rsidRDefault="000D3B50" w:rsidP="00C566F1">
+          <w:p w14:paraId="3F8A08F1" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00C27F40">
             <w:pPr>
               <w:ind w:left="145"/>
               <w:contextualSpacing/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="ru-RU" w:eastAsia="uk-UA"/>
+                <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="000525C4">
+            <w:r w:rsidRPr="007143B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:val="ru-RU" w:eastAsia="uk-UA"/>
+                <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
-              <w:t>Офіс</w:t>
+              <w:t>Офіс охорони культурної спадщини</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...59 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4286983B" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="000525C4" w:rsidRDefault="000D3B50" w:rsidP="00C566F1">
+          <w:p w14:paraId="2D85EAB5" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00C27F40">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="ru-RU" w:eastAsia="uk-UA"/>
+                <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000525C4">
+            <w:r w:rsidRPr="007143B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
-                <w:lang w:val="ru-RU" w:eastAsia="uk-UA"/>
+                <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="408AECDF" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="000525C4" w:rsidRDefault="000D3B50" w:rsidP="00C566F1">
+          <w:p w14:paraId="0589DD7A" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00C27F40">
             <w:pPr>
               <w:ind w:right="-135"/>
               <w:contextualSpacing/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="ru-RU" w:eastAsia="uk-UA"/>
+                <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000525C4">
+            <w:r w:rsidRPr="007143B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="ru-RU" w:eastAsia="uk-UA"/>
+                <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ______</w:t>
-[...13 lines deleted...]
-              <w:t>_20__ </w:t>
+              <w:t xml:space="preserve"> _________20__ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2CADEDE5" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="000525C4" w:rsidRDefault="000D3B50" w:rsidP="00C566F1">
+          <w:p w14:paraId="15023BE2" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00C27F40">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="ru-RU" w:eastAsia="uk-UA"/>
+                <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D3B50" w:rsidRPr="000525C4" w14:paraId="5EFB9FBE" w14:textId="77777777" w:rsidTr="00C566F1">
+      <w:tr w:rsidR="00D44013" w:rsidRPr="007143B2" w14:paraId="7411644A" w14:textId="77777777" w:rsidTr="00C27F40">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="559" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4A2383B3" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="000525C4" w:rsidRDefault="000D3B50" w:rsidP="00C566F1">
+          <w:p w14:paraId="0EDFF40F" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00C27F40">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="ru-RU" w:eastAsia="uk-UA"/>
+                <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4F804C8F" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="000525C4" w:rsidRDefault="000D3B50" w:rsidP="00C566F1">
+          <w:p w14:paraId="40A2AB75" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00C27F40">
             <w:pPr>
               <w:ind w:left="145"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="ru-RU" w:eastAsia="uk-UA"/>
+                <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0805DE52" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="000525C4" w:rsidRDefault="000D3B50" w:rsidP="00C566F1">
+          <w:p w14:paraId="3B987056" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00C27F40">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="ru-RU" w:eastAsia="uk-UA"/>
+                <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="642EB77E" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="000525C4" w:rsidRDefault="000D3B50" w:rsidP="00C566F1">
+          <w:p w14:paraId="621A5BFF" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00C27F40">
             <w:pPr>
               <w:ind w:right="-135"/>
               <w:contextualSpacing/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="ru-RU" w:eastAsia="uk-UA"/>
+                <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000525C4">
+            <w:r w:rsidRPr="007143B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="ru-RU" w:eastAsia="uk-UA"/>
+                <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> _______</w:t>
-[...13 lines deleted...]
-              <w:t>20__</w:t>
+              <w:t xml:space="preserve"> _________20__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6F425674" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="000525C4" w:rsidRDefault="000D3B50" w:rsidP="00C566F1">
+          <w:p w14:paraId="28482DCA" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00C27F40">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="ru-RU" w:eastAsia="uk-UA"/>
+                <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D3B50" w:rsidRPr="000525C4" w14:paraId="48BE12EA" w14:textId="77777777" w:rsidTr="00C566F1">
+      <w:tr w:rsidR="00D44013" w:rsidRPr="007143B2" w14:paraId="31436CBB" w14:textId="77777777" w:rsidTr="00C27F40">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="559" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="762C22BF" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="000525C4" w:rsidRDefault="000D3B50" w:rsidP="00C566F1">
+          <w:p w14:paraId="5A4156C7" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00C27F40">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="ru-RU" w:eastAsia="uk-UA"/>
+                <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000525C4">
+            <w:r w:rsidRPr="007143B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:val="ru-RU" w:eastAsia="uk-UA"/>
+                <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="163DFAB7" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="000525C4" w:rsidRDefault="000D3B50" w:rsidP="00C566F1">
+          <w:p w14:paraId="17AAFFB7" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00C27F40">
             <w:pPr>
               <w:ind w:left="145"/>
               <w:contextualSpacing/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="ru-RU" w:eastAsia="uk-UA"/>
+                <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000525C4">
+            <w:r w:rsidRPr="007143B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:val="ru-RU" w:eastAsia="uk-UA"/>
+                <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>Департамент</w:t>
             </w:r>
-            <w:r w:rsidRPr="000525C4">
+            <w:r w:rsidRPr="007143B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
-                <w:lang w:val="ru-RU" w:eastAsia="uk-UA"/>
+                <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="000525C4">
+            <w:r w:rsidRPr="007143B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="ru-RU" w:eastAsia="uk-UA"/>
+                <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
-              <w:t>архітектури</w:t>
+              <w:t>архітектури та розвитку містобудування Львівської обласної державної адміністрації</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...95 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="62C805BC" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="000525C4" w:rsidRDefault="000D3B50" w:rsidP="00C566F1">
+          <w:p w14:paraId="1620C6C8" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00C27F40">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="ru-RU" w:eastAsia="uk-UA"/>
+                <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000525C4">
+            <w:r w:rsidRPr="007143B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
-                <w:lang w:val="ru-RU" w:eastAsia="uk-UA"/>
+                <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2E90F389" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="000525C4" w:rsidRDefault="000D3B50" w:rsidP="00C566F1">
+          <w:p w14:paraId="02769C16" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00C27F40">
             <w:pPr>
               <w:ind w:right="-135"/>
               <w:contextualSpacing/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="ru-RU" w:eastAsia="uk-UA"/>
+                <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000525C4">
+            <w:r w:rsidRPr="007143B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="ru-RU" w:eastAsia="uk-UA"/>
+                <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ______</w:t>
-[...13 lines deleted...]
-              <w:t>_20__</w:t>
+              <w:t xml:space="preserve"> _________20__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="09DB9A60" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="000525C4" w:rsidRDefault="000D3B50" w:rsidP="00C566F1">
+          <w:p w14:paraId="1B4E98AA" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00C27F40">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="ru-RU" w:eastAsia="uk-UA"/>
+                <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000525C4">
+            <w:r w:rsidRPr="007143B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
-                <w:lang w:val="ru-RU" w:eastAsia="uk-UA"/>
+                <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D3B50" w:rsidRPr="000525C4" w14:paraId="74A138B3" w14:textId="77777777" w:rsidTr="00C566F1">
+      <w:tr w:rsidR="00D44013" w:rsidRPr="007143B2" w14:paraId="4B02F343" w14:textId="77777777" w:rsidTr="00C27F40">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="559" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3EE88422" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="000525C4" w:rsidRDefault="000D3B50" w:rsidP="00C566F1">
+          <w:p w14:paraId="02AF0A8B" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00C27F40">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="ru-RU" w:eastAsia="uk-UA"/>
+                <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7921E01E" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="000525C4" w:rsidRDefault="000D3B50" w:rsidP="00C566F1">
+          <w:p w14:paraId="10342A5A" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00C27F40">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="ru-RU" w:eastAsia="uk-UA"/>
+                <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="239FE1F3" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="000525C4" w:rsidRDefault="000D3B50" w:rsidP="00C566F1">
+          <w:p w14:paraId="3C49667C" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00C27F40">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="ru-RU" w:eastAsia="uk-UA"/>
+                <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="47ABF547" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="000525C4" w:rsidRDefault="000D3B50" w:rsidP="00C566F1">
+          <w:p w14:paraId="66ED7ED5" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00C27F40">
             <w:pPr>
               <w:ind w:right="-135"/>
               <w:contextualSpacing/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="ru-RU" w:eastAsia="uk-UA"/>
+                <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000525C4">
+            <w:r w:rsidRPr="007143B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="ru-RU" w:eastAsia="uk-UA"/>
+                <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> _______</w:t>
-[...13 lines deleted...]
-              <w:t>20__</w:t>
+              <w:t xml:space="preserve"> _________20__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2AED8201" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="000525C4" w:rsidRDefault="000D3B50" w:rsidP="00C566F1">
+          <w:p w14:paraId="40279EC6" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00C27F40">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="ru-RU" w:eastAsia="uk-UA"/>
+                <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="68093126" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="000525C4" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+    <w:p w14:paraId="4B3B294E" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43AF5E0A" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="000525C4" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+    <w:p w14:paraId="37AC789E" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:ind w:firstLine="705"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000525C4">
+      <w:r w:rsidRPr="007143B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>Отримання результату комплексної адміністративної послуги адміністратором ЦНАП:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39B77A4D" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="000525C4" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+    <w:p w14:paraId="6E9C12B9" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:ind w:firstLine="705"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4EDBBF8D" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="000525C4" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+    <w:p w14:paraId="74872E6D" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000525C4">
+      <w:r w:rsidRPr="007143B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">_______________ 20___   </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007143B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...41 lines deleted...]
-    <w:p w14:paraId="5F506D6C" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="009E0CBA" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+        <w:t>____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="010D091B" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E0CBA">
+      <w:r w:rsidRPr="007143B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-      <w:r w:rsidRPr="009E0CBA">
+        <w:t xml:space="preserve">    (дата) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="ru-RU" w:eastAsia="uk-UA"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="009E0CBA">
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
-        <w:t>(дата)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009E0CBA">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="ru-RU" w:eastAsia="uk-UA"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="009E0CBA">
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="ru-RU" w:eastAsia="uk-UA"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">        (П. І. П., підпис адміністратора ЦНАП)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C230DDF" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17D825A4" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:ind w:firstLine="705"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Дата повідомлення суб’єкта звернення про результат комплексної адміністративної послуги ____________ 20____.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A28CCBC" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:ind w:firstLine="12"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A431F10" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:ind w:firstLine="705"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Отримання результату комплексної адміністративної послуги суб’єктом </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>звернення:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C0B8FB1" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52943BD6" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>_______________ 20___</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BC865F9" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="ru-RU" w:eastAsia="uk-UA"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">    (дата)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="ru-RU" w:eastAsia="uk-UA"/>
-[...37 lines deleted...]
-        <w:contextualSpacing/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>(П. І. П., підпис суб’єкта звернення)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71FCC424" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4DB30306" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="00272FCD" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
-[...1 lines deleted...]
-        <w:ind w:firstLine="705"/>
+    <w:p w14:paraId="08FD8C3F" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:eastAsia="uk-UA"/>
-[...45 lines deleted...]
-        <w:ind w:firstLine="12"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01FA0769" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:ind w:firstLine="705"/>
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Примітки: ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FFAF54C" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00272FCD">
-[...17 lines deleted...]
-    <w:p w14:paraId="189A5DA4" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="00272FCD" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A1609F" w14:textId="77777777" w:rsidR="00D44013" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...184 lines deleted...]
-    <w:p w14:paraId="54E7711E" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+      <w:r w:rsidRPr="007143B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F046F7C" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3835929B" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="uk-UA"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="4DEB5FD1" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="00370A5C" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A4624BD" w14:textId="77777777" w:rsidR="00D44013" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
-        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="uk-UA"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="59C7BF8C" w14:textId="77777777" w:rsidR="000D3B50" w:rsidRPr="00272FCD" w:rsidRDefault="000D3B50" w:rsidP="000D3B50">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FFC5E18" w14:textId="77777777" w:rsidR="00D44013" w:rsidRPr="007143B2" w:rsidRDefault="00D44013" w:rsidP="00D44013">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
-        <w:textAlignment w:val="baseline"/>
-[...71 lines deleted...]
-    <w:sectPr w:rsidR="00294E30" w:rsidRPr="000D3B50" w:rsidSect="000D3B50">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55C155BA" w14:textId="77777777" w:rsidR="00DC7A48" w:rsidRDefault="00DC7A48"/>
+    <w:sectPr w:rsidR="00DC7A48">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="142" w:right="850" w:bottom="0" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="850" w:right="850" w:bottom="850" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...2 lines deleted...]
-    <w:charset w:val="CC"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-[...1 lines deleted...]
-    <w:charset w:val="CC"/>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00AB6645"/>
-[...19 lines deleted...]
-    <w:rsid w:val="6C1D682A"/>
+    <w:rsidRoot w:val="00017EF5"/>
+    <w:rsid w:val="00017EF5"/>
+    <w:rsid w:val="000E7CAA"/>
+    <w:rsid w:val="002A77DA"/>
+    <w:rsid w:val="006D3419"/>
+    <w:rsid w:val="00D44013"/>
+    <w:rsid w:val="00DC7A48"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="uk-UA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="00F2872E"/>
+  <w14:docId w14:val="31488BC0"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{35F88AC5-60A5-4016-A42C-19F12BC1FAF2}"/>
+  <w15:docId w15:val="{F67B193C-26D6-4EEA-9B95-15F14BAA1C94}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5323,51 +4848,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -5540,284 +5065,828 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00AB6645"/>
+    <w:rsid w:val="00D44013"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="10"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00017EF5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="360" w:after="80" w:line="259" w:lineRule="auto"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="20"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00017EF5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="160" w:after="80" w:line="259" w:lineRule="auto"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="30"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00017EF5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="160" w:after="80" w:line="259" w:lineRule="auto"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="40"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00017EF5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="80" w:after="40" w:line="259" w:lineRule="auto"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="50"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00017EF5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="80" w:after="40" w:line="259" w:lineRule="auto"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="60"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00017EF5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="40" w:line="259" w:lineRule="auto"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="70"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00017EF5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="40" w:line="259" w:lineRule="auto"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="80"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00017EF5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="90"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00017EF5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="a3">
-[...3 lines deleted...]
-    <w:rsid w:val="00AB6645"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+    <w:name w:val="Заголовок 1 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00017EF5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="20">
+    <w:name w:val="Заголовок 2 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00017EF5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="30">
+    <w:name w:val="Заголовок 3 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00017EF5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="40">
+    <w:name w:val="Заголовок 4 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00017EF5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="50">
+    <w:name w:val="Заголовок 5 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00017EF5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="60">
+    <w:name w:val="Заголовок 6 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00017EF5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="70">
+    <w:name w:val="Заголовок 7 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00017EF5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="80">
+    <w:name w:val="Заголовок 8 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00017EF5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="90">
+    <w:name w:val="Заголовок 9 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00017EF5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="a4"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00017EF5"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:after="80"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
-[...24 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
-    <w:name w:val="Текст у виносці Знак"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
+    <w:name w:val="Назва Знак"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="a4"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00AB6645"/>
+    <w:link w:val="a3"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00017EF5"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="ar-SA"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a5">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00017EF5"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
+    <w:name w:val="Підзаголовок Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a5"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00017EF5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a7">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="a8"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00017EF5"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="160" w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
+    <w:name w:val="Цитата Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a7"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00017EF5"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a9">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00017EF5"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="aa">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00017EF5"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ab">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="ac"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00017EF5"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="360" w:after="360" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ac">
+    <w:name w:val="Насичена цитата Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="ab"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00017EF5"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="ad">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00017EF5"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...14 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Офіс">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Офіс">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Офіс">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -5924,403 +5993,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...303 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>1909</Characters>
+  <Pages>5</Pages>
+  <Words>3429</Words>
+  <Characters>1955</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>15</Lines>
+  <Lines>16</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5246</CharactersWithSpaces>
+  <CharactersWithSpaces>5374</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Реєстратор 5</dc:creator>
+  <dc:creator>Данилів Василина</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...36 lines deleted...]
-</file>